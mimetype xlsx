--- v0 (2026-07-01)
+++ v1 (2026-10-26)
@@ -38,1847 +38,1847 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Чипсы, снэки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>39199</t>
+  </si>
+  <si>
+    <t>Каштаны жаренные Real and Chew Daesang, 80 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/keshyu-so-vkusom-lichi-1/</t>
+  </si>
+  <si>
+    <t>39193</t>
+  </si>
+  <si>
+    <t>Запеченные чипсы из морской водоросли с кокосом, 25 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-kokosom-25-g/</t>
+  </si>
+  <si>
     <t>39226</t>
   </si>
   <si>
     <t>Печенье рисовое с креветками, 94,7 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/pechene-risovoe-s-krevetkami-947-g/</t>
   </si>
   <si>
+    <t>39187</t>
+  </si>
+  <si>
+    <t>Арахис "Том ям" с тайскими специями " Khao Shong"</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/arakhis-tom-yam-s-tayskimi-spetsiyami--khao-shong/</t>
+  </si>
+  <si>
+    <t>36646</t>
+  </si>
+  <si>
+    <t>Рисовые крекеры KAKINOTANE с арахисом и васаби, 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/</t>
+  </si>
+  <si>
     <t>36477</t>
   </si>
   <si>
     <t>Кокосовые чипсы с ананасом King Island, 40 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/</t>
   </si>
   <si>
-    <t>39187</t>
-[...7 lines deleted...]
-  <si>
     <t>34699</t>
   </si>
   <si>
     <t>Кокосовые чипсы King Island</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/</t>
   </si>
   <si>
-    <t>36646</t>
-[...7 lines deleted...]
-  <si>
     <t>34293</t>
   </si>
   <si>
     <t>Водоросли Нори в кляре острый, 40 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-ostryy-40-g/</t>
   </si>
   <si>
-    <t>39193</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/chipsy-sneki/keshyu-so-vkusom-lichi-1/</t>
+    <t>34357</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-ostryy-40-g/?sku=34357</t>
+  </si>
+  <si>
+    <t>39315</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/keshyu-so-vkusom-lichi-1/?sku=39315</t>
+  </si>
+  <si>
+    <t>39473</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-kokosom-25-g/?sku=39473</t>
+  </si>
+  <si>
+    <t>36476</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36476</t>
   </si>
   <si>
     <t>37005</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=37005</t>
   </si>
   <si>
-    <t>39315</t>
-[...4 lines deleted...]
-  <si>
     <t>39319</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/pechene-risovoe-s-krevetkami-947-g/?sku=39319</t>
   </si>
   <si>
     <t>39311</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/arakhis-tom-yam-s-tayskimi-spetsiyami--khao-shong/?sku=39311</t>
   </si>
   <si>
     <t>36922</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=36922</t>
   </si>
   <si>
-    <t>36476</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-kokosom-25-g/?sku=39473</t>
+    <t>39230</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39230</t>
+  </si>
+  <si>
+    <t>39190</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-ostryy-40-g/?sku=39190</t>
   </si>
   <si>
     <t>36883</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36883</t>
   </si>
   <si>
-    <t>39190</t>
-[...4 lines deleted...]
-  <si>
     <t>39207</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39207</t>
   </si>
   <si>
-    <t>39230</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39230</t>
+    <t>39427</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39427</t>
+  </si>
+  <si>
+    <t>37004</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=37004</t>
   </si>
   <si>
     <t>39322</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39322</t>
   </si>
   <si>
     <t>39362</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-ostryy-40-g/?sku=39362</t>
   </si>
   <si>
-    <t>39427</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=37004</t>
+    <t>39206</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39206</t>
+  </si>
+  <si>
+    <t>39454</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39454</t>
   </si>
   <si>
     <t>39348</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39348</t>
   </si>
   <si>
-    <t>39206</t>
-[...10 lines deleted...]
-  <si>
     <t>39426</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39426</t>
   </si>
   <si>
     <t>39459</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39459</t>
   </si>
   <si>
+    <t>39453</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39453</t>
+  </si>
+  <si>
     <t>39475</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39475</t>
   </si>
   <si>
-    <t>39453</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39453</t>
+    <t>36480</t>
+  </si>
+  <si>
+    <t>Кокосовые чипсы с манго King Island, 40 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/</t>
+  </si>
+  <si>
+    <t>39231</t>
+  </si>
+  <si>
+    <t>Рисовые крекеры Kakinotane с арахисом, 200 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-222-g/</t>
+  </si>
+  <si>
+    <t>34305</t>
+  </si>
+  <si>
+    <t>Морская капуста с васаби, 16 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/</t>
   </si>
   <si>
     <t>39194</t>
   </si>
   <si>
     <t>Запеченные чипсы из морской водоросли с миндалем и кунжутом, 25 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/zapechenye-chipsy-iz-morskoy-vodorosli-s-mindalem-i-kunzhutom-25-g/</t>
   </si>
   <si>
+    <t>34294</t>
+  </si>
+  <si>
+    <t>Водоросли Нори в кляре, 40 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-40-g/</t>
+  </si>
+  <si>
     <t>39198</t>
   </si>
   <si>
     <t>Картофельные чипсы "Колечки соленые" Tohato</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/kartofelnye-chipsy-kolechki-solenye-tohato/</t>
   </si>
   <si>
-    <t>39231</t>
-[...34 lines deleted...]
-  <si>
     <t>39188</t>
   </si>
   <si>
     <t>Арахис с васаби Khao Shong</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/zelenyy-arakhis-s-vasabi-khao-shong/</t>
   </si>
   <si>
     <t>39240</t>
   </si>
   <si>
     <t>Рисовые крекеры со вкусом сметаны и лука</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/risovye-krekery-so-vkusom-smetany-i-luka/</t>
   </si>
   <si>
+    <t>39323</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-222-g/?sku=39323</t>
+  </si>
+  <si>
+    <t>34343</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/?sku=34343</t>
+  </si>
+  <si>
+    <t>34358</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-40-g/?sku=34358</t>
+  </si>
+  <si>
+    <t>37008</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=37008</t>
+  </si>
+  <si>
+    <t>39425</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/kartofelnye-chipsy-kolechki-solenye-tohato/?sku=39425</t>
+  </si>
+  <si>
     <t>39474</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/zapechenye-chipsy-iz-morskoy-vodorosli-s-mindalem-i-kunzhutom-25-g/?sku=39474</t>
   </si>
   <si>
-    <t>37008</t>
-[...28 lines deleted...]
-  <si>
     <t>39312</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/zelenyy-arakhis-s-vasabi-khao-shong/?sku=39312</t>
   </si>
   <si>
     <t>39333</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/risovye-krekery-so-vkusom-smetany-i-luka/?sku=39333</t>
   </si>
   <si>
+    <t>39191</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-40-g/?sku=39191</t>
+  </si>
+  <si>
     <t>39452</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/kartofelnye-chipsy-kolechki-solenye-tohato/?sku=39452</t>
   </si>
   <si>
+    <t>39342</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/risovye-krekery-so-vkusom-smetany-i-luka/?sku=39342</t>
+  </si>
+  <si>
     <t>39210</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39210</t>
   </si>
   <si>
     <t>39349</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-222-g/?sku=39349</t>
   </si>
   <si>
     <t>39215</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/?sku=39215</t>
   </si>
   <si>
-    <t>39191</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/chipsy-sneki/risovye-krekery-so-vkusom-smetany-i-luka/?sku=39342</t>
+    <t>39368</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/?sku=39368</t>
   </si>
   <si>
     <t>39363</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-40-g/?sku=39363</t>
   </si>
   <si>
     <t>39358</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/risovye-krekery-so-vkusom-smetany-i-luka/?sku=39358</t>
   </si>
   <si>
     <t>39457</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39457</t>
   </si>
   <si>
-    <t>39368</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/?sku=39368</t>
+    <t>39405</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/?sku=39405</t>
   </si>
   <si>
     <t>39460</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39460</t>
   </si>
   <si>
-    <t>39405</t>
-[...4 lines deleted...]
-  <si>
     <t>39478</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39478</t>
   </si>
   <si>
+    <t>34700</t>
+  </si>
+  <si>
+    <t>Кокосовые чипсы с карамелью King Island</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/</t>
+  </si>
+  <si>
+    <t>39225</t>
+  </si>
+  <si>
+    <t>Перчик с арахисом и кунжутом "Сианласу", 135 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/perchik-s-arakhisom-i-kunzhutom/</t>
+  </si>
+  <si>
     <t>39195</t>
   </si>
   <si>
     <t>Запеченные чипсы из морской водоросли с перцем чили, 25 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-pertsem-chili-25-g/</t>
   </si>
   <si>
+    <t>34385</t>
+  </si>
+  <si>
+    <t>Прянная Индийская закуска KHATTA MEETHA 200 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/gotovye-blyuda_1/pryannaya-indiyskaya-zakuska-khatta-meetha-200-gr/</t>
+  </si>
+  <si>
     <t>39245</t>
   </si>
   <si>
     <t>Снек с васаби и арахисом Какинотан, 182 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/snek-s-vasabi-i-arakhisom-kakinotan-182-g/</t>
   </si>
   <si>
-    <t>34385</t>
-[...7 lines deleted...]
-  <si>
     <t>36647</t>
   </si>
   <si>
     <t>Рисовые крекеры KAKINOTANE с арахисом, 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/</t>
   </si>
   <si>
-    <t>34700</t>
-[...16 lines deleted...]
-  <si>
     <t>39313</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/perchik-s-arakhisom-i-kunzhutom/?sku=39313</t>
   </si>
   <si>
+    <t>39364</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-pertsem-chili-25-g/?sku=39364</t>
+  </si>
+  <si>
+    <t>39227</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/gotovye-blyuda_1/pryannaya-indiyskaya-zakuska-khatta-meetha-200-gr/?sku=39227</t>
+  </si>
+  <si>
+    <t>39335</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/snek-s-vasabi-i-arakhisom-kakinotan-182-g/?sku=39335</t>
+  </si>
+  <si>
     <t>36478</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36478</t>
   </si>
   <si>
-    <t>39364</t>
-[...16 lines deleted...]
-  <si>
     <t>36923</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=36923</t>
   </si>
   <si>
+    <t>39232</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39232</t>
+  </si>
+  <si>
+    <t>39423</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-pertsem-chili-25-g/?sku=39423</t>
+  </si>
+  <si>
+    <t>39321</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/gotovye-blyuda_1/pryannaya-indiyskaya-zakuska-khatta-meetha-200-gr/?sku=39321</t>
+  </si>
+  <si>
+    <t>39343</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/snek-s-vasabi-i-arakhisom-kakinotan-182-g/?sku=39343</t>
+  </si>
+  <si>
     <t>36884</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36884</t>
   </si>
   <si>
-    <t>39423</t>
-[...20 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39232</t>
+    <t>39360</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/snek-s-vasabi-i-arakhisom-kakinotan-182-g/?sku=39360</t>
+  </si>
+  <si>
+    <t>39324</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39324</t>
   </si>
   <si>
     <t>37006</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=37006</t>
   </si>
   <si>
-    <t>39324</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/chipsy-sneki/snek-s-vasabi-i-arakhisom-kakinotan-182-g/?sku=39360</t>
+    <t>39208</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39208</t>
   </si>
   <si>
     <t>39350</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39350</t>
   </si>
   <si>
-    <t>39208</t>
-[...4 lines deleted...]
-  <si>
     <t>39428</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39428</t>
   </si>
   <si>
     <t>39455</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39455</t>
   </si>
   <si>
     <t>39476</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39476</t>
   </si>
   <si>
+    <t>36686</t>
+  </si>
+  <si>
+    <t>Фруктовые чипсы FitFruits Банан, 20 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/</t>
+  </si>
+  <si>
+    <t>34299</t>
+  </si>
+  <si>
+    <t>Морская капуста "Гим" обжаренная в кунжутном масле, 6 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-gim-obzharennaya/</t>
+  </si>
+  <si>
+    <t>39247</t>
+  </si>
+  <si>
+    <t>Снеки с арахисом со вкусом васаби и нори, 84 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/sneki-s-arakhisom-so-vkusom-vasabi-i-nori-84-g/</t>
+  </si>
+  <si>
+    <t>36674</t>
+  </si>
+  <si>
+    <t>Соломка PRETZ со вкусом икры минтая и майонеза, 55 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/</t>
+  </si>
+  <si>
     <t>34701</t>
   </si>
   <si>
     <t>Кокосовые чипсы с кофейной глазурью King Island</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/</t>
   </si>
   <si>
-    <t>34299</t>
-[...16 lines deleted...]
-  <si>
     <t>36648</t>
   </si>
   <si>
     <t>Рисовые крекеры KAKINOTANE со вкусом васаби, 83 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/</t>
   </si>
   <si>
-    <t>36674</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/</t>
+    <t>37036</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=37036</t>
+  </si>
+  <si>
+    <t>36479</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36479</t>
   </si>
   <si>
     <t>34336</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-gim-obzharennaya/?sku=34336</t>
   </si>
   <si>
-    <t>37036</t>
-[...4 lines deleted...]
-  <si>
     <t>39314</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/sneki-s-arakhisom-so-vkusom-vasabi-i-nori-84-g/?sku=39314</t>
   </si>
   <si>
+    <t>36931</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=36931</t>
+  </si>
+  <si>
     <t>36924</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=36924</t>
   </si>
   <si>
-    <t>36931</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36479</t>
+    <t>39259</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39259</t>
+  </si>
+  <si>
+    <t>39233</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39233</t>
+  </si>
+  <si>
+    <t>38860</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=38860</t>
+  </si>
+  <si>
+    <t>36885</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36885</t>
   </si>
   <si>
     <t>39212</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-gim-obzharennaya/?sku=39212</t>
   </si>
   <si>
     <t>39388</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/sneki-s-arakhisom-so-vkusom-vasabi-i-nori-84-g/?sku=39388</t>
   </si>
   <si>
-    <t>39233</t>
-[...20 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36885</t>
+    <t>37007</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=37007</t>
   </si>
   <si>
     <t>39325</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39325</t>
   </si>
   <si>
+    <t>39336</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39336</t>
+  </si>
+  <si>
     <t>38988</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=38988</t>
   </si>
   <si>
-    <t>39336</t>
-[...10 lines deleted...]
-  <si>
     <t>39365</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-gim-obzharennaya/?sku=39365</t>
   </si>
   <si>
     <t>39351</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39351</t>
   </si>
   <si>
+    <t>39344</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39344</t>
+  </si>
+  <si>
     <t>39265</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=39265</t>
   </si>
   <si>
-    <t>39344</t>
-[...4 lines deleted...]
-  <si>
     <t>39209</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39209</t>
   </si>
   <si>
+    <t>39429</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39429</t>
+  </si>
+  <si>
     <t>39462</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=39462</t>
   </si>
   <si>
-    <t>39429</t>
-[...4 lines deleted...]
-  <si>
     <t>39456</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39456</t>
   </si>
   <si>
     <t>39477</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39477</t>
   </si>
   <si>
+    <t>39234</t>
+  </si>
+  <si>
+    <t>Рисовые крекеры Kakinotane, 144 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-144-g/</t>
+  </si>
+  <si>
+    <t>34300</t>
+  </si>
+  <si>
+    <t>Морская капуста "Дол Гим" обжаренная в оливковом масле, 20 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya/</t>
+  </si>
+  <si>
+    <t>36687</t>
+  </si>
+  <si>
+    <t>Фруктовые чипсы FitFruits Восковница, 20 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/</t>
+  </si>
+  <si>
     <t>36675</t>
   </si>
   <si>
     <t>Соломка PRETZ со вкусом сыра, 55 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/</t>
   </si>
   <si>
     <t>39273</t>
   </si>
   <si>
     <t>Хрустящие водоросли "Классический вкус"</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-klassicheskiy-vkus/</t>
   </si>
   <si>
-    <t>36687</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya/</t>
+    <t>39408</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-klassicheskiy-vkus/?sku=39408</t>
+  </si>
+  <si>
+    <t>37037</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=37037</t>
   </si>
   <si>
     <t>39326</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-144-g/?sku=39326</t>
   </si>
   <si>
     <t>34337</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya/?sku=34337</t>
   </si>
   <si>
-    <t>37037</t>
-[...4 lines deleted...]
-  <si>
     <t>36932</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=36932</t>
   </si>
   <si>
-    <t>39408</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-klassicheskiy-vkus/?sku=39408</t>
+    <t>39260</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39260</t>
+  </si>
+  <si>
+    <t>39352</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-144-g/?sku=39352</t>
+  </si>
+  <si>
+    <t>39213</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya/?sku=39213</t>
   </si>
   <si>
     <t>38861</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=38861</t>
   </si>
   <si>
-    <t>39352</t>
-[...16 lines deleted...]
-  <si>
     <t>39337</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39337</t>
   </si>
   <si>
+    <t>39382</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-144-g/?sku=39382</t>
+  </si>
+  <si>
+    <t>39366</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya/?sku=39366</t>
+  </si>
+  <si>
     <t>38989</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=38989</t>
   </si>
   <si>
-    <t>39382</t>
-[...10 lines deleted...]
-  <si>
     <t>39345</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39345</t>
   </si>
   <si>
     <t>39266</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=39266</t>
   </si>
   <si>
+    <t>39463</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=39463</t>
+  </si>
+  <si>
     <t>39399</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39399</t>
   </si>
   <si>
-    <t>39463</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=39463</t>
+    <t>34702</t>
+  </si>
+  <si>
+    <t>Кокосовые чипсы с шоколадом King Island</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/</t>
   </si>
   <si>
     <t>39286</t>
   </si>
   <si>
     <t>Хэппи Стар со вкусом клубники Юки, 55 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-klubniki-yuki-55-g/</t>
   </si>
   <si>
+    <t>36688</t>
+  </si>
+  <si>
+    <t>Фруктовые чипсы FitFruits Личи, 20 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/</t>
+  </si>
+  <si>
     <t>36649</t>
   </si>
   <si>
     <t>Рисовые крекеры KAKINOTANE, 86 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/</t>
   </si>
   <si>
-    <t>34702</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/</t>
+    <t>37038</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=37038</t>
+  </si>
+  <si>
+    <t>39338</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-klubniki-yuki-55-g/?sku=39338</t>
+  </si>
+  <si>
+    <t>36925</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=36925</t>
   </si>
   <si>
     <t>36481</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36481</t>
   </si>
   <si>
-    <t>39338</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=37038</t>
+    <t>39235</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39235</t>
+  </si>
+  <si>
+    <t>36886</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36886</t>
+  </si>
+  <si>
+    <t>39346</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-klubniki-yuki-55-g/?sku=39346</t>
   </si>
   <si>
     <t>38862</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=38862</t>
   </si>
   <si>
-    <t>36886</t>
-[...16 lines deleted...]
-  <si>
     <t>39327</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39327</t>
   </si>
   <si>
     <t>37009</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=37009</t>
   </si>
   <si>
     <t>39267</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=39267</t>
   </si>
   <si>
+    <t>39464</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=39464</t>
+  </si>
+  <si>
     <t>39353</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39353</t>
   </si>
   <si>
-    <t>39464</t>
-[...4 lines deleted...]
-  <si>
     <t>39211</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39211</t>
   </si>
   <si>
     <t>39430</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39430</t>
   </si>
   <si>
     <t>39458</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39458</t>
   </si>
   <si>
     <t>39479</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39479</t>
   </si>
   <si>
+    <t>36689</t>
+  </si>
+  <si>
+    <t>Фруктовые чипсы FitFruits Манго, 20 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/</t>
+  </si>
+  <si>
     <t>34386</t>
   </si>
   <si>
     <t>Пряный индийский снэк из орехов Nut Cracker, 200 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/gotovye-blyuda_1/smes-lapsha-iz-fasolevoy-i-nutovoy-muki-bhujia-1/</t>
   </si>
   <si>
     <t>39287</t>
   </si>
   <si>
     <t>Хэппи Стар со вкусом нори Юки, 55 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-nori-yuki-55-g/</t>
   </si>
   <si>
-    <t>36689</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/</t>
+    <t>39339</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-nori-yuki-55-g/?sku=39339</t>
+  </si>
+  <si>
+    <t>37039</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=37039</t>
   </si>
   <si>
     <t>39228</t>
   </si>
   <si>
     <t>https://www.edazii.ru/gotovye-blyuda_1/smes-lapsha-iz-fasolevoy-i-nutovoy-muki-bhujia-1/?sku=39228</t>
   </si>
   <si>
-    <t>37039</t>
-[...10 lines deleted...]
-  <si>
     <t>39347</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-nori-yuki-55-g/?sku=39347</t>
   </si>
   <si>
     <t>38863</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=38863</t>
   </si>
   <si>
     <t>39381</t>
   </si>
   <si>
     <t>https://www.edazii.ru/gotovye-blyuda_1/smes-lapsha-iz-fasolevoy-i-nutovoy-muki-bhujia-1/?sku=39381</t>
   </si>
   <si>
     <t>39374</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-nori-yuki-55-g/?sku=39374</t>
   </si>
   <si>
     <t>38990</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=38990</t>
   </si>
   <si>
+    <t>39268</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=39268</t>
+  </si>
+  <si>
     <t>39403</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-nori-yuki-55-g/?sku=39403</t>
   </si>
   <si>
-    <t>39268</t>
-[...4 lines deleted...]
-  <si>
     <t>39465</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=39465</t>
   </si>
   <si>
+    <t>39298</t>
+  </si>
+  <si>
+    <t>Чипсы креветочные, 227 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-krevetochnye/</t>
+  </si>
+  <si>
+    <t>36652</t>
+  </si>
+  <si>
+    <t>Рисовые крекеры с медом, 108 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/</t>
+  </si>
+  <si>
     <t>36690</t>
   </si>
   <si>
     <t>Фруктовые чипсы FitFruits, Ананас 20 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/</t>
   </si>
   <si>
-    <t>36652</t>
-[...16 lines deleted...]
-  <si>
     <t>34306</t>
   </si>
   <si>
     <t>Морская капуста с васаби, 18 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-18-g/</t>
   </si>
   <si>
+    <t>34344</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-18-g/?sku=34344</t>
+  </si>
+  <si>
+    <t>39440</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-krevetochnye/?sku=39440</t>
+  </si>
+  <si>
+    <t>37040</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=37040</t>
+  </si>
+  <si>
     <t>36927</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=36927</t>
   </si>
   <si>
-    <t>39440</t>
-[...16 lines deleted...]
-  <si>
     <t>39216</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-18-g/?sku=39216</t>
   </si>
   <si>
+    <t>39480</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-krevetochnye/?sku=39480</t>
+  </si>
+  <si>
     <t>38864</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=38864</t>
   </si>
   <si>
     <t>39237</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39237</t>
   </si>
   <si>
-    <t>39480</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/chipsy-sneki/chipsy-krevetochnye/?sku=39480</t>
+    <t>39330</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39330</t>
   </si>
   <si>
     <t>39369</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-18-g/?sku=39369</t>
   </si>
   <si>
     <t>39269</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=39269</t>
   </si>
   <si>
-    <t>39330</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39330</t>
+    <t>39466</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=39466</t>
   </si>
   <si>
     <t>39355</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39355</t>
   </si>
   <si>
-    <t>39466</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=39466</t>
+    <t>39293</t>
+  </si>
+  <si>
+    <t>Чипсы арахисовые ямсом MAE NAPA, 35 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-arakhisovye-yamsom-mae-napa-35-g/</t>
   </si>
   <si>
     <t>34307</t>
   </si>
   <si>
     <t>Морская капуста сушеная обжаренная с кунжутом "Дольгим" 50 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim-1/</t>
   </si>
   <si>
-    <t>39293</t>
-[...7 lines deleted...]
-  <si>
     <t>39435</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-arakhisovye-yamsom-mae-napa-35-g/?sku=39435</t>
   </si>
   <si>
     <t>34345</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim-1/?sku=34345</t>
   </si>
   <si>
+    <t>39217</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim-1/?sku=39217</t>
+  </si>
+  <si>
     <t>39467</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-arakhisovye-yamsom-mae-napa-35-g/?sku=39467</t>
   </si>
   <si>
-    <t>39217</t>
-[...4 lines deleted...]
-  <si>
     <t>39370</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim-1/?sku=39370</t>
   </si>
   <si>
+    <t>39294</t>
+  </si>
+  <si>
+    <t>Чипсы банановые со вк. гикори барбекю, 50 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-gikori-barbekyu-50-g/</t>
+  </si>
+  <si>
+    <t>34308</t>
+  </si>
+  <si>
+    <t>Морская капуста сушеная обжаренная с кунжутом "ПХАРЕТОЛЬКИМ" 80 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim/</t>
+  </si>
+  <si>
+    <t>34388</t>
+  </si>
+  <si>
+    <t>Рисовые хлопья DIET CHIWDA, 180 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/</t>
+  </si>
+  <si>
     <t>39301</t>
   </si>
   <si>
     <t>Чипсы со вкусом бекона т.м. BINGGRAE</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-bekona-tm-binggrae/</t>
   </si>
   <si>
-    <t>34308</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-gikori-barbekyu-50-g/</t>
+    <t>36026</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=36026</t>
+  </si>
+  <si>
+    <t>39436</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-gikori-barbekyu-50-g/?sku=39436</t>
+  </si>
+  <si>
+    <t>34346</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim/?sku=34346</t>
   </si>
   <si>
     <t>39443</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-bekona-tm-binggrae/?sku=39443</t>
   </si>
   <si>
-    <t>34346</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=36026</t>
+    <t>39482</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-bekona-tm-binggrae/?sku=39482</t>
   </si>
   <si>
     <t>36058</t>
   </si>
   <si>
     <t>https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=36058</t>
   </si>
   <si>
-    <t>39482</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-bekona-tm-binggrae/?sku=39482</t>
+    <t>39468</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-gikori-barbekyu-50-g/?sku=39468</t>
   </si>
   <si>
     <t>39218</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim/?sku=39218</t>
   </si>
   <si>
-    <t>39468</t>
-[...4 lines deleted...]
-  <si>
     <t>39242</t>
   </si>
   <si>
     <t>https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=39242</t>
   </si>
   <si>
     <t>39371</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim/?sku=39371</t>
   </si>
   <si>
     <t>39384</t>
   </si>
   <si>
     <t>https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=39384</t>
   </si>
   <si>
+    <t>34309</t>
+  </si>
+  <si>
+    <t>Морская капуста сушеная со вкусом васаби 4,5 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-so-vkusom-vasabi-45-gr/</t>
+  </si>
+  <si>
+    <t>39302</t>
+  </si>
+  <si>
+    <t>Чипсы со вкусом кальмара Binggrae</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kalmara-binggrae/</t>
+  </si>
+  <si>
+    <t>36447</t>
+  </si>
+  <si>
+    <t>Инжир с грецким орехом, 49 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/</t>
+  </si>
+  <si>
     <t>39295</t>
   </si>
   <si>
     <t>Чипсы банановые со вк. соуса шрирача, 50 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-sousa-shriracha-50-g/</t>
   </si>
   <si>
-    <t>36447</t>
-[...7 lines deleted...]
-  <si>
     <t>34320</t>
   </si>
   <si>
     <t>Снек из морской капусты с миндалем "Кимнори со вкусом барбекю", 25 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya-1/</t>
   </si>
   <si>
-    <t>39302</t>
-[...16 lines deleted...]
-  <si>
     <t>36997</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=36997</t>
   </si>
   <si>
     <t>34347</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-so-vkusom-vasabi-45-gr/?sku=34347</t>
   </si>
   <si>
+    <t>39444</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kalmara-binggrae/?sku=39444</t>
+  </si>
+  <si>
     <t>39437</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-sousa-shriracha-50-g/?sku=39437</t>
   </si>
   <si>
     <t>34351</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya-1/?sku=34351</t>
   </si>
   <si>
-    <t>39444</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kalmara-binggrae/?sku=39444</t>
+    <t>39243</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya-1/?sku=39243</t>
+  </si>
+  <si>
+    <t>39219</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-so-vkusom-vasabi-45-gr/?sku=39219</t>
   </si>
   <si>
     <t>39483</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kalmara-binggrae/?sku=39483</t>
   </si>
   <si>
-    <t>39219</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-so-vkusom-vasabi-45-gr/?sku=39219</t>
+    <t>38820</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=38820</t>
   </si>
   <si>
     <t>39469</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-sousa-shriracha-50-g/?sku=39469</t>
   </si>
   <si>
-    <t>38820</t>
-[...10 lines deleted...]
-  <si>
     <t>39385</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya-1/?sku=39385</t>
   </si>
   <si>
     <t>39372</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-so-vkusom-vasabi-45-gr/?sku=39372</t>
   </si>
   <si>
     <t>39196</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=39196</t>
   </si>
   <si>
+    <t>39296</t>
+  </si>
+  <si>
+    <t>Чипсы из джекфрута, 100 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-iz-dzhekfruta-100-g-/</t>
+  </si>
+  <si>
     <t>39280</t>
   </si>
   <si>
     <t>Хрустящие водоросли "Томат"</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-tomat/</t>
   </si>
   <si>
     <t>36666</t>
   </si>
   <si>
     <t>Снек кокосовый с ванилью и орехами GLENDEE, 40 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/</t>
   </si>
   <si>
+    <t>39241</t>
+  </si>
+  <si>
+    <t>Рисовые крекеры соленые, жареные на гриле</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/risovye-krekery-solenye-zharenye-na-grile-/</t>
+  </si>
+  <si>
     <t>39303</t>
   </si>
   <si>
     <t>Чипсы со вкусом краба "Binggrae"</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kraba-binggrae/</t>
   </si>
   <si>
-    <t>39241</t>
-[...16 lines deleted...]
-  <si>
     <t>34324</t>
   </si>
   <si>
     <t>Хрустящие водоросли нори в кляре с солью "Maruesu" , 26 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/</t>
   </si>
   <si>
+    <t>34352</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=34352</t>
+  </si>
+  <si>
+    <t>37031</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=37031</t>
+  </si>
+  <si>
+    <t>39438</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-iz-dzhekfruta-100-g-/?sku=39438</t>
+  </si>
+  <si>
     <t>39415</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-tomat/?sku=39415</t>
   </si>
   <si>
+    <t>39334</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/risovye-krekery-solenye-zharenye-na-grile-/?sku=39334</t>
+  </si>
+  <si>
     <t>39445</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kraba-binggrae/?sku=39445</t>
   </si>
   <si>
-    <t>39334</t>
-[...20 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=37031</t>
+    <t>39484</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kraba-binggrae/?sku=39484</t>
   </si>
   <si>
     <t>34367</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=34367</t>
   </si>
   <si>
+    <t>39470</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-iz-dzhekfruta-100-g-/?sku=39470</t>
+  </si>
+  <si>
     <t>39244</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=39244</t>
   </si>
   <si>
-    <t>39484</t>
-[...4 lines deleted...]
-  <si>
     <t>39359</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/risovye-krekery-solenye-zharenye-na-grile-/?sku=39359</t>
   </si>
   <si>
-    <t>39470</t>
-[...4 lines deleted...]
-  <si>
     <t>39283</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=39283</t>
   </si>
   <si>
     <t>39386</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=39386</t>
   </si>
   <si>
     <t>39373</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=39373</t>
   </si>
   <si>
     <t>39401</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=39401</t>
   </si>
   <si>
     <t>39418</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=39418</t>
   </si>
   <si>
+    <t>39304</t>
+  </si>
+  <si>
+    <t>Чипсы со вкусом креветки Binggrae</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-krevetki-binggrae/</t>
+  </si>
+  <si>
     <t>39306</t>
   </si>
   <si>
     <t>Чипсы тыквенные MAE NAPA, 33 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-tykvennye-mae-napa-35-g/</t>
   </si>
   <si>
+    <t>39246</t>
+  </si>
+  <si>
+    <t>Снек со вкусом креветки, 26 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/snek-so-vkusom-krevetki-26-g/</t>
+  </si>
+  <si>
     <t>39290</t>
   </si>
   <si>
     <t>Чипсы "Зяки-Зяки" со вкусом говядины бульгоги</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-zyaki-zyaki-so-vkusom-govyadiny-bulgogi/</t>
   </si>
   <si>
-    <t>39246</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-krevetki-binggrae/</t>
+    <t>39387</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/snek-so-vkusom-krevetki-26-g/?sku=39387</t>
+  </si>
+  <si>
+    <t>39432</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-zyaki-zyaki-so-vkusom-govyadiny-bulgogi/?sku=39432</t>
+  </si>
+  <si>
+    <t>39446</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-krevetki-binggrae/?sku=39446</t>
   </si>
   <si>
     <t>39448</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-tykvennye-mae-napa-35-g/?sku=39448</t>
   </si>
   <si>
-    <t>39432</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-krevetki-binggrae/?sku=39446</t>
+    <t>39471</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/chipsy-tykvennye-mae-napa-35-g/?sku=39471</t>
   </si>
   <si>
     <t>39485</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-krevetki-binggrae/?sku=39485</t>
   </si>
   <si>
-    <t>39471</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/chipsy-sneki/chipsy-tykvennye-mae-napa-35-g/?sku=39471</t>
+    <t>38866</t>
+  </si>
+  <si>
+    <t>Чипсы фруктовые "Джекфрут" Vinamit натуральные, 250 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/</t>
   </si>
   <si>
     <t>39282</t>
   </si>
   <si>
     <t>Хрустящие водоросли нори в кляре с васаби и соевым соусом Maruesu</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-nori-v-klyare-s-vasabi-i-soevym-sousom-maruesu/</t>
   </si>
   <si>
-    <t>38866</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/</t>
+    <t>38967</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/?sku=38967</t>
   </si>
   <si>
     <t>39417</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-nori-v-klyare-s-vasabi-i-soevym-sousom-maruesu/?sku=39417</t>
   </si>
   <si>
-    <t>38967</t>
-[...4 lines deleted...]
-  <si>
     <t>38991</t>
   </si>
   <si>
     <t>https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/?sku=38991</t>
   </si>
   <si>
     <t>39307</t>
   </si>
   <si>
     <t>https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/?sku=39307</t>
   </si>
   <si>
     <t>39449</t>
   </si>
   <si>
     <t>https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/?sku=39449</t>
   </si>
   <si>
     <t>39472</t>
   </si>
   <si>
     <t>https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/?sku=39472</t>
   </si>
   <si>
     <t>39292</t>
@@ -1904,213 +1904,213 @@
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-klassicheskiy-vkus-1/</t>
   </si>
   <si>
     <t>39419</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-klassicheskiy-vkus-1/?sku=39419</t>
   </si>
   <si>
     <t>39251</t>
   </si>
   <si>
     <t>Снэк "Брюшки кальмара обжаренные в кляре" Maruesu</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/snek-bryushki-kalmara-obzharennye-v-klyare-maruesu/</t>
   </si>
   <si>
     <t>39391</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/snek-bryushki-kalmara-obzharennye-v-klyare-maruesu/?sku=39391</t>
   </si>
   <si>
+    <t>39254</t>
+  </si>
+  <si>
+    <t>Снэк "Зеленый горошек с чесноком", 60 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chipsy-sneki/snek-zelenyy-goroshek-s-chesnokom/</t>
+  </si>
+  <si>
     <t>34679</t>
   </si>
   <si>
     <t>Кокосовая стружка, 250 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/</t>
   </si>
   <si>
-    <t>39254</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/chipsy-sneki/snek-zelenyy-goroshek-s-chesnokom/</t>
+    <t>34721</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=34721</t>
   </si>
   <si>
     <t>39394</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/snek-zelenyy-goroshek-s-chesnokom/?sku=39394</t>
   </si>
   <si>
-    <t>34721</t>
-[...4 lines deleted...]
-  <si>
     <t>36471</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36471</t>
   </si>
   <si>
     <t>36879</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36879</t>
   </si>
   <si>
     <t>36999</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36999</t>
   </si>
   <si>
     <t>39205</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=39205</t>
   </si>
   <si>
     <t>39256</t>
   </si>
   <si>
     <t>Снэк "Сушеные анчоусы с арахисом"</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/snek-sushenye-anchousy-s-arakhisom/</t>
   </si>
   <si>
     <t>39396</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/snek-sushenye-anchousy-s-arakhisom/?sku=39396</t>
   </si>
   <si>
+    <t>34391</t>
+  </si>
+  <si>
+    <t>Снэк kohinoor Mini Samosa 200 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/gotovye-blyuda_1/snek-kohinoor-mini-samosa-200-gr/</t>
+  </si>
+  <si>
     <t>39300</t>
   </si>
   <si>
     <t>Чипсы НонгШим с луком 40 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-nongshim-s-lukom-40-gr/</t>
   </si>
   <si>
-    <t>34391</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/gotovye-blyuda_1/snek-kohinoor-mini-samosa-200-gr/</t>
+    <t>39257</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/gotovye-blyuda_1/snek-kohinoor-mini-samosa-200-gr/?sku=39257</t>
   </si>
   <si>
     <t>39442</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/chipsy-nongshim-s-lukom-40-gr/?sku=39442</t>
   </si>
   <si>
-    <t>39257</t>
-[...4 lines deleted...]
-  <si>
     <t>39397</t>
   </si>
   <si>
     <t>https://www.edazii.ru/gotovye-blyuda_1/snek-kohinoor-mini-samosa-200-gr/?sku=39397</t>
   </si>
   <si>
     <t>39258</t>
   </si>
   <si>
     <t>Снэк японский  "Микус"</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/snek-yaponskiy-mikus/</t>
   </si>
   <si>
     <t>39398</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/snek-yaponskiy-mikus/?sku=39398</t>
   </si>
   <si>
     <t>39270</t>
   </si>
   <si>
     <t>Хлебные палочки с морской капустой, 205 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/khlebnye-palochki-s-morskoy-kapustoy-205-g/</t>
   </si>
   <si>
     <t>39400</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chipsy-sneki/khlebnye-palochki-s-morskoy-kapustoy-205-g/?sku=39400</t>
   </si>
   <si>
+    <t>34325</t>
+  </si>
+  <si>
+    <t>Хрустящие нори в кляре с васаби и соевым соусом, 100 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/khrustyashchie-nori-v-klyare-s-vasabi-i-soevym-sousom-100-g/</t>
+  </si>
+  <si>
     <t>38618</t>
   </si>
   <si>
     <t>Чипсы тофу для обжарки "Люблю жизнь", 60 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/</t>
   </si>
   <si>
-    <t>34325</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/vodorosli/khrustyashchie-nori-v-klyare-s-vasabi-i-soevym-sousom-100-g/</t>
+    <t>34368</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/vodorosli/khrustyashchie-nori-v-klyare-s-vasabi-i-soevym-sousom-100-g/?sku=34368</t>
   </si>
   <si>
     <t>38636</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/?sku=38636</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.edazii.ru/vodorosli/khrustyashchie-nori-v-klyare-s-vasabi-i-soevym-sousom-100-g/?sku=34368</t>
   </si>
   <si>
     <t>39285</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/khrustyashchie-nori-v-klyare-s-vasabi-i-soevym-sousom-100-g/?sku=39285</t>
   </si>
   <si>
     <t>39305</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/?sku=39305</t>
   </si>
   <si>
     <t>39402</t>
   </si>
   <si>
     <t>https://www.edazii.ru/vodorosli/khrustyashchie-nori-v-klyare-s-vasabi-i-soevym-sousom-100-g/?sku=39402</t>
   </si>
   <si>
     <t>39447</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/?sku=39447</t>
   </si>
@@ -2712,51 +2712,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/pechene-risovoe-s-krevetkami-947-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/arakhis-tom-yam-s-tayskimi-spetsiyami--khao-shong/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-ostryy-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-kokosom-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/keshyu-so-vkusom-lichi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=37005" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/keshyu-so-vkusom-lichi-1/?sku=39315" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/pechene-risovoe-s-krevetkami-947-g/?sku=39319" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/arakhis-tom-yam-s-tayskimi-spetsiyami--khao-shong/?sku=39311" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=36922" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36476" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-ostryy-40-g/?sku=34357" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-kokosom-25-g/?sku=39473" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36883" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-ostryy-40-g/?sku=39190" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39207" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39230" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39322" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-ostryy-40-g/?sku=39362" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39427" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=37004" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39348" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39206" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39454" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39426" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39459" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39475" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39453" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zapechenye-chipsy-iz-morskoy-vodorosli-s-mindalem-i-kunzhutom-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kartofelnye-chipsy-kolechki-solenye-tohato/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-222-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zelenyy-arakhis-s-vasabi-khao-shong/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-so-vkusom-smetany-i-luka/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zapechenye-chipsy-iz-morskoy-vodorosli-s-mindalem-i-kunzhutom-25-g/?sku=39474" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=37008" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kartofelnye-chipsy-kolechki-solenye-tohato/?sku=39425" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-222-g/?sku=39323" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/?sku=34343" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-40-g/?sku=34358" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zelenyy-arakhis-s-vasabi-khao-shong/?sku=39312" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-so-vkusom-smetany-i-luka/?sku=39333" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kartofelnye-chipsy-kolechki-solenye-tohato/?sku=39452" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39210" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-222-g/?sku=39349" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/?sku=39215" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-40-g/?sku=39191" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-so-vkusom-smetany-i-luka/?sku=39342" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-40-g/?sku=39363" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-so-vkusom-smetany-i-luka/?sku=39358" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39457" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/?sku=39368" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39460" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/?sku=39405" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39478" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-pertsem-chili-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-s-vasabi-i-arakhisom-kakinotan-182-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/pryannaya-indiyskaya-zakuska-khatta-meetha-200-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/perchik-s-arakhisom-i-kunzhutom/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/perchik-s-arakhisom-i-kunzhutom/?sku=39313" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36478" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-pertsem-chili-25-g/?sku=39364" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-s-vasabi-i-arakhisom-kakinotan-182-g/?sku=39335" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/pryannaya-indiyskaya-zakuska-khatta-meetha-200-gr/?sku=39227" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=36923" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36884" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-pertsem-chili-25-g/?sku=39423" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-s-vasabi-i-arakhisom-kakinotan-182-g/?sku=39343" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/pryannaya-indiyskaya-zakuska-khatta-meetha-200-gr/?sku=39321" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39232" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=37006" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39324" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-s-vasabi-i-arakhisom-kakinotan-182-g/?sku=39360" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39350" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39208" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39428" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39455" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39476" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-gim-obzharennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/sneki-s-arakhisom-so-vkusom-vasabi-i-nori-84-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-gim-obzharennaya/?sku=34336" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=37036" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/sneki-s-arakhisom-so-vkusom-vasabi-i-nori-84-g/?sku=39314" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=36924" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=36931" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36479" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-gim-obzharennaya/?sku=39212" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/sneki-s-arakhisom-so-vkusom-vasabi-i-nori-84-g/?sku=39388" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39233" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39259" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=38860" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36885" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39325" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=38988" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39336" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=37007" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-gim-obzharennaya/?sku=39365" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39351" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=39265" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39344" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39209" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=39462" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39429" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39456" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39477" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-klassicheskiy-vkus/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-144-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-144-g/?sku=39326" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya/?sku=34337" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=37037" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=36932" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-klassicheskiy-vkus/?sku=39408" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=38861" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-144-g/?sku=39352" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya/?sku=39213" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39260" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39337" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=38989" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-144-g/?sku=39382" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya/?sku=39366" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39345" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=39266" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39399" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=39463" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-klubniki-yuki-55-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36481" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-klubniki-yuki-55-g/?sku=39338" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=36925" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=37038" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=38862" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36886" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-klubniki-yuki-55-g/?sku=39346" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39235" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39327" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=37009" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=39267" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39353" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=39464" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39211" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39430" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39458" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39479" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/smes-lapsha-iz-fasolevoy-i-nutovoy-muki-bhujia-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-nori-yuki-55-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/smes-lapsha-iz-fasolevoy-i-nutovoy-muki-bhujia-1/?sku=39228" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=37039" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-nori-yuki-55-g/?sku=39339" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-nori-yuki-55-g/?sku=39347" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=38863" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/smes-lapsha-iz-fasolevoy-i-nutovoy-muki-bhujia-1/?sku=39381" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-nori-yuki-55-g/?sku=39374" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=38990" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-nori-yuki-55-g/?sku=39403" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=39268" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=39465" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-krevetochnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-18-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=36927" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-krevetochnye/?sku=39440" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=37040" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-18-g/?sku=34344" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-18-g/?sku=39216" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=38864" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39237" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-krevetochnye/?sku=39480" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-18-g/?sku=39369" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=39269" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39330" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39355" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=39466" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-arakhisovye-yamsom-mae-napa-35-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-arakhisovye-yamsom-mae-napa-35-g/?sku=39435" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim-1/?sku=34345" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-arakhisovye-yamsom-mae-napa-35-g/?sku=39467" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim-1/?sku=39217" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim-1/?sku=39370" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-bekona-tm-binggrae/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-gikori-barbekyu-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-bekona-tm-binggrae/?sku=39443" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim/?sku=34346" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-gikori-barbekyu-50-g/?sku=39436" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=36026" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=36058" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-bekona-tm-binggrae/?sku=39482" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim/?sku=39218" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-gikori-barbekyu-50-g/?sku=39468" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=39242" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim/?sku=39371" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=39384" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-sousa-shriracha-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kalmara-binggrae/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-so-vkusom-vasabi-45-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=36997" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-so-vkusom-vasabi-45-gr/?sku=34347" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-sousa-shriracha-50-g/?sku=39437" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya-1/?sku=34351" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kalmara-binggrae/?sku=39444" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kalmara-binggrae/?sku=39483" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-so-vkusom-vasabi-45-gr/?sku=39219" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-sousa-shriracha-50-g/?sku=39469" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=38820" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya-1/?sku=39243" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya-1/?sku=39385" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-so-vkusom-vasabi-45-gr/?sku=39372" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=39196" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-tomat/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kraba-binggrae/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-solenye-zharenye-na-grile-/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-iz-dzhekfruta-100-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-tomat/?sku=39415" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kraba-binggrae/?sku=39445" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-solenye-zharenye-na-grile-/?sku=39334" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-iz-dzhekfruta-100-g-/?sku=39438" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=34352" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=37031" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=34367" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=39244" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kraba-binggrae/?sku=39484" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-solenye-zharenye-na-grile-/?sku=39359" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-iz-dzhekfruta-100-g-/?sku=39470" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=39283" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=39386" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=39373" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=39401" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=39418" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-tykvennye-mae-napa-35-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-zyaki-zyaki-so-vkusom-govyadiny-bulgogi/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-so-vkusom-krevetki-26-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-krevetki-binggrae/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-tykvennye-mae-napa-35-g/?sku=39448" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-zyaki-zyaki-so-vkusom-govyadiny-bulgogi/?sku=39432" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-so-vkusom-krevetki-26-g/?sku=39387" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-krevetki-binggrae/?sku=39446" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-krevetki-binggrae/?sku=39485" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-tykvennye-mae-napa-35-g/?sku=39471" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-nori-v-klyare-s-vasabi-i-soevym-sousom-maruesu/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-nori-v-klyare-s-vasabi-i-soevym-sousom-maruesu/?sku=39417" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/?sku=38967" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/?sku=38991" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/?sku=39307" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/?sku=39449" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/?sku=39472" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-nongshim-so-vkusom-krevetki/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-nongshim-so-vkusom-krevetki/?sku=39434" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-klassicheskiy-vkus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-klassicheskiy-vkus-1/?sku=39419" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-bryushki-kalmara-obzharennye-v-klyare-maruesu/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-bryushki-kalmara-obzharennye-v-klyare-maruesu/?sku=39391" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-zelenyy-goroshek-s-chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-zelenyy-goroshek-s-chesnokom/?sku=39394" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=34721" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36471" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36879" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36999" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=39205" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-sushenye-anchousy-s-arakhisom/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-sushenye-anchousy-s-arakhisom/?sku=39396" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-nongshim-s-lukom-40-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/snek-kohinoor-mini-samosa-200-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-nongshim-s-lukom-40-gr/?sku=39442" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/snek-kohinoor-mini-samosa-200-gr/?sku=39257" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/snek-kohinoor-mini-samosa-200-gr/?sku=39397" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-yaponskiy-mikus/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-yaponskiy-mikus/?sku=39398" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khlebnye-palochki-s-morskoy-kapustoy-205-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khlebnye-palochki-s-morskoy-kapustoy-205-g/?sku=39400" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-nori-v-klyare-s-vasabi-i-soevym-sousom-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/?sku=38636" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-nori-v-klyare-s-vasabi-i-soevym-sousom-100-g/?sku=34368" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-nori-v-klyare-s-vasabi-i-soevym-sousom-100-g/?sku=39285" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/?sku=39305" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-nori-v-klyare-s-vasabi-i-soevym-sousom-100-g/?sku=39402" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/?sku=39447" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=37044" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=38867" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=39308" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=39450" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-oreshki-s-arakhisom-kakinotane/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-oreshki-s-arakhisom-i-vasabi-kakinotane/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/smes-lapsha-iz-fasolevoy-i-nutovoy-muki-bhujia/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/smes-lapsha-iz-fasolevoy-i-nutovoy-muki-bhujia/?sku=39229" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/?sku=34235" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/?sku=36238" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/?sku=39261" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/?sku=37041" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/?sku=38865" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/?sku=39289" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/yaponskaya-snekovaya-smes-mekasi/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/?sku=36926" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/?sku=39328" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/?sku=39383" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/?sku=36911" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/?sku=39320" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/?sku=39380" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/keshyu-so-vkusom-lichi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-kokosom-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/pechene-risovoe-s-krevetkami-947-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/arakhis-tom-yam-s-tayskimi-spetsiyami--khao-shong/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-ostryy-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-ostryy-40-g/?sku=34357" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/keshyu-so-vkusom-lichi-1/?sku=39315" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-kokosom-25-g/?sku=39473" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36476" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=37005" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/pechene-risovoe-s-krevetkami-947-g/?sku=39319" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/arakhis-tom-yam-s-tayskimi-spetsiyami--khao-shong/?sku=39311" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=36922" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39230" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-ostryy-40-g/?sku=39190" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36883" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39207" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39427" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=37004" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39322" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-ostryy-40-g/?sku=39362" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39206" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39454" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39348" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39426" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39459" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39453" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39475" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-222-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zapechenye-chipsy-iz-morskoy-vodorosli-s-mindalem-i-kunzhutom-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kartofelnye-chipsy-kolechki-solenye-tohato/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zelenyy-arakhis-s-vasabi-khao-shong/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-so-vkusom-smetany-i-luka/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-222-g/?sku=39323" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/?sku=34343" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-40-g/?sku=34358" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=37008" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kartofelnye-chipsy-kolechki-solenye-tohato/?sku=39425" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zapechenye-chipsy-iz-morskoy-vodorosli-s-mindalem-i-kunzhutom-25-g/?sku=39474" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zelenyy-arakhis-s-vasabi-khao-shong/?sku=39312" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-so-vkusom-smetany-i-luka/?sku=39333" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-40-g/?sku=39191" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kartofelnye-chipsy-kolechki-solenye-tohato/?sku=39452" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-so-vkusom-smetany-i-luka/?sku=39342" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39210" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-222-g/?sku=39349" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/?sku=39215" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/?sku=39368" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/vodorosli-nori-v-klyare-40-g/?sku=39363" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-so-vkusom-smetany-i-luka/?sku=39358" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39457" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-16-g/?sku=39405" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39460" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39478" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/perchik-s-arakhisom-i-kunzhutom/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-pertsem-chili-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/pryannaya-indiyskaya-zakuska-khatta-meetha-200-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-s-vasabi-i-arakhisom-kakinotan-182-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/perchik-s-arakhisom-i-kunzhutom/?sku=39313" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-pertsem-chili-25-g/?sku=39364" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/pryannaya-indiyskaya-zakuska-khatta-meetha-200-gr/?sku=39227" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-s-vasabi-i-arakhisom-kakinotan-182-g/?sku=39335" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36478" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=36923" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39232" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/zapechennye-chipsy-iz-morskoy-vodorosli-s-pertsem-chili-25-g/?sku=39423" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/pryannaya-indiyskaya-zakuska-khatta-meetha-200-gr/?sku=39321" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-s-vasabi-i-arakhisom-kakinotan-182-g/?sku=39343" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36884" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-s-vasabi-i-arakhisom-kakinotan-182-g/?sku=39360" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39324" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=37006" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39208" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39350" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39428" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39455" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39476" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-gim-obzharennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/sneki-s-arakhisom-so-vkusom-vasabi-i-nori-84-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=37036" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36479" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-gim-obzharennaya/?sku=34336" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/sneki-s-arakhisom-so-vkusom-vasabi-i-nori-84-g/?sku=39314" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=36931" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=36924" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39259" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39233" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=38860" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36885" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-gim-obzharennaya/?sku=39212" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/sneki-s-arakhisom-so-vkusom-vasabi-i-nori-84-g/?sku=39388" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=37007" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39325" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39336" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=38988" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-gim-obzharennaya/?sku=39365" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39351" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39344" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=39265" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39209" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39429" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=39462" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39456" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39477" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-144-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-klassicheskiy-vkus/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-klassicheskiy-vkus/?sku=39408" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=37037" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-144-g/?sku=39326" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya/?sku=34337" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=36932" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39260" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-144-g/?sku=39352" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya/?sku=39213" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=38861" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39337" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-kakinotane-144-g/?sku=39382" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya/?sku=39366" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=38989" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39345" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=39266" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=39463" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39399" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-klubniki-yuki-55-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=37038" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-klubniki-yuki-55-g/?sku=39338" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=36925" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36481" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39235" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36886" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-klubniki-yuki-55-g/?sku=39346" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=38862" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39327" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=37009" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=39267" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=39464" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39353" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39211" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39430" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39458" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39479" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/smes-lapsha-iz-fasolevoy-i-nutovoy-muki-bhujia-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-nori-yuki-55-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-nori-yuki-55-g/?sku=39339" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=37039" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/smes-lapsha-iz-fasolevoy-i-nutovoy-muki-bhujia-1/?sku=39228" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-nori-yuki-55-g/?sku=39347" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=38863" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/smes-lapsha-iz-fasolevoy-i-nutovoy-muki-bhujia-1/?sku=39381" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-nori-yuki-55-g/?sku=39374" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=38990" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=39268" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/kheppi-star-so-vkusom-nori-yuki-55-g/?sku=39403" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=39465" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-krevetochnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-18-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-18-g/?sku=34344" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-krevetochnye/?sku=39440" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=37040" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=36927" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-18-g/?sku=39216" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-krevetochnye/?sku=39480" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=38864" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39237" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39330" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-s-vasabi-18-g/?sku=39369" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=39269" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=39466" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39355" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-arakhisovye-yamsom-mae-napa-35-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-arakhisovye-yamsom-mae-napa-35-g/?sku=39435" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim-1/?sku=34345" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim-1/?sku=39217" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-arakhisovye-yamsom-mae-napa-35-g/?sku=39467" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim-1/?sku=39370" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-gikori-barbekyu-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-bekona-tm-binggrae/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=36026" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-gikori-barbekyu-50-g/?sku=39436" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim/?sku=34346" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-bekona-tm-binggrae/?sku=39443" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-bekona-tm-binggrae/?sku=39482" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=36058" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-gikori-barbekyu-50-g/?sku=39468" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim/?sku=39218" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=39242" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-obzharennaya-s-kunzhutom-dolgim/?sku=39371" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=39384" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-so-vkusom-vasabi-45-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kalmara-binggrae/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-sousa-shriracha-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=36997" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-so-vkusom-vasabi-45-gr/?sku=34347" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kalmara-binggrae/?sku=39444" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-sousa-shriracha-50-g/?sku=39437" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya-1/?sku=34351" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya-1/?sku=39243" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-so-vkusom-vasabi-45-gr/?sku=39219" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kalmara-binggrae/?sku=39483" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=38820" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-bananovye-so-vk-sousa-shriracha-50-g/?sku=39469" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-dol-gim-obzharennaya-1/?sku=39385" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/morskaya-kapusta-sushenaya-so-vkusom-vasabi-45-gr/?sku=39372" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=39196" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-iz-dzhekfruta-100-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-tomat/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-solenye-zharenye-na-grile-/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kraba-binggrae/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=34352" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=37031" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-iz-dzhekfruta-100-g-/?sku=39438" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-tomat/?sku=39415" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-solenye-zharenye-na-grile-/?sku=39334" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kraba-binggrae/?sku=39445" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-kraba-binggrae/?sku=39484" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=34367" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-iz-dzhekfruta-100-g-/?sku=39470" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=39244" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-krekery-solenye-zharenye-na-grile-/?sku=39359" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=39283" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=39386" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=39373" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=39401" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-vodorosli-nori-v-klyare-s-solyu-maruesu--26-gr/?sku=39418" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-krevetki-binggrae/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-tykvennye-mae-napa-35-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-so-vkusom-krevetki-26-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-zyaki-zyaki-so-vkusom-govyadiny-bulgogi/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-so-vkusom-krevetki-26-g/?sku=39387" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-zyaki-zyaki-so-vkusom-govyadiny-bulgogi/?sku=39432" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-krevetki-binggrae/?sku=39446" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-tykvennye-mae-napa-35-g/?sku=39448" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-tykvennye-mae-napa-35-g/?sku=39471" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-so-vkusom-krevetki-binggrae/?sku=39485" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-nori-v-klyare-s-vasabi-i-soevym-sousom-maruesu/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/?sku=38967" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-nori-v-klyare-s-vasabi-i-soevym-sousom-maruesu/?sku=39417" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/?sku=38991" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/?sku=39307" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/?sku=39449" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/frukty-i-deserty/chipsy-fruktovye-fruktovyy-miks-naturalnye/?sku=39472" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-nongshim-so-vkusom-krevetki/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-nongshim-so-vkusom-krevetki/?sku=39434" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-klassicheskiy-vkus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khrustyashchie-vodorosli-klassicheskiy-vkus-1/?sku=39419" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-bryushki-kalmara-obzharennye-v-klyare-maruesu/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-bryushki-kalmara-obzharennye-v-klyare-maruesu/?sku=39391" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-zelenyy-goroshek-s-chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=34721" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-zelenyy-goroshek-s-chesnokom/?sku=39394" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36471" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36879" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36999" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=39205" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-sushenye-anchousy-s-arakhisom/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-sushenye-anchousy-s-arakhisom/?sku=39396" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/snek-kohinoor-mini-samosa-200-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-nongshim-s-lukom-40-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/snek-kohinoor-mini-samosa-200-gr/?sku=39257" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/chipsy-nongshim-s-lukom-40-gr/?sku=39442" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/snek-kohinoor-mini-samosa-200-gr/?sku=39397" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-yaponskiy-mikus/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/snek-yaponskiy-mikus/?sku=39398" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khlebnye-palochki-s-morskoy-kapustoy-205-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/khlebnye-palochki-s-morskoy-kapustoy-205-g/?sku=39400" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-nori-v-klyare-s-vasabi-i-soevym-sousom-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-nori-v-klyare-s-vasabi-i-soevym-sousom-100-g/?sku=34368" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/?sku=38636" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-nori-v-klyare-s-vasabi-i-soevym-sousom-100-g/?sku=39285" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/?sku=39305" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/khrustyashchie-nori-v-klyare-s-vasabi-i-soevym-sousom-100-g/?sku=39402" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/?sku=39447" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=37044" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=38867" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=39308" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=39450" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-oreshki-s-arakhisom-kakinotane/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/risovye-oreshki-s-arakhisom-i-vasabi-kakinotane/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/smes-lapsha-iz-fasolevoy-i-nutovoy-muki-bhujia/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/smes-lapsha-iz-fasolevoy-i-nutovoy-muki-bhujia/?sku=39229" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/?sku=34235" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/?sku=36238" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/?sku=39261" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/?sku=37041" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/?sku=38865" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/?sku=39289" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chipsy-sneki/yaponskaya-snekovaya-smes-mekasi/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/?sku=36926" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/?sku=39328" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/?sku=39383" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/?sku=36911" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/?sku=39320" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/?sku=39380" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F339"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F339" sqref="F339"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2789,1653 +2789,1653 @@
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="6"/>
+      <c r="E6" s="6">
+        <v>0</v>
+      </c>
       <c r="F6" s="14">
-        <v>263</v>
+        <v>178</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>147</v>
+        <v>310</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>335</v>
+        <v>263</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>115</v>
+        <v>335</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6">
         <v>0</v>
       </c>
       <c r="F10" s="14">
         <v>824</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="E11" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>329</v>
+        <v>147</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>310</v>
+        <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F13" s="14">
-        <v>178</v>
+        <v>329</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="E14" s="6"/>
+      <c r="E14" s="6">
+        <v>-1</v>
+      </c>
       <c r="F14" s="14">
-        <v>147</v>
+        <v>329</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="14">
         <v>178</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>263</v>
+        <v>310</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>335</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="E18" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>824</v>
+        <v>147</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>115</v>
+        <v>263</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="E20" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>329</v>
+        <v>335</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="E21" s="6"/>
+      <c r="E21" s="6">
+        <v>0</v>
+      </c>
       <c r="F21" s="14">
-        <v>310</v>
+        <v>824</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="E22" s="6"/>
+      <c r="E22" s="6">
+        <v>0</v>
+      </c>
       <c r="F22" s="14">
-        <v>115</v>
+        <v>824</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="6">
         <v>-1</v>
       </c>
       <c r="F23" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>147</v>
+        <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="E25" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>824</v>
+        <v>147</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="E26" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>824</v>
+        <v>147</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E27" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>329</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="E28" s="6"/>
+      <c r="E28" s="6">
+        <v>0</v>
+      </c>
       <c r="F28" s="14">
-        <v>147</v>
+        <v>824</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="E29" s="6"/>
+      <c r="E29" s="6">
+        <v>-1</v>
+      </c>
       <c r="F29" s="14">
-        <v>115</v>
+        <v>329</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="E30" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>824</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>115</v>
+        <v>147</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="E32" s="6"/>
+      <c r="E32" s="6">
+        <v>0</v>
+      </c>
       <c r="F32" s="14">
-        <v>147</v>
+        <v>824</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
         <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>147</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>115</v>
+        <v>147</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>310</v>
+        <v>147</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="E38" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>195</v>
+        <v>389</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="E39" s="6"/>
+      <c r="E39" s="6">
+        <v>0</v>
+      </c>
       <c r="F39" s="14">
-        <v>389</v>
+        <v>197</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="E40" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>197</v>
+        <v>310</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E41" s="6">
         <v>0</v>
       </c>
       <c r="F41" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="E42" s="6"/>
+      <c r="E42" s="6">
+        <v>0</v>
+      </c>
       <c r="F42" s="14">
-        <v>147</v>
+        <v>195</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
         <v>335</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E44" s="6">
         <v>0</v>
       </c>
       <c r="F44" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>310</v>
+        <v>389</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="E46" s="6"/>
+      <c r="E46" s="6">
+        <v>0</v>
+      </c>
       <c r="F46" s="14">
-        <v>147</v>
+        <v>197</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E47" s="6">
         <v>0</v>
       </c>
       <c r="F47" s="14">
-        <v>195</v>
+        <v>329</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>389</v>
+        <v>147</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="14">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="E50" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E50" s="6"/>
       <c r="F50" s="14">
-        <v>329</v>
+        <v>310</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
         <v>335</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="14">
-        <v>195</v>
+        <v>329</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="E54" s="6"/>
+      <c r="E54" s="6">
+        <v>0</v>
+      </c>
       <c r="F54" s="14">
-        <v>147</v>
+        <v>195</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="E55" s="6"/>
+      <c r="E55" s="6">
+        <v>0</v>
+      </c>
       <c r="F55" s="14">
-        <v>389</v>
+        <v>142</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="E56" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>197</v>
+        <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="E57" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>329</v>
+        <v>389</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="14">
-        <v>142</v>
+        <v>197</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="14">
-        <v>329</v>
+        <v>197</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>133</v>
       </c>
       <c r="E60" s="6">
         <v>0</v>
       </c>
       <c r="F60" s="14">
-        <v>142</v>
+        <v>329</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="E61" s="6"/>
+      <c r="E61" s="6">
+        <v>0</v>
+      </c>
       <c r="F61" s="14">
-        <v>147</v>
+        <v>142</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="E62" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E62" s="6"/>
       <c r="F62" s="14">
-        <v>197</v>
+        <v>147</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="E63" s="6"/>
+      <c r="E63" s="6">
+        <v>0</v>
+      </c>
       <c r="F63" s="14">
-        <v>147</v>
+        <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="E64" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>197</v>
+        <v>147</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>310</v>
+        <v>147</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>389</v>
+        <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="E68" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>281</v>
+        <v>310</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E69" s="6">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F69" s="14">
-        <v>716</v>
+        <v>281</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>147</v>
+        <v>389</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>161</v>
       </c>
-      <c r="E71" s="6"/>
+      <c r="E71" s="6">
+        <v>-2</v>
+      </c>
       <c r="F71" s="14">
-        <v>130</v>
+        <v>716</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>163</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
         <v>130</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>147</v>
+        <v>310</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>167</v>
       </c>
-      <c r="E74" s="6"/>
+      <c r="E74" s="6">
+        <v>0</v>
+      </c>
       <c r="F74" s="14">
-        <v>310</v>
+        <v>281</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
         <v>389</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E76" s="6"/>
       <c r="F76" s="14">
-        <v>281</v>
+        <v>147</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E77" s="6">
         <v>-2</v>
       </c>
       <c r="F77" s="14">
         <v>716</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>175</v>
       </c>
-      <c r="E78" s="6"/>
+      <c r="E78" s="6">
+        <v>-2</v>
+      </c>
       <c r="F78" s="14">
-        <v>147</v>
+        <v>716</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
         <v>310</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="E80" s="6"/>
+      <c r="E80" s="6">
+        <v>0</v>
+      </c>
       <c r="F80" s="14">
-        <v>389</v>
+        <v>281</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>181</v>
       </c>
-      <c r="E81" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>281</v>
+        <v>389</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="E82" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E82" s="6"/>
       <c r="F82" s="14">
-        <v>716</v>
+        <v>147</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>147</v>
+        <v>389</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E84" s="6">
         <v>-2</v>
       </c>
       <c r="F84" s="14">
         <v>716</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>389</v>
+        <v>147</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="E86" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E86" s="6"/>
       <c r="F86" s="14">
-        <v>716</v>
+        <v>147</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>193</v>
       </c>
-      <c r="E87" s="6"/>
+      <c r="E87" s="6">
+        <v>-2</v>
+      </c>
       <c r="F87" s="14">
-        <v>147</v>
+        <v>716</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E88" s="6"/>
       <c r="F88" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>197</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>199</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>202</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>147</v>
+        <v>126</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>205</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="14">
         <v>47</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
@@ -4445,2041 +4445,2041 @@
         <v>207</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>208</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
         <v>443</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>202</v>
+        <v>185</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
-        <v>185</v>
+        <v>147</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E96" s="6"/>
       <c r="F96" s="14">
-        <v>126</v>
+        <v>202</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="14">
-        <v>47</v>
+        <v>126</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>221</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
-        <v>126</v>
+        <v>147</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
-        <v>443</v>
+        <v>47</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>225</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>202</v>
+        <v>443</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="14">
         <v>185</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
-        <v>147</v>
+        <v>202</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
-        <v>47</v>
+        <v>185</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>233</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="14">
-        <v>443</v>
+        <v>202</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>235</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
-        <v>202</v>
+        <v>126</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>237</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>185</v>
+        <v>147</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>239</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>126</v>
+        <v>47</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
-        <v>147</v>
+        <v>443</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>243</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
-        <v>202</v>
+        <v>147</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>245</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
-        <v>126</v>
+        <v>202</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>247</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
         <v>185</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>249</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="14">
-        <v>147</v>
+        <v>126</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>251</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
         <v>47</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>253</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>255</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>126</v>
+        <v>185</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>257</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
-        <v>185</v>
+        <v>126</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>259</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>261</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
-        <v>126</v>
+        <v>147</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>263</v>
       </c>
       <c r="E119" s="6"/>
       <c r="F119" s="14">
-        <v>147</v>
+        <v>126</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>265</v>
       </c>
       <c r="E120" s="6"/>
       <c r="F120" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>267</v>
       </c>
       <c r="E121" s="6"/>
       <c r="F121" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
-        <v>209</v>
+        <v>293</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="E123" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E123" s="6"/>
       <c r="F123" s="14">
-        <v>161</v>
+        <v>138</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>276</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="14">
         <v>126</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>279</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
-        <v>293</v>
+        <v>209</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>282</v>
       </c>
-      <c r="E126" s="6"/>
+      <c r="E126" s="6">
+        <v>0</v>
+      </c>
       <c r="F126" s="14">
-        <v>138</v>
+        <v>161</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>284</v>
       </c>
-      <c r="E127" s="6"/>
+      <c r="E127" s="6">
+        <v>0</v>
+      </c>
       <c r="F127" s="14">
-        <v>293</v>
+        <v>161</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>286</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
-        <v>138</v>
+        <v>126</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>288</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
-        <v>126</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>290</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
-        <v>209</v>
+        <v>138</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>292</v>
       </c>
-      <c r="E131" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E131" s="6"/>
       <c r="F131" s="14">
-        <v>161</v>
+        <v>209</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E132" s="6"/>
       <c r="F132" s="14">
-        <v>126</v>
+        <v>209</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>296</v>
       </c>
       <c r="E133" s="6"/>
       <c r="F133" s="14">
         <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>298</v>
       </c>
       <c r="E134" s="6"/>
       <c r="F134" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>300</v>
       </c>
       <c r="E135" s="6"/>
       <c r="F135" s="14">
-        <v>209</v>
+        <v>126</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>302</v>
       </c>
       <c r="E136" s="6"/>
       <c r="F136" s="14">
         <v>209</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
-        <v>126</v>
+        <v>293</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
-        <v>293</v>
+        <v>138</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>308</v>
       </c>
       <c r="E139" s="6"/>
       <c r="F139" s="14">
-        <v>138</v>
+        <v>126</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>310</v>
       </c>
       <c r="E140" s="6"/>
       <c r="F140" s="14">
         <v>209</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>312</v>
       </c>
       <c r="E141" s="6"/>
       <c r="F141" s="14">
         <v>126</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>314</v>
       </c>
       <c r="E142" s="6"/>
       <c r="F142" s="14">
-        <v>209</v>
+        <v>126</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>316</v>
       </c>
       <c r="E143" s="6"/>
       <c r="F143" s="14">
-        <v>126</v>
+        <v>209</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E144" s="6"/>
       <c r="F144" s="14">
-        <v>138</v>
+        <v>147</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>322</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
-        <v>202</v>
+        <v>138</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
-        <v>147</v>
+        <v>138</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>328</v>
       </c>
       <c r="E147" s="6"/>
       <c r="F147" s="14">
-        <v>138</v>
+        <v>202</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>330</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="14">
-        <v>147</v>
+        <v>138</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>331</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>332</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>333</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>334</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>335</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>336</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
-        <v>138</v>
+        <v>147</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>337</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
-        <v>138</v>
+        <v>202</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>339</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>340</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>341</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>342</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>343</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>344</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
-        <v>202</v>
+        <v>138</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>345</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>346</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>348</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>350</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>351</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>352</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
-        <v>202</v>
+        <v>138</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>354</v>
       </c>
       <c r="E160" s="6"/>
       <c r="F160" s="14">
-        <v>138</v>
+        <v>202</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>356</v>
       </c>
       <c r="E161" s="6"/>
       <c r="F161" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>358</v>
       </c>
       <c r="E162" s="6"/>
       <c r="F162" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>360</v>
       </c>
       <c r="E163" s="6"/>
       <c r="F163" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>361</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>362</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>365</v>
       </c>
-      <c r="E165" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E165" s="6"/>
       <c r="F165" s="14">
-        <v>238</v>
+        <v>150</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>366</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>368</v>
       </c>
-      <c r="E166" s="6"/>
+      <c r="E166" s="6">
+        <v>0</v>
+      </c>
       <c r="F166" s="14">
-        <v>142</v>
+        <v>238</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>369</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>371</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="14">
-        <v>150</v>
+        <v>142</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>372</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>373</v>
       </c>
-      <c r="E168" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E168" s="6"/>
       <c r="F168" s="14">
-        <v>238</v>
+        <v>142</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>375</v>
       </c>
       <c r="E169" s="6"/>
       <c r="F169" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>376</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>377</v>
       </c>
-      <c r="E170" s="6"/>
+      <c r="E170" s="6">
+        <v>0</v>
+      </c>
       <c r="F170" s="14">
-        <v>142</v>
+        <v>238</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>378</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>379</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>380</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>381</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>382</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>383</v>
       </c>
       <c r="E173" s="6">
         <v>0</v>
       </c>
       <c r="F173" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>384</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>385</v>
       </c>
       <c r="E174" s="6"/>
       <c r="F174" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>387</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>388</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>389</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>390</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>391</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="14">
-        <v>150</v>
+        <v>142</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>392</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>393</v>
       </c>
       <c r="E178" s="6"/>
       <c r="F178" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>394</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>396</v>
       </c>
       <c r="E179" s="6"/>
       <c r="F179" s="14">
-        <v>138</v>
+        <v>130</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>397</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>399</v>
       </c>
       <c r="E180" s="6">
         <v>0</v>
       </c>
       <c r="F180" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>400</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>402</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
-        <v>130</v>
+        <v>138</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>403</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>405</v>
       </c>
       <c r="E182" s="6">
         <v>-1</v>
       </c>
       <c r="F182" s="14">
         <v>166</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>406</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>407</v>
       </c>
       <c r="E183" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F183" s="14">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>408</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>130</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>410</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>411</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>412</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>413</v>
       </c>
       <c r="E186" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F186" s="14">
-        <v>166</v>
+        <v>150</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>414</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E187" s="6">
         <v>-1</v>
       </c>
       <c r="F187" s="14">
         <v>166</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>417</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
-        <v>138</v>
+        <v>130</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>418</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>419</v>
       </c>
-      <c r="E189" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E189" s="6"/>
       <c r="F189" s="14">
-        <v>150</v>
+        <v>138</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>420</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>421</v>
       </c>
-      <c r="E190" s="6"/>
+      <c r="E190" s="6">
+        <v>0</v>
+      </c>
       <c r="F190" s="14">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>422</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>423</v>
       </c>
       <c r="E191" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F191" s="14">
-        <v>166</v>
+        <v>150</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>424</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>425</v>
       </c>
-      <c r="E192" s="6"/>
+      <c r="E192" s="6">
+        <v>-1</v>
+      </c>
       <c r="F192" s="14">
-        <v>138</v>
+        <v>166</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>426</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>427</v>
       </c>
-      <c r="E193" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E193" s="6"/>
       <c r="F193" s="14">
-        <v>150</v>
+        <v>138</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>429</v>
       </c>
-      <c r="E194" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E194" s="6"/>
       <c r="F194" s="14">
-        <v>150</v>
+        <v>138</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>430</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>431</v>
       </c>
-      <c r="E195" s="6"/>
+      <c r="E195" s="6">
+        <v>0</v>
+      </c>
       <c r="F195" s="14">
-        <v>138</v>
+        <v>150</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>432</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>434</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="14">
-        <v>214</v>
+        <v>190</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>435</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>437</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="14">
-        <v>190</v>
+        <v>214</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>438</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>439</v>
       </c>
       <c r="E198" s="6"/>
       <c r="F198" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>441</v>
       </c>
       <c r="E199" s="6"/>
       <c r="F199" s="14">
         <v>214</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>442</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>443</v>
       </c>
       <c r="E200" s="6"/>
       <c r="F200" s="14">
-        <v>190</v>
+        <v>214</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>444</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>445</v>
       </c>
       <c r="E201" s="6"/>
       <c r="F201" s="14">
-        <v>214</v>
+        <v>190</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>446</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>447</v>
       </c>
       <c r="E202" s="6"/>
       <c r="F202" s="14">
         <v>214</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>448</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>450</v>
       </c>
       <c r="E203" s="6"/>
       <c r="F203" s="14">
-        <v>72</v>
+        <v>197</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>451</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>452</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>453</v>
       </c>
       <c r="E204" s="6"/>
       <c r="F204" s="14">
         <v>287</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="10" t="s">
@@ -6489,195 +6489,195 @@
         <v>455</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>456</v>
       </c>
       <c r="E205" s="6"/>
       <c r="F205" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>457</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>459</v>
       </c>
       <c r="E206" s="6"/>
       <c r="F206" s="14">
-        <v>197</v>
+        <v>72</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>460</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>461</v>
       </c>
       <c r="E207" s="6"/>
       <c r="F207" s="14">
-        <v>72</v>
+        <v>238</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>462</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>463</v>
       </c>
       <c r="E208" s="6"/>
       <c r="F208" s="14">
-        <v>287</v>
+        <v>197</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>464</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>465</v>
       </c>
       <c r="E209" s="6"/>
       <c r="F209" s="14">
-        <v>197</v>
+        <v>287</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>466</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>467</v>
       </c>
       <c r="E210" s="6"/>
       <c r="F210" s="14">
-        <v>238</v>
+        <v>72</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="10" t="s">
         <v>468</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>469</v>
       </c>
       <c r="E211" s="6"/>
       <c r="F211" s="14">
-        <v>238</v>
+        <v>72</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>470</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>471</v>
       </c>
       <c r="E212" s="6"/>
       <c r="F212" s="14">
-        <v>72</v>
+        <v>238</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="10" t="s">
         <v>472</v>
       </c>
       <c r="C213" s="7" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>473</v>
       </c>
       <c r="E213" s="6"/>
       <c r="F213" s="14">
-        <v>287</v>
+        <v>197</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>474</v>
       </c>
       <c r="C214" s="7" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>475</v>
       </c>
       <c r="E214" s="6"/>
       <c r="F214" s="14">
-        <v>197</v>
+        <v>287</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>476</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>477</v>
       </c>
       <c r="E215" s="6"/>
       <c r="F215" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="10" t="s">
@@ -6705,718 +6705,718 @@
         <v>455</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>481</v>
       </c>
       <c r="E217" s="6"/>
       <c r="F217" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>482</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>484</v>
       </c>
       <c r="E218" s="6"/>
       <c r="F218" s="14">
-        <v>197</v>
+        <v>59</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>485</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>486</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>487</v>
       </c>
       <c r="E219" s="6"/>
       <c r="F219" s="14">
-        <v>150</v>
+        <v>72</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>488</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>490</v>
       </c>
-      <c r="E220" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E220" s="6"/>
       <c r="F220" s="14">
-        <v>298</v>
+        <v>150</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>491</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>493</v>
       </c>
       <c r="E221" s="6"/>
       <c r="F221" s="14">
-        <v>72</v>
+        <v>197</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>494</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>496</v>
       </c>
-      <c r="E222" s="6"/>
+      <c r="E222" s="6">
+        <v>34</v>
+      </c>
       <c r="F222" s="14">
-        <v>59</v>
+        <v>298</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>498</v>
       </c>
       <c r="E223" s="6"/>
       <c r="F223" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>499</v>
       </c>
       <c r="C224" s="7" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>500</v>
       </c>
       <c r="E224" s="6"/>
       <c r="F224" s="14">
         <v>59</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>501</v>
       </c>
       <c r="C225" s="7" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>502</v>
       </c>
       <c r="E225" s="6"/>
       <c r="F225" s="14">
-        <v>197</v>
+        <v>72</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>503</v>
       </c>
       <c r="C226" s="7" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>504</v>
       </c>
-      <c r="E226" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E226" s="6"/>
       <c r="F226" s="14">
-        <v>298</v>
+        <v>197</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>505</v>
       </c>
       <c r="C227" s="7" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>506</v>
       </c>
-      <c r="E227" s="6"/>
+      <c r="E227" s="6">
+        <v>34</v>
+      </c>
       <c r="F227" s="14">
-        <v>72</v>
+        <v>298</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>507</v>
       </c>
       <c r="C228" s="7" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>508</v>
       </c>
-      <c r="E228" s="6"/>
+      <c r="E228" s="6">
+        <v>34</v>
+      </c>
       <c r="F228" s="14">
-        <v>72</v>
+        <v>298</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>509</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>510</v>
       </c>
       <c r="E229" s="6"/>
       <c r="F229" s="14">
         <v>59</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>511</v>
       </c>
       <c r="C230" s="7" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>512</v>
       </c>
       <c r="E230" s="6"/>
       <c r="F230" s="14">
-        <v>197</v>
+        <v>72</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>513</v>
       </c>
       <c r="C231" s="7" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>514</v>
       </c>
       <c r="E231" s="6"/>
       <c r="F231" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>515</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>516</v>
       </c>
-      <c r="E232" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E232" s="6"/>
       <c r="F232" s="14">
-        <v>298</v>
+        <v>197</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>517</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>518</v>
       </c>
       <c r="E233" s="6">
         <v>34</v>
       </c>
       <c r="F233" s="14">
         <v>298</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="10" t="s">
         <v>519</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>520</v>
       </c>
       <c r="E234" s="6"/>
       <c r="F234" s="14">
         <v>59</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="10" t="s">
         <v>521</v>
       </c>
       <c r="C235" s="7" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>522</v>
       </c>
       <c r="E235" s="6"/>
       <c r="F235" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>523</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>525</v>
       </c>
       <c r="E236" s="6">
         <v>0</v>
       </c>
       <c r="F236" s="14">
-        <v>161</v>
+        <v>197</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>526</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>528</v>
       </c>
-      <c r="E237" s="6"/>
+      <c r="E237" s="6">
+        <v>0</v>
+      </c>
       <c r="F237" s="14">
-        <v>197</v>
+        <v>161</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>529</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>531</v>
       </c>
       <c r="E238" s="6"/>
       <c r="F238" s="14">
-        <v>72</v>
+        <v>197</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="10" t="s">
         <v>532</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>534</v>
       </c>
       <c r="E239" s="6"/>
       <c r="F239" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="10" t="s">
         <v>535</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>537</v>
       </c>
-      <c r="E240" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E240" s="6"/>
       <c r="F240" s="14">
-        <v>197</v>
+        <v>72</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>538</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>540</v>
       </c>
       <c r="E241" s="6">
         <v>0</v>
       </c>
       <c r="F241" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>541</v>
       </c>
       <c r="C242" s="7" t="s">
-        <v>524</v>
+        <v>539</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>542</v>
       </c>
       <c r="E242" s="6">
         <v>0</v>
       </c>
       <c r="F242" s="14">
-        <v>161</v>
+        <v>138</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>543</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>544</v>
       </c>
       <c r="E243" s="6"/>
       <c r="F243" s="14">
-        <v>72</v>
+        <v>197</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>545</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>533</v>
+        <v>524</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>546</v>
       </c>
-      <c r="E244" s="6"/>
+      <c r="E244" s="6">
+        <v>0</v>
+      </c>
       <c r="F244" s="14">
-        <v>142</v>
+        <v>197</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>547</v>
       </c>
       <c r="C245" s="7" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>548</v>
       </c>
       <c r="E245" s="6">
         <v>0</v>
       </c>
       <c r="F245" s="14">
-        <v>197</v>
+        <v>161</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>549</v>
       </c>
       <c r="C246" s="7" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>550</v>
       </c>
-      <c r="E246" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E246" s="6"/>
       <c r="F246" s="14">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>551</v>
       </c>
       <c r="C247" s="7" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>552</v>
       </c>
       <c r="E247" s="6"/>
       <c r="F247" s="14">
-        <v>197</v>
+        <v>72</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>553</v>
       </c>
       <c r="C248" s="7" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>554</v>
       </c>
-      <c r="E248" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E248" s="6"/>
       <c r="F248" s="14">
-        <v>138</v>
+        <v>72</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="10" t="s">
         <v>555</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>527</v>
+        <v>539</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>556</v>
       </c>
-      <c r="E249" s="6"/>
+      <c r="E249" s="6">
+        <v>0</v>
+      </c>
       <c r="F249" s="14">
-        <v>197</v>
+        <v>138</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C250" s="7" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>558</v>
       </c>
-      <c r="E250" s="6"/>
+      <c r="E250" s="6">
+        <v>0</v>
+      </c>
       <c r="F250" s="14">
-        <v>72</v>
+        <v>197</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="10" t="s">
         <v>559</v>
       </c>
       <c r="C251" s="7" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>560</v>
       </c>
       <c r="E251" s="6"/>
       <c r="F251" s="14">
-        <v>142</v>
+        <v>197</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="10" t="s">
         <v>561</v>
       </c>
       <c r="C252" s="7" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>562</v>
       </c>
-      <c r="E252" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E252" s="6"/>
       <c r="F252" s="14">
-        <v>197</v>
+        <v>142</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="10" t="s">
         <v>563</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>564</v>
       </c>
       <c r="E253" s="6">
         <v>0</v>
       </c>
       <c r="F253" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>565</v>
       </c>
       <c r="C254" s="7" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>566</v>
       </c>
       <c r="E254" s="6"/>
       <c r="F254" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>567</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>568</v>
       </c>
       <c r="E255" s="6">
         <v>0</v>
       </c>
@@ -7457,354 +7457,354 @@
       <c r="D257" s="6" t="s">
         <v>572</v>
       </c>
       <c r="E257" s="6">
         <v>0</v>
       </c>
       <c r="F257" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>573</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>575</v>
       </c>
       <c r="E258" s="6"/>
       <c r="F258" s="14">
-        <v>190</v>
+        <v>72</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>576</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>578</v>
       </c>
       <c r="E259" s="6"/>
       <c r="F259" s="14">
-        <v>66</v>
+        <v>190</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>579</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>581</v>
       </c>
       <c r="E260" s="6"/>
       <c r="F260" s="14">
         <v>35</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>582</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>584</v>
       </c>
       <c r="E261" s="6"/>
       <c r="F261" s="14">
-        <v>72</v>
+        <v>66</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>585</v>
       </c>
       <c r="C262" s="7" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>586</v>
       </c>
       <c r="E262" s="6"/>
       <c r="F262" s="14">
-        <v>190</v>
+        <v>35</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>587</v>
       </c>
       <c r="C263" s="7" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>588</v>
       </c>
       <c r="E263" s="6"/>
       <c r="F263" s="14">
         <v>66</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="10" t="s">
         <v>589</v>
       </c>
       <c r="C264" s="7" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>590</v>
       </c>
       <c r="E264" s="6"/>
       <c r="F264" s="14">
-        <v>35</v>
+        <v>72</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="10" t="s">
         <v>591</v>
       </c>
       <c r="C265" s="7" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>592</v>
       </c>
       <c r="E265" s="6"/>
       <c r="F265" s="14">
-        <v>72</v>
+        <v>190</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>593</v>
       </c>
       <c r="C266" s="7" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>594</v>
       </c>
       <c r="E266" s="6"/>
       <c r="F266" s="14">
-        <v>72</v>
+        <v>190</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>595</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>596</v>
       </c>
       <c r="E267" s="6"/>
       <c r="F267" s="14">
-        <v>190</v>
+        <v>72</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>597</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>599</v>
       </c>
-      <c r="E268" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E268" s="6"/>
       <c r="F268" s="14">
-        <v>150</v>
+        <v>395</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>600</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>602</v>
       </c>
-      <c r="E269" s="6"/>
+      <c r="E269" s="6">
+        <v>0</v>
+      </c>
       <c r="F269" s="14">
-        <v>395</v>
+        <v>150</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>603</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>604</v>
       </c>
-      <c r="E270" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E270" s="6"/>
       <c r="F270" s="14">
-        <v>150</v>
+        <v>395</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>605</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>606</v>
       </c>
-      <c r="E271" s="6"/>
+      <c r="E271" s="6">
+        <v>0</v>
+      </c>
       <c r="F271" s="14">
-        <v>395</v>
+        <v>150</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>607</v>
       </c>
       <c r="C272" s="7" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>608</v>
       </c>
       <c r="E272" s="6"/>
       <c r="F272" s="14">
         <v>395</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>609</v>
       </c>
       <c r="C273" s="7" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>610</v>
       </c>
       <c r="E273" s="6"/>
       <c r="F273" s="14">
         <v>395</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>611</v>
       </c>
       <c r="C274" s="7" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>612</v>
       </c>
       <c r="E274" s="6"/>
       <c r="F274" s="14">
         <v>395</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>613</v>
       </c>
       <c r="C275" s="7" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>614</v>
       </c>
       <c r="E275" s="6"/>
       <c r="F275" s="14">
         <v>395</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>615</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>616</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>617</v>
       </c>
       <c r="E276" s="6"/>
       <c r="F276" s="14">
         <v>90</v>
@@ -7899,176 +7899,176 @@
         <v>626</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>629</v>
       </c>
       <c r="E281" s="6">
         <v>0</v>
       </c>
       <c r="F281" s="14">
         <v>257</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="10" t="s">
         <v>630</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>632</v>
       </c>
-      <c r="E282" s="6"/>
+      <c r="E282" s="6">
+        <v>46</v>
+      </c>
       <c r="F282" s="14">
-        <v>190</v>
+        <v>102</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="10" t="s">
         <v>633</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>635</v>
       </c>
-      <c r="E283" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E283" s="6"/>
       <c r="F283" s="14">
-        <v>102</v>
+        <v>190</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>636</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>637</v>
       </c>
-      <c r="E284" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E284" s="6"/>
       <c r="F284" s="14">
-        <v>102</v>
+        <v>190</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>280</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>638</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>639</v>
       </c>
-      <c r="E285" s="6"/>
+      <c r="E285" s="6">
+        <v>46</v>
+      </c>
       <c r="F285" s="14">
-        <v>190</v>
+        <v>102</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>281</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>640</v>
       </c>
       <c r="C286" s="7" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>641</v>
       </c>
       <c r="E286" s="6"/>
       <c r="F286" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>642</v>
       </c>
       <c r="C287" s="7" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>643</v>
       </c>
       <c r="E287" s="6"/>
       <c r="F287" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>644</v>
       </c>
       <c r="C288" s="7" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>645</v>
       </c>
       <c r="E288" s="6"/>
       <c r="F288" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>646</v>
       </c>
       <c r="C289" s="7" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>647</v>
       </c>
       <c r="E289" s="6"/>
       <c r="F289" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="10" t="s">
         <v>648</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>650</v>
       </c>
       <c r="E290" s="6">
         <v>83</v>
       </c>
@@ -8089,116 +8089,116 @@
       <c r="D291" s="6" t="s">
         <v>652</v>
       </c>
       <c r="E291" s="6">
         <v>83</v>
       </c>
       <c r="F291" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="10" t="s">
         <v>653</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>655</v>
       </c>
       <c r="E292" s="6"/>
       <c r="F292" s="14">
-        <v>83</v>
+        <v>238</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="10" t="s">
         <v>656</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>658</v>
       </c>
       <c r="E293" s="6"/>
       <c r="F293" s="14">
-        <v>238</v>
+        <v>83</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="10" t="s">
         <v>659</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>660</v>
       </c>
       <c r="E294" s="6"/>
       <c r="F294" s="14">
-        <v>83</v>
+        <v>238</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="10" t="s">
         <v>661</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>662</v>
       </c>
       <c r="E295" s="6"/>
       <c r="F295" s="14">
-        <v>238</v>
+        <v>83</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
       </c>
       <c r="B296" s="10" t="s">
         <v>663</v>
       </c>
       <c r="C296" s="7" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>664</v>
       </c>
       <c r="E296" s="6"/>
       <c r="F296" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="10" t="s">
         <v>665</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>667</v>
       </c>
       <c r="E297" s="6"/>
       <c r="F297" s="14">
         <v>114</v>
@@ -8249,180 +8249,180 @@
       </c>
       <c r="C300" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>674</v>
       </c>
       <c r="E300" s="6"/>
       <c r="F300" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="10" t="s">
         <v>675</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>677</v>
       </c>
-      <c r="E301" s="6"/>
+      <c r="E301" s="6">
+        <v>-1</v>
+      </c>
       <c r="F301" s="14">
-        <v>269</v>
+        <v>274</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>297</v>
       </c>
       <c r="B302" s="10" t="s">
         <v>678</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>680</v>
       </c>
-      <c r="E302" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E302" s="6"/>
       <c r="F302" s="14">
-        <v>274</v>
+        <v>269</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>298</v>
       </c>
       <c r="B303" s="10" t="s">
         <v>681</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>682</v>
       </c>
-      <c r="E303" s="6"/>
+      <c r="E303" s="6">
+        <v>-1</v>
+      </c>
       <c r="F303" s="14">
-        <v>269</v>
+        <v>274</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="10" t="s">
         <v>683</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>684</v>
       </c>
-      <c r="E304" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E304" s="6"/>
       <c r="F304" s="14">
-        <v>274</v>
+        <v>269</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="10" t="s">
         <v>685</v>
       </c>
       <c r="C305" s="7" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>686</v>
       </c>
       <c r="E305" s="6">
         <v>-1</v>
       </c>
       <c r="F305" s="14">
         <v>274</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="10" t="s">
         <v>687</v>
       </c>
       <c r="C306" s="7" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>688</v>
       </c>
       <c r="E306" s="6"/>
       <c r="F306" s="14">
         <v>269</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>302</v>
       </c>
       <c r="B307" s="10" t="s">
         <v>689</v>
       </c>
       <c r="C307" s="7" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>690</v>
       </c>
       <c r="E307" s="6">
         <v>-1</v>
       </c>
       <c r="F307" s="14">
         <v>274</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="10" t="s">
         <v>691</v>
       </c>
       <c r="C308" s="7" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>692</v>
       </c>
       <c r="E308" s="6"/>
       <c r="F308" s="14">
         <v>269</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="10" t="s">
         <v>693</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>695</v>
       </c>
       <c r="E309" s="6"/>
       <c r="F309" s="14">
         <v>142</v>