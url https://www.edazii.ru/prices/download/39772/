--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -38,1169 +38,1169 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Чаи</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>38994</t>
+  </si>
+  <si>
+    <t>Асамуши Сенча (Слабо пропаренная Сенча), 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/</t>
+  </si>
+  <si>
     <t>38997</t>
   </si>
   <si>
     <t>Бутоны роз (добавка к чаю), 50 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu/</t>
   </si>
   <si>
     <t>39001</t>
   </si>
   <si>
     <t>Да Хун Пао №1 (первой категории) (Большой Красный Халат), 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/da-khun-pao-1-pervoy-kategorii-bolshoy-krasnyy-khalat/</t>
   </si>
   <si>
+    <t>39020</t>
+  </si>
+  <si>
+    <t>Красный тайский чай 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/krasnyy-tayskiy-chay-400-gr/</t>
+  </si>
+  <si>
+    <t>38998</t>
+  </si>
+  <si>
+    <t>Восточный чай с листьями конфетного дерева (40 пакетиков)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/vostochnyy-chay-s-listyami-konfetnogo-dereva-40-paketikov/</t>
+  </si>
+  <si>
     <t>39037</t>
   </si>
   <si>
     <t>Смола пуэра Красная Юньнань (0,5 гр)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-05-gr/</t>
   </si>
   <si>
-    <t>38994</t>
-[...25 lines deleted...]
-  <si>
     <t>39024</t>
   </si>
   <si>
     <t>Менхай Гун Тин шу Пуэр, 357г (блин) 2013 года</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/menkhay-gun-tin-shu-puer-357g-blin/</t>
   </si>
   <si>
+    <t>39158</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/menkhay-gun-tin-shu-puer-357g-blin/?sku=39158</t>
+  </si>
+  <si>
     <t>39096</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/?sku=39096</t>
   </si>
   <si>
+    <t>39082</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu/?sku=39082</t>
+  </si>
+  <si>
+    <t>39144</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/da-khun-pao-1-pervoy-kategorii-bolshoy-krasnyy-khalat/?sku=39144</t>
+  </si>
+  <si>
     <t>39136</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/krasnyy-tayskiy-chay-400-gr/?sku=39136</t>
   </si>
   <si>
     <t>39126</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/vostochnyy-chay-s-listyami-konfetnogo-dereva-40-paketikov/?sku=39126</t>
   </si>
   <si>
-    <t>39158</t>
-[...16 lines deleted...]
-  <si>
     <t>39142</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-05-gr/?sku=39142</t>
   </si>
   <si>
     <t>39165</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/?sku=39165</t>
   </si>
   <si>
+    <t>39021</t>
+  </si>
+  <si>
+    <t>Красный чай с личи, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/krasnyy-chay-s-lichi/</t>
+  </si>
+  <si>
+    <t>39008</t>
+  </si>
+  <si>
+    <t>Зеленый чай Мат ча Латте</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/</t>
+  </si>
+  <si>
     <t>39038</t>
   </si>
   <si>
     <t>Смола пуэра Красная Юньнань в фарфоровом кувшине, 30 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-v-farforovom-kuvshine/</t>
   </si>
   <si>
-    <t>39021</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/</t>
+    <t>39000</t>
+  </si>
+  <si>
+    <t>Генмайча  (Сенча с рисом), Япония, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/sencha-s-risom/</t>
   </si>
   <si>
     <t>39034</t>
   </si>
   <si>
     <t>Пуэр Ци Цзы Бин (Чхунь Сиан) шу, 357г (блин) 2008 год</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/puer-tsi-tszy-bin-chkhun-sian-shu-357g-blin/</t>
   </si>
   <si>
     <t>38995</t>
   </si>
   <si>
     <t>Би ло чунь №1 (изумрудные спирали весны), 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/bi-lo-chun-1/</t>
   </si>
   <si>
-    <t>39000</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/chai/sencha-s-risom/</t>
+    <t>39002</t>
+  </si>
+  <si>
+    <t>Да Хун Пао №2 (второй категории) (Большой Красный Халат), 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/da-khun-pao-2-vtoroy-kategorii-bolshoy-krasnyy-khalat/</t>
   </si>
   <si>
     <t>39015</t>
   </si>
   <si>
     <t>Китайский чай из гречихи Куцяо Ча, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/kitayskiy-chay-iz-grechikhi/</t>
   </si>
   <si>
-    <t>39002</t>
-[...7 lines deleted...]
-  <si>
     <t>39145</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/da-khun-pao-2-vtoroy-kategorii-bolshoy-krasnyy-khalat/?sku=39145</t>
   </si>
   <si>
+    <t>39083</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/kitayskiy-chay-iz-grechikhi/?sku=39083</t>
+  </si>
+  <si>
+    <t>39097</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/bi-lo-chun-1/?sku=39097</t>
+  </si>
+  <si>
+    <t>39137</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/krasnyy-chay-s-lichi/?sku=39137</t>
+  </si>
+  <si>
+    <t>39103</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/?sku=39103</t>
+  </si>
+  <si>
     <t>39143</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-v-farforovom-kuvshine/?sku=39143</t>
   </si>
   <si>
-    <t>39137</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/?sku=39103</t>
+    <t>39099</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/sencha-s-risom/?sku=39099</t>
   </si>
   <si>
     <t>39159</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/puer-tsi-tszy-bin-chkhun-sian-shu-357g-blin/?sku=39159</t>
   </si>
   <si>
-    <t>39097</t>
-[...16 lines deleted...]
-  <si>
     <t>39127</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/?sku=39127</t>
   </si>
   <si>
     <t>39166</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/sencha-s-risom/?sku=39166</t>
   </si>
   <si>
+    <t>38999</t>
+  </si>
+  <si>
+    <t>Ганпаудер (порох) зеленый чай, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ganpauder-porokh-zelenyy-chay/</t>
+  </si>
+  <si>
+    <t>39003</t>
+  </si>
+  <si>
+    <t>Женьшень улун №1, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zhenshen-ulun-1/</t>
+  </si>
+  <si>
     <t>39022</t>
   </si>
   <si>
     <t>Мате зеленый, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/mate-zelenyy/</t>
   </si>
   <si>
+    <t>38996</t>
+  </si>
+  <si>
+    <t>Би ло чунь №2, 100 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/bi-lo-chun-2-100-g/</t>
+  </si>
+  <si>
+    <t>39045</t>
+  </si>
+  <si>
+    <t>Цзинь Цзюнь Мей №1, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/dyan-khun-4-vysshiy-sort-50-gr/</t>
+  </si>
+  <si>
+    <t>39014</t>
+  </si>
+  <si>
+    <t>Имбиный напиток с красным женьшенем</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/imbinyy-napitok-s-krasnym-zhenshenem/</t>
+  </si>
+  <si>
+    <t>39064</t>
+  </si>
+  <si>
+    <t>Чай пуэр в подарочной упаковке, 357 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-puer-v-podarochnoy-upakovke/</t>
+  </si>
+  <si>
     <t>39005</t>
   </si>
   <si>
     <t>Зеленый быстро завариваемый зеленый чай в порошке с чаем  Мат ча</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/</t>
   </si>
   <si>
-    <t>39003</t>
-[...50 lines deleted...]
-    <t>https://www.edazii.ru/chai/imbinyy-napitok-s-krasnym-zhenshenem/</t>
+    <t>39098</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ganpauder-porokh-zelenyy-chay/?sku=39098</t>
+  </si>
+  <si>
+    <t>39146</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zhenshen-ulun-1/?sku=39146</t>
+  </si>
+  <si>
+    <t>39084</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/mate-zelenyy/?sku=39084</t>
+  </si>
+  <si>
+    <t>39138</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/dyan-khun-4-vysshiy-sort-50-gr/?sku=39138</t>
   </si>
   <si>
     <t>39128</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/imbinyy-napitok-s-krasnym-zhenshenem/?sku=39128</t>
   </si>
   <si>
-    <t>39084</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/chai/mate-zelenyy/?sku=39084</t>
+    <t>39160</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-puer-v-podarochnoy-upakovke/?sku=39160</t>
   </si>
   <si>
     <t>39100</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/?sku=39100</t>
   </si>
   <si>
-    <t>39146</t>
-[...22 lines deleted...]
-  <si>
     <t>39167</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/?sku=39167</t>
   </si>
   <si>
+    <t>39017</t>
+  </si>
+  <si>
+    <t>Корейский напиток из кукурузных рылец Corn Silk Tea (20 пакетиков)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/koreyskiy-napitok-iz-kukuruznykh-rylets-corn-silk-tea-20-paketikov/</t>
+  </si>
+  <si>
+    <t>39071</t>
+  </si>
+  <si>
+    <t>Шен пуэр "Золотой Павлин"(Лимин Синхуо) 2007 г-357 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/shu-puer-2009-mini-tocha/</t>
+  </si>
+  <si>
+    <t>39006</t>
+  </si>
+  <si>
+    <t>Зеленый чай "Healthy Bancha" с листьями шисо (периллы), 200 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/</t>
+  </si>
+  <si>
+    <t>39004</t>
+  </si>
+  <si>
+    <t>Женьшень улун №2, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zhenshen-ulun-2/</t>
+  </si>
+  <si>
     <t>39070</t>
   </si>
   <si>
     <t>Чжень Шань Сяо Чжун №1 (Красный чай), 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chzhen-shan-syao-chzhun-1-krasnyy-chay/</t>
   </si>
   <si>
-    <t>39017</t>
-[...34 lines deleted...]
-  <si>
     <t>34111</t>
   </si>
   <si>
     <t>Синий тайский чай Анчан Butterfly Pea (клитория или мотыльковый горошек), 50 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/</t>
   </si>
   <si>
+    <t>39036</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/?sku=39036</t>
+  </si>
+  <si>
+    <t>39129</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/koreyskiy-napitok-iz-kukuruznykh-rylets-corn-silk-tea-20-paketikov/?sku=39129</t>
+  </si>
+  <si>
+    <t>39161</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/shu-puer-2009-mini-tocha/?sku=39161</t>
+  </si>
+  <si>
+    <t>39101</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/?sku=39101</t>
+  </si>
+  <si>
+    <t>39147</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zhenshen-ulun-2/?sku=39147</t>
+  </si>
+  <si>
     <t>39139</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chzhen-shan-syao-chzhun-1-krasnyy-chay/?sku=39139</t>
   </si>
   <si>
-    <t>39129</t>
-[...26 lines deleted...]
-    <t>https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/?sku=39036</t>
+    <t>39085</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/?sku=39085</t>
   </si>
   <si>
     <t>39168</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/?sku=39168</t>
   </si>
   <si>
-    <t>39085</t>
-[...4 lines deleted...]
-  <si>
     <t>39026</t>
   </si>
   <si>
     <t>Молочный улун 1 шт ( 7 гр)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/molochnyy-ulun-1-sht--7-gr/</t>
   </si>
   <si>
+    <t>39018</t>
+  </si>
+  <si>
+    <t>Корейский напиток из листьев хурмы (40 пакетиков)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/koreyskiy-napitok-iz-listev-khurmy-40-paketikov/</t>
+  </si>
+  <si>
+    <t>39072</t>
+  </si>
+  <si>
+    <t>Шен пуэр Цин Май (зеленый), 50 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/shen-puer-tsin-may-50-gr/</t>
+  </si>
+  <si>
+    <t>39053</t>
+  </si>
+  <si>
+    <t>Чай в пакетиках со специями масала Society, 25 пакетиков</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu-1/</t>
+  </si>
+  <si>
     <t>39007</t>
   </si>
   <si>
     <t>Зеленый чай "Генмайча Матча" Isodaen, 200 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/</t>
   </si>
   <si>
-    <t>39053</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/chai/shen-puer-tsin-may-50-gr/</t>
+    <t>39102</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/?sku=39102</t>
+  </si>
+  <si>
+    <t>39148</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/molochnyy-ulun-1-sht--7-gr/?sku=39148</t>
+  </si>
+  <si>
+    <t>39130</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/koreyskiy-napitok-iz-listev-khurmy-40-paketikov/?sku=39130</t>
   </si>
   <si>
     <t>39162</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/shen-puer-tsin-may-50-gr/?sku=39162</t>
   </si>
   <si>
-    <t>39148</t>
-[...10 lines deleted...]
-  <si>
     <t>39086</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu-1/?sku=39086</t>
   </si>
   <si>
-    <t>39130</t>
-[...4 lines deleted...]
-  <si>
     <t>39169</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/?sku=39169</t>
   </si>
   <si>
+    <t>39027</t>
+  </si>
+  <si>
+    <t>Молочный улун №1, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/molochnyy-ulun-1/</t>
+  </si>
+  <si>
+    <t>39009</t>
+  </si>
+  <si>
+    <t>Зеленый чай с жареным рисом с доб-ем порошкового зеленого чая Такэнака-эн Маття-ири Гэнмайтя, 150 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/</t>
+  </si>
+  <si>
     <t>39019</t>
   </si>
   <si>
     <t>Корейский напиток из ячменя (20 пакетиков)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/koreyskiy-napitok-iz-yachmenya-30-paketikov/</t>
   </si>
   <si>
     <t>39073</t>
   </si>
   <si>
     <t>Шу Пуэр в мандарине, 1 штука</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/shu-puer-v-mandarine-1-shtuka/</t>
   </si>
   <si>
-    <t>39027</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/</t>
+    <t>39163</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/shu-puer-v-mandarine-1-shtuka/?sku=39163</t>
+  </si>
+  <si>
+    <t>39149</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/molochnyy-ulun-1/?sku=39149</t>
+  </si>
+  <si>
+    <t>39104</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/?sku=39104</t>
   </si>
   <si>
     <t>39131</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/koreyskiy-napitok-iz-yachmenya-30-paketikov/?sku=39131</t>
   </si>
   <si>
-    <t>39163</t>
-[...16 lines deleted...]
-  <si>
     <t>39170</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/?sku=39170</t>
   </si>
   <si>
+    <t>39063</t>
+  </si>
+  <si>
+    <t>Чай Кудин №1, 50 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-kudin-kudingcha/</t>
+  </si>
+  <si>
     <t>39012</t>
   </si>
   <si>
     <t>Зеленый элитный японский чай матча  О-маття</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/</t>
   </si>
   <si>
     <t>39030</t>
   </si>
   <si>
     <t>Напиток из имбиря, фиников и груши (Ginger, jujube, pear tea)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/napitok-iz-imbirya-finikov-i-grushi-ginger-jujube-pear-tea/</t>
   </si>
   <si>
     <t>39074</t>
   </si>
   <si>
     <t>Шу Пуэр Тянь ань Лао Бань Чжан, 2008 год, 100г (блин)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/shu-puer-tyan-an-lao-ban-chzhan-2008-god-100g-blin/</t>
   </si>
   <si>
-    <t>39063</t>
-[...7 lines deleted...]
-  <si>
     <t>39028</t>
   </si>
   <si>
     <t>Молочный улун,  250 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/molochnyy-ulun-200-gr/</t>
   </si>
   <si>
+    <t>39088</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-kudin-kudingcha/?sku=39088</t>
+  </si>
+  <si>
     <t>39107</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/?sku=39107</t>
   </si>
   <si>
     <t>39132</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/napitok-iz-imbirya-finikov-i-grushi-ginger-jujube-pear-tea/?sku=39132</t>
   </si>
   <si>
     <t>39164</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/shu-puer-tyan-an-lao-ban-chzhan-2008-god-100g-blin/?sku=39164</t>
   </si>
   <si>
-    <t>39088</t>
-[...4 lines deleted...]
-  <si>
     <t>39150</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/molochnyy-ulun-200-gr/?sku=39150</t>
   </si>
   <si>
     <t>39171</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/?sku=39171</t>
   </si>
   <si>
+    <t>39029</t>
+  </si>
+  <si>
+    <t>Молочный улун. Отборный №3, 50 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/molochnyy-ulun-otbornyy-3/</t>
+  </si>
+  <si>
     <t>39065</t>
   </si>
   <si>
     <t>Чай цветочный из хризантемы Цзюй Хуа (цветки долголетия), 20 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-tsvetochnyy-iz-khrizantemy-tszyuy-khua-tsvetki-dolgoletiya/</t>
   </si>
   <si>
-    <t>39029</t>
-[...7 lines deleted...]
-  <si>
     <t>39031</t>
   </si>
   <si>
     <t>Напиток из корейского Женьшеня</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/napitok-iz-koreyskogo-zhenshenya/</t>
   </si>
   <si>
     <t>39016</t>
   </si>
   <si>
     <t>Кокейча, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/kokeycha/</t>
   </si>
   <si>
+    <t>39151</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/molochnyy-ulun-otbornyy-3/?sku=39151</t>
+  </si>
+  <si>
+    <t>39089</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-tsvetochnyy-iz-khrizantemy-tszyuy-khua-tsvetki-dolgoletiya/?sku=39089</t>
+  </si>
+  <si>
+    <t>39133</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/napitok-iz-koreyskogo-zhenshenya/?sku=39133</t>
+  </si>
+  <si>
     <t>39108</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/kokeycha/?sku=39108</t>
   </si>
   <si>
-    <t>39089</t>
-[...16 lines deleted...]
-  <si>
     <t>39172</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/kokeycha/?sku=39172</t>
   </si>
   <si>
+    <t>39023</t>
+  </si>
+  <si>
+    <t>Матча (Койча), 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/matcha-koycha/</t>
+  </si>
+  <si>
+    <t>39039</t>
+  </si>
+  <si>
+    <t>Улун Виноградный, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/</t>
+  </si>
+  <si>
+    <t>39075</t>
+  </si>
+  <si>
+    <t>Элитный Ба Бао Ча с Паньдаха</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/elitnyy-ba-bao-cha-s-pandakha/</t>
+  </si>
+  <si>
     <t>39032</t>
   </si>
   <si>
     <t>Напиток из фиников с красным корейским женьшенем</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/napitok-iz-finikov-s-krasnym-koreyskim-zhenshenem/</t>
   </si>
   <si>
-    <t>39023</t>
-[...25 lines deleted...]
-  <si>
     <t>39134</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/napitok-iz-finikov-s-krasnym-koreyskim-zhenshenem/?sku=39134</t>
   </si>
   <si>
+    <t>39090</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/elitnyy-ba-bao-cha-s-pandakha/?sku=39090</t>
+  </si>
+  <si>
     <t>39109</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/matcha-koycha/?sku=39109</t>
   </si>
   <si>
     <t>39112</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/?sku=39112</t>
   </si>
   <si>
-    <t>39090</t>
-[...4 lines deleted...]
-  <si>
     <t>39173</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/matcha-koycha/?sku=39173</t>
   </si>
   <si>
     <t>39152</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/?sku=39152</t>
   </si>
   <si>
+    <t>39040</t>
+  </si>
+  <si>
+    <t>Улун Медовая Дыня, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun-1/</t>
+  </si>
+  <si>
+    <t>39033</t>
+  </si>
+  <si>
+    <t>Напиток с грецким орехом, миндалем и коиксом Nokchawon  (пищезаменитель)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/napitok-s-gretskim-orekhom-mindalem-i-koiksom-nokchawon-pishchezamenitel/</t>
+  </si>
+  <si>
+    <t>39076</t>
+  </si>
+  <si>
+    <t>Элитный Чай Ба Бао  с Алоэ</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-aloe/</t>
+  </si>
+  <si>
     <t>39046</t>
   </si>
   <si>
     <t>Чай ITO EN зеленый Дженмай с рисом, 20 пак, 40  г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/</t>
   </si>
   <si>
-    <t>39040</t>
-[...16 lines deleted...]
-  <si>
     <t>39010</t>
   </si>
   <si>
     <t>Зелёный чай с жасмином "Моли Хуа Ча" №1, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2-1/</t>
   </si>
   <si>
-    <t>39076</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-aloe/</t>
+    <t>39105</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2-1/?sku=39105</t>
+  </si>
+  <si>
+    <t>39153</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun-1/?sku=39153</t>
+  </si>
+  <si>
+    <t>39135</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/napitok-s-gretskim-orekhom-mindalem-i-koiksom-nokchawon-pishchezamenitel/?sku=39135</t>
   </si>
   <si>
     <t>39091</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-aloe/?sku=39091</t>
   </si>
   <si>
     <t>39113</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/?sku=39113</t>
   </si>
   <si>
-    <t>39153</t>
-[...16 lines deleted...]
-  <si>
     <t>39174</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/?sku=39174</t>
   </si>
   <si>
+    <t>39047</t>
+  </si>
+  <si>
+    <t>Чай ITO EN растворимый Латте Матча, 180  г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/</t>
+  </si>
+  <si>
+    <t>39011</t>
+  </si>
+  <si>
+    <t>Зелёный чай с жасмином "Моли Хуа Ча" №2</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2/</t>
+  </si>
+  <si>
+    <t>39041</t>
+  </si>
+  <si>
+    <t>Улун с османтусом (Гуй Хуа Улун), 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun/</t>
+  </si>
+  <si>
     <t>39077</t>
   </si>
   <si>
     <t>Элитный Чай Ба Бао  с Чжун ся</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-chzhun-sya/</t>
   </si>
   <si>
-    <t>39041</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2/</t>
+    <t>39114</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/?sku=39114</t>
   </si>
   <si>
     <t>39106</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2/?sku=39106</t>
   </si>
   <si>
+    <t>39154</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun/?sku=39154</t>
+  </si>
+  <si>
     <t>39092</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-chzhun-sya/?sku=39092</t>
   </si>
   <si>
-    <t>39154</t>
-[...10 lines deleted...]
-  <si>
     <t>39175</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/?sku=39175</t>
   </si>
   <si>
+    <t>39078</t>
+  </si>
+  <si>
+    <t>Элитный Чай БаБао с Розой</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/elitnyy-chay-babao-s-rozoy/</t>
+  </si>
+  <si>
+    <t>39042</t>
+  </si>
+  <si>
+    <t>Улун Те Гуан Инь №1, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ulun-te-guan-in-1/</t>
+  </si>
+  <si>
     <t>39048</t>
   </si>
   <si>
     <t>Чай ITOEN зеленый растворимый с Матча, 40 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/</t>
   </si>
   <si>
-    <t>39078</t>
-[...16 lines deleted...]
-  <si>
     <t>39155</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/ulun-te-guan-in-1/?sku=39155</t>
   </si>
   <si>
     <t>39115</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/?sku=39115</t>
   </si>
   <si>
     <t>39093</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/elitnyy-chay-babao-s-rozoy/?sku=39093</t>
   </si>
   <si>
     <t>39176</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/?sku=39176</t>
   </si>
   <si>
+    <t>39043</t>
+  </si>
+  <si>
+    <t>Улун Те Гуан Инь №2, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ulun-te-guan-in-2/</t>
+  </si>
+  <si>
     <t>39079</t>
   </si>
   <si>
     <t>Элитный Чай БаБао с Ромашкой</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/elitnyy-chay-babao-s-romashkoy/</t>
   </si>
   <si>
-    <t>39043</t>
-[...7 lines deleted...]
-  <si>
     <t>39049</t>
   </si>
   <si>
     <t>Чай ITOEN зеленый чай матча с лемонграссом (20 пакетиков), 30 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/</t>
   </si>
   <si>
+    <t>39156</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ulun-te-guan-in-2/?sku=39156</t>
+  </si>
+  <si>
     <t>39094</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/elitnyy-chay-babao-s-romashkoy/?sku=39094</t>
   </si>
   <si>
-    <t>39156</t>
-[...4 lines deleted...]
-  <si>
     <t>39116</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/?sku=39116</t>
   </si>
   <si>
     <t>39177</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/?sku=39177</t>
   </si>
   <si>
     <t>39050</t>
   </si>
   <si>
     <t>Чай ITOEN зеленый чай Матча с мятой (20 пакетиков), 30 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/</t>
   </si>
   <si>
+    <t>39044</t>
+  </si>
+  <si>
+    <t>Улун Тегуанинь 1 шт ( 7 гр)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ulun-teguanin-1-sht--7-gr/</t>
+  </si>
+  <si>
     <t>39080</t>
   </si>
   <si>
     <t>Элитный Чай БаБао, 1 шт</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/elitnyy-chay-babao/</t>
   </si>
   <si>
-    <t>39044</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/chai/ulun-teguanin-1-sht--7-gr/</t>
+    <t>39095</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/elitnyy-chay-babao/?sku=39095</t>
   </si>
   <si>
     <t>39117</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/?sku=39117</t>
   </si>
   <si>
-    <t>39095</t>
-[...4 lines deleted...]
-  <si>
     <t>39157</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/ulun-teguanin-1-sht--7-gr/?sku=39157</t>
   </si>
   <si>
     <t>39178</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/?sku=39178</t>
   </si>
   <si>
     <t>39025</t>
   </si>
   <si>
     <t>Моли лун чжу (Жасминовая жемчужина дракона) №1, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/moli-lun-chzhu-zhasminovaya-zhemchuzhina-drakona-1-sort/</t>
   </si>
   <si>
     <t>39051</t>
   </si>
   <si>
     <t>Чай ITOEN пакетированный Premium Матча с зеленыс чаем сенча 20 пак, 36  г</t>
@@ -1223,62 +1223,62 @@
   <si>
     <t>39179</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/?sku=39179</t>
   </si>
   <si>
     <t>39054</t>
   </si>
   <si>
     <t>Чай генмайча обжаренный зеленый чай с добавлением чая с жаренным рисом Такэнака-эн Гэнмайтя-ири Ходзитя, 200 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/</t>
   </si>
   <si>
     <t>39035</t>
   </si>
   <si>
     <t>Связанный чай с Лотосом, 1 шт</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-iz-lotosa/</t>
   </si>
   <si>
+    <t>39119</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/?sku=39119</t>
+  </si>
+  <si>
     <t>39111</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-iz-lotosa/?sku=39111</t>
   </si>
   <si>
-    <t>39119</t>
-[...4 lines deleted...]
-  <si>
     <t>39180</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/?sku=39180</t>
   </si>
   <si>
     <t>39055</t>
   </si>
   <si>
     <t>Чай генмайча с рисовыми зернами (в пакетиках) Япония, 30 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/</t>
   </si>
   <si>
     <t>39120</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/?sku=39120</t>
   </si>
   <si>
     <t>39181</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/?sku=39181</t>
@@ -1304,66 +1304,66 @@
   <si>
     <t>https://www.edazii.ru/chai/chay-zelenyy-v-paketikakh-yaponiya-30-g/?sku=39182</t>
   </si>
   <si>
     <t>39058</t>
   </si>
   <si>
     <t>Чай зеленый ITO EN жареный с добавлением чая Матча, 100 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-zharenyy-s-dobavleniem-chaya-matcha-100-g/</t>
   </si>
   <si>
     <t>39123</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-zharenyy-s-dobavleniem-chaya-matcha-100-g/?sku=39123</t>
   </si>
   <si>
     <t>39183</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-zharenyy-s-dobavleniem-chaya-matcha-100-g/?sku=39183</t>
   </si>
   <si>
+    <t>39059</t>
+  </si>
+  <si>
+    <t>Чай зеленый Кариганэ, 150 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/</t>
+  </si>
+  <si>
     <t>39013</t>
   </si>
   <si>
     <t>Иван чай с цветами Иван чая, 100 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/ivan-chay-s-tsvetami-ivan-chaya-100-g/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/</t>
   </si>
   <si>
     <t>39124</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/?sku=39124</t>
   </si>
   <si>
     <t>39184</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/?sku=39184</t>
   </si>
   <si>
     <t>39060</t>
   </si>
   <si>
     <t>Чай зеленый листовой Генмайча с обжареным рисом и матча, 200 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-zelenyy-listovoy-gen-may-cha-s-obzharenym-risom-i-matcha-200-gr/</t>
   </si>
   <si>
     <t>39185</t>
   </si>
@@ -1890,51 +1890,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-1-pervoy-kategorii-bolshoy-krasnyy-khalat/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-05-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-tayskiy-chay-400-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/vostochnyy-chay-s-listyami-konfetnogo-dereva-40-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/menkhay-gun-tin-shu-puer-357g-blin/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/?sku=39096" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-tayskiy-chay-400-gr/?sku=39136" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/vostochnyy-chay-s-listyami-konfetnogo-dereva-40-paketikov/?sku=39126" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/menkhay-gun-tin-shu-puer-357g-blin/?sku=39158" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu/?sku=39082" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-1-pervoy-kategorii-bolshoy-krasnyy-khalat/?sku=39144" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-05-gr/?sku=39142" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/?sku=39165" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-v-farforovom-kuvshine/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-chay-s-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/puer-tsi-tszy-bin-chkhun-sian-shu-357g-blin/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/bi-lo-chun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/sencha-s-risom/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kitayskiy-chay-iz-grechikhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-2-vtoroy-kategorii-bolshoy-krasnyy-khalat/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-2-vtoroy-kategorii-bolshoy-krasnyy-khalat/?sku=39145" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-v-farforovom-kuvshine/?sku=39143" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-chay-s-lichi/?sku=39137" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/?sku=39103" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/puer-tsi-tszy-bin-chkhun-sian-shu-357g-blin/?sku=39159" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/bi-lo-chun-1/?sku=39097" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/sencha-s-risom/?sku=39099" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kitayskiy-chay-iz-grechikhi/?sku=39083" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/?sku=39127" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/sencha-s-risom/?sku=39166" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/mate-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/dyan-khun-4-vysshiy-sort-50-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-puer-v-podarochnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ganpauder-porokh-zelenyy-chay/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/bi-lo-chun-2-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/imbinyy-napitok-s-krasnym-zhenshenem/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/imbinyy-napitok-s-krasnym-zhenshenem/?sku=39128" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/mate-zelenyy/?sku=39084" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/?sku=39100" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-1/?sku=39146" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/dyan-khun-4-vysshiy-sort-50-gr/?sku=39138" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-puer-v-podarochnoy-upakovke/?sku=39160" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ganpauder-porokh-zelenyy-chay/?sku=39098" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/?sku=39167" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chzhen-shan-syao-chzhun-1-krasnyy-chay/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-kukuruznykh-rylets-corn-silk-tea-20-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-2009-mini-tocha/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chzhen-shan-syao-chzhun-1-krasnyy-chay/?sku=39139" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-kukuruznykh-rylets-corn-silk-tea-20-paketikov/?sku=39129" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-2009-mini-tocha/?sku=39161" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-2/?sku=39147" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/?sku=39101" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/?sku=39036" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/?sku=39168" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/?sku=39085" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1-sht--7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-listev-khurmy-40-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shen-puer-tsin-may-50-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shen-puer-tsin-may-50-gr/?sku=39162" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1-sht--7-gr/?sku=39148" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/?sku=39102" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu-1/?sku=39086" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-listev-khurmy-40-paketikov/?sku=39130" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/?sku=39169" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-yachmenya-30-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-v-mandarine-1-shtuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-yachmenya-30-paketikov/?sku=39131" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-v-mandarine-1-shtuka/?sku=39163" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1/?sku=39149" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/?sku=39104" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/?sku=39170" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-imbirya-finikov-i-grushi-ginger-jujube-pear-tea/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-tyan-an-lao-ban-chzhan-2008-god-100g-blin/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-kudin-kudingcha/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-200-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/?sku=39107" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-imbirya-finikov-i-grushi-ginger-jujube-pear-tea/?sku=39132" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-tyan-an-lao-ban-chzhan-2008-god-100g-blin/?sku=39164" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-kudin-kudingcha/?sku=39088" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-200-gr/?sku=39150" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/?sku=39171" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-tsvetochnyy-iz-khrizantemy-tszyuy-khua-tsvetki-dolgoletiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-otbornyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-koreyskogo-zhenshenya/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kokeycha/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kokeycha/?sku=39108" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-tsvetochnyy-iz-khrizantemy-tszyuy-khua-tsvetki-dolgoletiya/?sku=39089" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-otbornyy-3/?sku=39151" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-koreyskogo-zhenshenya/?sku=39133" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kokeycha/?sku=39172" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-finikov-s-krasnym-koreyskim-zhenshenem/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/matcha-koycha/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-ba-bao-cha-s-pandakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-finikov-s-krasnym-koreyskim-zhenshenem/?sku=39134" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/matcha-koycha/?sku=39109" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/?sku=39112" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-ba-bao-cha-s-pandakha/?sku=39090" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/matcha-koycha/?sku=39173" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/?sku=39152" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-s-gretskim-orekhom-mindalem-i-koiksom-nokchawon-pishchezamenitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-aloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-aloe/?sku=39091" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/?sku=39113" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun-1/?sku=39153" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-s-gretskim-orekhom-mindalem-i-koiksom-nokchawon-pishchezamenitel/?sku=39135" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2-1/?sku=39105" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/?sku=39174" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-chzhun-sya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2/?sku=39106" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-chzhun-sya/?sku=39092" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun/?sku=39154" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/?sku=39114" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/?sku=39175" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-rozoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-1/?sku=39155" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/?sku=39115" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-rozoy/?sku=39093" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/?sku=39176" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-romashkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-romashkoy/?sku=39094" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-2/?sku=39156" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/?sku=39116" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/?sku=39177" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-teguanin-1-sht--7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/?sku=39117" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao/?sku=39095" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-teguanin-1-sht--7-gr/?sku=39157" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/?sku=39178" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/moli-lun-chzhu-zhasminovaya-zhemchuzhina-drakona-1-sort/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/moli-lun-chzhu-zhasminovaya-zhemchuzhina-drakona-1-sort/?sku=39110" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/?sku=39118" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/?sku=39179" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-iz-lotosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-iz-lotosa/?sku=39111" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/?sku=39119" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/?sku=39180" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/?sku=39120" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/?sku=39181" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-v-paketikakh-yaponiya-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-v-paketikakh-yaponiya-30-g/?sku=39122" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-v-paketikakh-yaponiya-30-g/?sku=39182" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zharenyy-s-dobavleniem-chaya-matcha-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zharenyy-s-dobavleniem-chaya-matcha-100-g/?sku=39123" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zharenyy-s-dobavleniem-chaya-matcha-100-g/?sku=39183" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ivan-chay-s-tsvetami-ivan-chaya-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/?sku=39124" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/?sku=39184" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-listovoy-gen-may-cha-s-obzharenym-risom-i-matcha-200-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-listovoy-gen-may-cha-s-obzharenym-risom-i-matcha-200-gr/?sku=39185" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zhasminovyy-listovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zhasminovyy-listovoy/?sku=39121" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-s-molokom-rastvorimyy-stik-127-84-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-s-molokom-rastvorimyy-stik-127-84-g/?sku=39125" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-bilochun-1-sht--7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-gornyy-chabrets-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-imperatorskiy-dvorets-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-masala-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-chernika-v-yogurte-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/belyy-chay/bay-khao-in-chzhen-1-belyy-chay/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/posuda-i-aksessuary-/nabor-dlya-chaynoy-tseremonii/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/?sku=39141" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-1-pervoy-kategorii-bolshoy-krasnyy-khalat/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-tayskiy-chay-400-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/vostochnyy-chay-s-listyami-konfetnogo-dereva-40-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-05-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/menkhay-gun-tin-shu-puer-357g-blin/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/menkhay-gun-tin-shu-puer-357g-blin/?sku=39158" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/?sku=39096" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu/?sku=39082" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-1-pervoy-kategorii-bolshoy-krasnyy-khalat/?sku=39144" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-tayskiy-chay-400-gr/?sku=39136" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/vostochnyy-chay-s-listyami-konfetnogo-dereva-40-paketikov/?sku=39126" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-05-gr/?sku=39142" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/?sku=39165" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-chay-s-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-v-farforovom-kuvshine/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/sencha-s-risom/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/puer-tsi-tszy-bin-chkhun-sian-shu-357g-blin/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/bi-lo-chun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-2-vtoroy-kategorii-bolshoy-krasnyy-khalat/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kitayskiy-chay-iz-grechikhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-2-vtoroy-kategorii-bolshoy-krasnyy-khalat/?sku=39145" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kitayskiy-chay-iz-grechikhi/?sku=39083" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/bi-lo-chun-1/?sku=39097" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-chay-s-lichi/?sku=39137" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/?sku=39103" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-v-farforovom-kuvshine/?sku=39143" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/sencha-s-risom/?sku=39099" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/puer-tsi-tszy-bin-chkhun-sian-shu-357g-blin/?sku=39159" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/?sku=39127" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/sencha-s-risom/?sku=39166" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ganpauder-porokh-zelenyy-chay/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/mate-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/bi-lo-chun-2-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/dyan-khun-4-vysshiy-sort-50-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/imbinyy-napitok-s-krasnym-zhenshenem/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-puer-v-podarochnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ganpauder-porokh-zelenyy-chay/?sku=39098" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-1/?sku=39146" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/mate-zelenyy/?sku=39084" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/dyan-khun-4-vysshiy-sort-50-gr/?sku=39138" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/imbinyy-napitok-s-krasnym-zhenshenem/?sku=39128" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-puer-v-podarochnoy-upakovke/?sku=39160" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/?sku=39100" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/?sku=39167" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-kukuruznykh-rylets-corn-silk-tea-20-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-2009-mini-tocha/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chzhen-shan-syao-chzhun-1-krasnyy-chay/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/?sku=39036" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-kukuruznykh-rylets-corn-silk-tea-20-paketikov/?sku=39129" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-2009-mini-tocha/?sku=39161" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/?sku=39101" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-2/?sku=39147" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chzhen-shan-syao-chzhun-1-krasnyy-chay/?sku=39139" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/?sku=39085" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/?sku=39168" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1-sht--7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-listev-khurmy-40-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shen-puer-tsin-may-50-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/?sku=39102" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1-sht--7-gr/?sku=39148" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-listev-khurmy-40-paketikov/?sku=39130" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shen-puer-tsin-may-50-gr/?sku=39162" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu-1/?sku=39086" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/?sku=39169" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-yachmenya-30-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-v-mandarine-1-shtuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-v-mandarine-1-shtuka/?sku=39163" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1/?sku=39149" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/?sku=39104" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-yachmenya-30-paketikov/?sku=39131" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/?sku=39170" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-kudin-kudingcha/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-imbirya-finikov-i-grushi-ginger-jujube-pear-tea/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-tyan-an-lao-ban-chzhan-2008-god-100g-blin/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-200-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-kudin-kudingcha/?sku=39088" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/?sku=39107" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-imbirya-finikov-i-grushi-ginger-jujube-pear-tea/?sku=39132" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-tyan-an-lao-ban-chzhan-2008-god-100g-blin/?sku=39164" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-200-gr/?sku=39150" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/?sku=39171" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-otbornyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-tsvetochnyy-iz-khrizantemy-tszyuy-khua-tsvetki-dolgoletiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-koreyskogo-zhenshenya/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kokeycha/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-otbornyy-3/?sku=39151" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-tsvetochnyy-iz-khrizantemy-tszyuy-khua-tsvetki-dolgoletiya/?sku=39089" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-koreyskogo-zhenshenya/?sku=39133" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kokeycha/?sku=39108" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kokeycha/?sku=39172" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/matcha-koycha/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-ba-bao-cha-s-pandakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-finikov-s-krasnym-koreyskim-zhenshenem/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-finikov-s-krasnym-koreyskim-zhenshenem/?sku=39134" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-ba-bao-cha-s-pandakha/?sku=39090" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/matcha-koycha/?sku=39109" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/?sku=39112" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/matcha-koycha/?sku=39173" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/?sku=39152" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-s-gretskim-orekhom-mindalem-i-koiksom-nokchawon-pishchezamenitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-aloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2-1/?sku=39105" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun-1/?sku=39153" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-s-gretskim-orekhom-mindalem-i-koiksom-nokchawon-pishchezamenitel/?sku=39135" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-aloe/?sku=39091" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/?sku=39113" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/?sku=39174" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-chzhun-sya/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/?sku=39114" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2/?sku=39106" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun/?sku=39154" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-chzhun-sya/?sku=39092" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/?sku=39175" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-rozoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-1/?sku=39155" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/?sku=39115" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-rozoy/?sku=39093" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/?sku=39176" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-romashkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-2/?sku=39156" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-romashkoy/?sku=39094" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/?sku=39116" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/?sku=39177" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-teguanin-1-sht--7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao/?sku=39095" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/?sku=39117" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-teguanin-1-sht--7-gr/?sku=39157" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/?sku=39178" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/moli-lun-chzhu-zhasminovaya-zhemchuzhina-drakona-1-sort/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/moli-lun-chzhu-zhasminovaya-zhemchuzhina-drakona-1-sort/?sku=39110" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/?sku=39118" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/?sku=39179" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-iz-lotosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/?sku=39119" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-iz-lotosa/?sku=39111" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/?sku=39180" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/?sku=39120" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/?sku=39181" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-v-paketikakh-yaponiya-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-v-paketikakh-yaponiya-30-g/?sku=39122" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-v-paketikakh-yaponiya-30-g/?sku=39182" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zharenyy-s-dobavleniem-chaya-matcha-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zharenyy-s-dobavleniem-chaya-matcha-100-g/?sku=39123" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zharenyy-s-dobavleniem-chaya-matcha-100-g/?sku=39183" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ivan-chay-s-tsvetami-ivan-chaya-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/?sku=39124" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/?sku=39184" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-listovoy-gen-may-cha-s-obzharenym-risom-i-matcha-200-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-listovoy-gen-may-cha-s-obzharenym-risom-i-matcha-200-gr/?sku=39185" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zhasminovyy-listovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zhasminovyy-listovoy/?sku=39121" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-s-molokom-rastvorimyy-stik-127-84-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-s-molokom-rastvorimyy-stik-127-84-g/?sku=39125" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-bilochun-1-sht--7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-gornyy-chabrets-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-imperatorskiy-dvorets-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-masala-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-chernika-v-yogurte-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/belyy-chay/bay-khao-in-chzhen-1-belyy-chay/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/posuda-i-aksessuary-/nabor-dlya-chaynoy-tseremonii/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/?sku=39141" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F201" sqref="F201"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1967,2795 +1967,2795 @@
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="6"/>
+      <c r="E6" s="6">
+        <v>98</v>
+      </c>
       <c r="F6" s="14">
-        <v>164</v>
+        <v>574</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>359</v>
+        <v>164</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>45</v>
+        <v>359</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="E9" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>574</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="6"/>
+      <c r="E10" s="6">
+        <v>0</v>
+      </c>
       <c r="F10" s="14">
-        <v>1579</v>
+        <v>927</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6">
         <v>0</v>
       </c>
       <c r="F11" s="14">
-        <v>927</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>1154</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="E13" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>574</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E14" s="6"/>
+      <c r="E14" s="6">
+        <v>98</v>
+      </c>
       <c r="F14" s="14">
-        <v>1579</v>
+        <v>574</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="E15" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>927</v>
+        <v>164</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>1154</v>
+        <v>359</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>164</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="E18" s="6"/>
+      <c r="E18" s="6">
+        <v>0</v>
+      </c>
       <c r="F18" s="14">
-        <v>359</v>
+        <v>927</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="6">
         <v>0</v>
       </c>
       <c r="F19" s="14">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="6">
         <v>98</v>
       </c>
       <c r="F20" s="14">
         <v>574</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="14">
-        <v>1914</v>
+        <v>281</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="14">
-        <v>281</v>
+        <v>664</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="6">
         <v>0</v>
       </c>
       <c r="F23" s="14">
-        <v>664</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>903</v>
+        <v>574</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E25" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>382</v>
+        <v>903</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="E26" s="6"/>
+      <c r="E26" s="6">
+        <v>0</v>
+      </c>
       <c r="F26" s="14">
-        <v>574</v>
+        <v>382</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="E27" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>161</v>
+        <v>578</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="E28" s="6"/>
+      <c r="E28" s="6">
+        <v>0</v>
+      </c>
       <c r="F28" s="14">
-        <v>578</v>
+        <v>161</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
         <v>578</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E30" s="6">
         <v>0</v>
       </c>
       <c r="F30" s="14">
-        <v>1914</v>
+        <v>161</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E31" s="6">
         <v>0</v>
       </c>
       <c r="F31" s="14">
-        <v>281</v>
+        <v>382</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="6">
         <v>0</v>
       </c>
       <c r="F32" s="14">
-        <v>664</v>
+        <v>281</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="E33" s="6"/>
+      <c r="E33" s="6">
+        <v>0</v>
+      </c>
       <c r="F33" s="14">
-        <v>903</v>
+        <v>664</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E34" s="6">
         <v>0</v>
       </c>
       <c r="F34" s="14">
-        <v>382</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
         <v>574</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="E36" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>161</v>
+        <v>903</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E37" s="6">
         <v>0</v>
       </c>
       <c r="F37" s="14">
         <v>664</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>88</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
         <v>574</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="E39" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>191</v>
+        <v>132</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="E40" s="6"/>
+      <c r="E40" s="6">
+        <v>29</v>
+      </c>
       <c r="F40" s="14">
-        <v>395</v>
+        <v>177</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E41" s="6">
-        <v>29</v>
+        <v>88</v>
       </c>
       <c r="F41" s="14">
-        <v>177</v>
+        <v>191</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="E42" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>453</v>
+        <v>476</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E43" s="6">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="F43" s="14">
-        <v>957</v>
+        <v>453</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="E44" s="6"/>
+      <c r="E44" s="6">
+        <v>0</v>
+      </c>
       <c r="F44" s="14">
-        <v>132</v>
+        <v>716</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="E45" s="6"/>
+      <c r="E45" s="6">
+        <v>91</v>
+      </c>
       <c r="F45" s="14">
-        <v>476</v>
+        <v>957</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="E46" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>716</v>
+        <v>395</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="E47" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E47" s="6"/>
       <c r="F47" s="14">
-        <v>716</v>
+        <v>132</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E48" s="6">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="F48" s="14">
-        <v>191</v>
+        <v>177</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="E49" s="6"/>
+      <c r="E49" s="6">
+        <v>88</v>
+      </c>
       <c r="F49" s="14">
-        <v>395</v>
+        <v>191</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E50" s="6">
-        <v>29</v>
+        <v>94</v>
       </c>
       <c r="F50" s="14">
-        <v>177</v>
+        <v>453</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E51" s="6">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="F51" s="14">
-        <v>453</v>
+        <v>716</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E52" s="6">
         <v>91</v>
       </c>
       <c r="F52" s="14">
         <v>957</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>132</v>
+        <v>395</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
         <v>395</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E55" s="6">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="F55" s="14">
-        <v>275</v>
+        <v>238</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="E56" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>238</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="E57" s="6"/>
+      <c r="E57" s="6">
+        <v>0</v>
+      </c>
       <c r="F57" s="14">
-        <v>1662</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E58" s="6">
         <v>76</v>
       </c>
       <c r="F58" s="14">
         <v>341</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E59" s="6">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="F59" s="14">
-        <v>1118</v>
+        <v>275</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
         <v>209</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="E61" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>275</v>
+        <v>209</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E62" s="6">
         <v>0</v>
       </c>
       <c r="F62" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
         <v>1662</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>154</v>
       </c>
       <c r="E64" s="6">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="F64" s="14">
-        <v>341</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E65" s="6">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="F65" s="14">
-        <v>1118</v>
+        <v>341</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>158</v>
       </c>
-      <c r="E66" s="6"/>
+      <c r="E66" s="6">
+        <v>79</v>
+      </c>
       <c r="F66" s="14">
-        <v>209</v>
+        <v>275</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="E67" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>1118</v>
+        <v>209</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="E68" s="6"/>
+      <c r="E68" s="6">
+        <v>0</v>
+      </c>
       <c r="F68" s="14">
-        <v>209</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E69" s="6">
         <v>0</v>
       </c>
       <c r="F69" s="14">
         <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E70" s="6">
         <v>0</v>
       </c>
       <c r="F70" s="14">
-        <v>604</v>
+        <v>466</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>171</v>
       </c>
-      <c r="E71" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>346</v>
+        <v>179</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E72" s="6">
         <v>0</v>
       </c>
       <c r="F72" s="14">
-        <v>466</v>
+        <v>346</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>177</v>
       </c>
-      <c r="E73" s="6"/>
+      <c r="E73" s="6">
+        <v>0</v>
+      </c>
       <c r="F73" s="14">
-        <v>179</v>
+        <v>604</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="E74" s="6"/>
+      <c r="E74" s="6">
+        <v>0</v>
+      </c>
       <c r="F74" s="14">
-        <v>179</v>
+        <v>604</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E75" s="6">
         <v>0</v>
       </c>
       <c r="F75" s="14">
         <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E76" s="6">
         <v>0</v>
       </c>
       <c r="F76" s="14">
-        <v>604</v>
+        <v>466</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>185</v>
       </c>
-      <c r="E77" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E77" s="6"/>
       <c r="F77" s="14">
-        <v>346</v>
+        <v>179</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E78" s="6">
         <v>0</v>
       </c>
       <c r="F78" s="14">
-        <v>466</v>
+        <v>346</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E79" s="6">
         <v>0</v>
       </c>
       <c r="F79" s="14">
         <v>604</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="E80" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E80" s="6"/>
       <c r="F80" s="14">
-        <v>370</v>
+        <v>273</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>90</v>
+        <v>688</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="E82" s="6"/>
+      <c r="E82" s="6">
+        <v>0</v>
+      </c>
       <c r="F82" s="14">
-        <v>273</v>
+        <v>370</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>201</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>688</v>
+        <v>90</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="E84" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>370</v>
+        <v>90</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>205</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>90</v>
+        <v>273</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>207</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
-        <v>273</v>
+        <v>688</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="E87" s="6"/>
+      <c r="E87" s="6">
+        <v>0</v>
+      </c>
       <c r="F87" s="14">
-        <v>688</v>
+        <v>370</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E88" s="6"/>
       <c r="F88" s="14">
         <v>688</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
-        <v>688</v>
+        <v>161</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="E90" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>359</v>
+        <v>688</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E91" s="6">
         <v>0</v>
       </c>
       <c r="F91" s="14">
-        <v>286</v>
+        <v>359</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="E92" s="6"/>
+      <c r="E92" s="6">
+        <v>0</v>
+      </c>
       <c r="F92" s="14">
-        <v>161</v>
+        <v>286</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>226</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
         <v>496</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>688</v>
+        <v>161</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>230</v>
       </c>
-      <c r="E95" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E95" s="6"/>
       <c r="F95" s="14">
-        <v>359</v>
+        <v>688</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E96" s="6">
         <v>0</v>
       </c>
       <c r="F96" s="14">
-        <v>286</v>
+        <v>359</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="E97" s="6"/>
+      <c r="E97" s="6">
+        <v>0</v>
+      </c>
       <c r="F97" s="14">
-        <v>161</v>
+        <v>286</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>236</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
         <v>496</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>238</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
         <v>688</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E100" s="6">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="F100" s="14">
-        <v>96</v>
+        <v>377</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>244</v>
       </c>
       <c r="E101" s="6">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="F101" s="14">
-        <v>377</v>
+        <v>96</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>247</v>
       </c>
       <c r="E102" s="6">
         <v>85</v>
       </c>
       <c r="F102" s="14">
         <v>1621</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>250</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>252</v>
       </c>
-      <c r="E104" s="6"/>
+      <c r="E104" s="6">
+        <v>77</v>
+      </c>
       <c r="F104" s="14">
-        <v>556</v>
+        <v>377</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>254</v>
       </c>
       <c r="E105" s="6">
         <v>38</v>
       </c>
       <c r="F105" s="14">
         <v>96</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>256</v>
       </c>
       <c r="E106" s="6">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="F106" s="14">
-        <v>377</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>258</v>
       </c>
-      <c r="E107" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>1621</v>
+        <v>556</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>260</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="E109" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E109" s="6"/>
       <c r="F109" s="14">
-        <v>586</v>
+        <v>724</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>266</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
-        <v>724</v>
+        <v>191</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>267</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>269</v>
       </c>
       <c r="E111" s="6">
         <v>84</v>
       </c>
       <c r="F111" s="14">
         <v>346</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>270</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>272</v>
       </c>
-      <c r="E112" s="6"/>
+      <c r="E112" s="6">
+        <v>0</v>
+      </c>
       <c r="F112" s="14">
-        <v>191</v>
+        <v>586</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>273</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E113" s="6">
         <v>0</v>
       </c>
       <c r="F113" s="14">
         <v>586</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>276</v>
       </c>
-      <c r="E114" s="6"/>
+      <c r="E114" s="6">
+        <v>84</v>
+      </c>
       <c r="F114" s="14">
-        <v>724</v>
+        <v>346</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>278</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>191</v>
+        <v>724</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>279</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>280</v>
       </c>
-      <c r="E116" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E116" s="6"/>
       <c r="F116" s="14">
-        <v>346</v>
+        <v>191</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>282</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
         <v>724</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>284</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
         <v>191</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>287</v>
       </c>
       <c r="E119" s="6"/>
       <c r="F119" s="14">
-        <v>353</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>288</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="E120" s="6"/>
+      <c r="E120" s="6">
+        <v>0</v>
+      </c>
       <c r="F120" s="14">
-        <v>287</v>
+        <v>358</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>291</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>293</v>
       </c>
       <c r="E121" s="6">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="F121" s="14">
-        <v>358</v>
+        <v>346</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>294</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>296</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
-        <v>185</v>
+        <v>353</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>297</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>299</v>
       </c>
-      <c r="E123" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E123" s="6"/>
       <c r="F123" s="14">
-        <v>346</v>
+        <v>185</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>300</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>301</v>
       </c>
-      <c r="E124" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E124" s="6"/>
       <c r="F124" s="14">
-        <v>346</v>
+        <v>185</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>302</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
-        <v>353</v>
+        <v>287</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>304</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>305</v>
       </c>
-      <c r="E126" s="6"/>
+      <c r="E126" s="6">
+        <v>0</v>
+      </c>
       <c r="F126" s="14">
-        <v>287</v>
+        <v>358</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>306</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E127" s="6">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="F127" s="14">
-        <v>358</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>308</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
-        <v>185</v>
+        <v>353</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>310</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
         <v>353</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>312</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>314</v>
       </c>
-      <c r="E130" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E130" s="6"/>
       <c r="F130" s="14">
-        <v>346</v>
+        <v>748</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>315</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E131" s="6">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="F131" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>318</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>320</v>
       </c>
-      <c r="E132" s="6"/>
+      <c r="E132" s="6">
+        <v>94</v>
+      </c>
       <c r="F132" s="14">
-        <v>748</v>
+        <v>329</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>321</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E133" s="6">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="F133" s="14">
-        <v>329</v>
+        <v>346</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>324</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>325</v>
       </c>
-      <c r="E134" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E134" s="6"/>
       <c r="F134" s="14">
-        <v>329</v>
+        <v>748</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E135" s="6">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="F135" s="14">
-        <v>346</v>
+        <v>329</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>328</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E136" s="6">
         <v>94</v>
       </c>
       <c r="F136" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>330</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>331</v>
       </c>
-      <c r="E137" s="6"/>
+      <c r="E137" s="6">
+        <v>73</v>
+      </c>
       <c r="F137" s="14">
-        <v>748</v>
+        <v>346</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
         <v>748</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>336</v>
       </c>
-      <c r="E139" s="6"/>
+      <c r="E139" s="6">
+        <v>89</v>
+      </c>
       <c r="F139" s="14">
-        <v>592</v>
+        <v>346</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>337</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>339</v>
       </c>
-      <c r="E140" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E140" s="6"/>
       <c r="F140" s="14">
-        <v>346</v>
+        <v>173</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>340</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>342</v>
       </c>
       <c r="E141" s="6"/>
       <c r="F141" s="14">
-        <v>173</v>
+        <v>592</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>343</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>344</v>
       </c>
       <c r="E142" s="6"/>
       <c r="F142" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>345</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>346</v>
       </c>
       <c r="E143" s="6"/>
       <c r="F143" s="14">
         <v>592</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>348</v>
       </c>
       <c r="E144" s="6">
         <v>89</v>
       </c>
       <c r="F144" s="14">
         <v>346</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>350</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
         <v>592</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>351</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>353</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
-        <v>346</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>354</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>356</v>
       </c>
       <c r="E147" s="6"/>
       <c r="F147" s="14">
-        <v>329</v>
+        <v>346</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>359</v>
       </c>
       <c r="E148" s="6">
         <v>0</v>
       </c>
       <c r="F148" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>360</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
-        <v>346</v>
+        <v>329</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>362</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>363</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
-        <v>329</v>
+        <v>346</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>364</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>365</v>
       </c>
       <c r="E151" s="6">
         <v>0</v>
       </c>
       <c r="F151" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
@@ -4787,124 +4787,124 @@
         <v>369</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>370</v>
       </c>
       <c r="E153" s="6">
         <v>0</v>
       </c>
       <c r="F153" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>373</v>
       </c>
-      <c r="E154" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E154" s="6"/>
       <c r="F154" s="14">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>376</v>
       </c>
-      <c r="E155" s="6"/>
+      <c r="E155" s="6">
+        <v>58</v>
+      </c>
       <c r="F155" s="14">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>378</v>
       </c>
       <c r="E156" s="6">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="F156" s="14">
-        <v>556</v>
+        <v>30</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>379</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>380</v>
       </c>
       <c r="E157" s="6">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="F157" s="14">
-        <v>30</v>
+        <v>556</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>381</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
         <v>24</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E159" s="6">
         <v>0</v>
       </c>
@@ -5034,76 +5034,76 @@
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>400</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>402</v>
       </c>
       <c r="E166" s="6"/>
       <c r="F166" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>403</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>404</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="14">
-        <v>48</v>
+        <v>688</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>405</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="14">
-        <v>688</v>
+        <v>48</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>408</v>
       </c>
       <c r="E169" s="6"/>
       <c r="F169" s="14">
         <v>688</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="10" t="s">
@@ -5257,98 +5257,98 @@
         <v>424</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>429</v>
       </c>
       <c r="E178" s="6"/>
       <c r="F178" s="14">
         <v>628</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>430</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>432</v>
       </c>
       <c r="E179" s="6"/>
       <c r="F179" s="14">
-        <v>281</v>
+        <v>688</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>433</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>435</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
-        <v>688</v>
+        <v>281</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>436</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>437</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
         <v>688</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>438</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>439</v>
       </c>
       <c r="E182" s="6"/>
       <c r="F182" s="14">
         <v>688</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>442</v>
       </c>
       <c r="E183" s="6">
         <v>-1</v>
       </c>