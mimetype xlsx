--- v1 (2026-07-01)
+++ v2 (2026-10-26)
@@ -56,1227 +56,1227 @@
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>38994</t>
   </si>
   <si>
     <t>Асамуши Сенча (Слабо пропаренная Сенча), 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/</t>
   </si>
   <si>
     <t>38997</t>
   </si>
   <si>
     <t>Бутоны роз (добавка к чаю), 50 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu/</t>
   </si>
   <si>
+    <t>39020</t>
+  </si>
+  <si>
+    <t>Красный тайский чай 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/krasnyy-tayskiy-chay-400-gr/</t>
+  </si>
+  <si>
+    <t>38998</t>
+  </si>
+  <si>
+    <t>Восточный чай с листьями конфетного дерева (40 пакетиков)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/vostochnyy-chay-s-listyami-konfetnogo-dereva-40-paketikov/</t>
+  </si>
+  <si>
+    <t>39037</t>
+  </si>
+  <si>
+    <t>Смола пуэра Красная Юньнань (0,5 гр)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-05-gr/</t>
+  </si>
+  <si>
+    <t>39024</t>
+  </si>
+  <si>
+    <t>Менхай Гун Тин шу Пуэр, 357г (блин) 2013 года</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/menkhay-gun-tin-shu-puer-357g-blin/</t>
+  </si>
+  <si>
     <t>39001</t>
   </si>
   <si>
     <t>Да Хун Пао №1 (первой категории) (Большой Красный Халат), 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/da-khun-pao-1-pervoy-kategorii-bolshoy-krasnyy-khalat/</t>
   </si>
   <si>
-    <t>39020</t>
-[...32 lines deleted...]
-    <t>https://www.edazii.ru/chai/menkhay-gun-tin-shu-puer-357g-blin/</t>
+    <t>39144</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/da-khun-pao-1-pervoy-kategorii-bolshoy-krasnyy-khalat/?sku=39144</t>
+  </si>
+  <si>
+    <t>39096</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/?sku=39096</t>
+  </si>
+  <si>
+    <t>39082</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu/?sku=39082</t>
+  </si>
+  <si>
+    <t>39136</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/krasnyy-tayskiy-chay-400-gr/?sku=39136</t>
+  </si>
+  <si>
+    <t>39126</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/vostochnyy-chay-s-listyami-konfetnogo-dereva-40-paketikov/?sku=39126</t>
+  </si>
+  <si>
+    <t>39142</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-05-gr/?sku=39142</t>
   </si>
   <si>
     <t>39158</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/menkhay-gun-tin-shu-puer-357g-blin/?sku=39158</t>
   </si>
   <si>
-    <t>39096</t>
-[...34 lines deleted...]
-  <si>
     <t>39165</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/?sku=39165</t>
   </si>
   <si>
+    <t>38995</t>
+  </si>
+  <si>
+    <t>Би ло чунь №1 (изумрудные спирали весны), 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/bi-lo-chun-1/</t>
+  </si>
+  <si>
+    <t>39002</t>
+  </si>
+  <si>
+    <t>Да Хун Пао №2 (второй категории) (Большой Красный Халат), 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/da-khun-pao-2-vtoroy-kategorii-bolshoy-krasnyy-khalat/</t>
+  </si>
+  <si>
+    <t>39015</t>
+  </si>
+  <si>
+    <t>Китайский чай из гречихи Куцяо Ча, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/kitayskiy-chay-iz-grechikhi/</t>
+  </si>
+  <si>
     <t>39021</t>
   </si>
   <si>
     <t>Красный чай с личи, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/krasnyy-chay-s-lichi/</t>
   </si>
   <si>
     <t>39008</t>
   </si>
   <si>
     <t>Зеленый чай Мат ча Латте</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/</t>
   </si>
   <si>
     <t>39038</t>
   </si>
   <si>
     <t>Смола пуэра Красная Юньнань в фарфоровом кувшине, 30 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-v-farforovom-kuvshine/</t>
   </si>
   <si>
     <t>39000</t>
   </si>
   <si>
     <t>Генмайча  (Сенча с рисом), Япония, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/sencha-s-risom/</t>
   </si>
   <si>
     <t>39034</t>
   </si>
   <si>
     <t>Пуэр Ци Цзы Бин (Чхунь Сиан) шу, 357г (блин) 2008 год</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/puer-tsi-tszy-bin-chkhun-sian-shu-357g-blin/</t>
   </si>
   <si>
-    <t>38995</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/chai/kitayskiy-chay-iz-grechikhi/</t>
+    <t>39097</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/bi-lo-chun-1/?sku=39097</t>
   </si>
   <si>
     <t>39145</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/da-khun-pao-2-vtoroy-kategorii-bolshoy-krasnyy-khalat/?sku=39145</t>
   </si>
   <si>
     <t>39083</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/kitayskiy-chay-iz-grechikhi/?sku=39083</t>
   </si>
   <si>
-    <t>39097</t>
-[...4 lines deleted...]
-  <si>
     <t>39137</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/krasnyy-chay-s-lichi/?sku=39137</t>
   </si>
   <si>
     <t>39103</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/?sku=39103</t>
   </si>
   <si>
     <t>39143</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-v-farforovom-kuvshine/?sku=39143</t>
   </si>
   <si>
     <t>39099</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/sencha-s-risom/?sku=39099</t>
   </si>
   <si>
     <t>39159</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/puer-tsi-tszy-bin-chkhun-sian-shu-357g-blin/?sku=39159</t>
   </si>
   <si>
     <t>39127</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/?sku=39127</t>
   </si>
   <si>
     <t>39166</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/sencha-s-risom/?sku=39166</t>
   </si>
   <si>
+    <t>39014</t>
+  </si>
+  <si>
+    <t>Имбиный напиток с красным женьшенем</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/imbinyy-napitok-s-krasnym-zhenshenem/</t>
+  </si>
+  <si>
+    <t>39064</t>
+  </si>
+  <si>
+    <t>Чай пуэр в подарочной упаковке, 357 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-puer-v-podarochnoy-upakovke/</t>
+  </si>
+  <si>
+    <t>39005</t>
+  </si>
+  <si>
+    <t>Зеленый быстро завариваемый зеленый чай в порошке с чаем  Мат ча</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/</t>
+  </si>
+  <si>
+    <t>38996</t>
+  </si>
+  <si>
+    <t>Би ло чунь №2, 100 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/bi-lo-chun-2-100-g/</t>
+  </si>
+  <si>
     <t>38999</t>
   </si>
   <si>
     <t>Ганпаудер (порох) зеленый чай, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/ganpauder-porokh-zelenyy-chay/</t>
   </si>
   <si>
     <t>39003</t>
   </si>
   <si>
     <t>Женьшень улун №1, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zhenshen-ulun-1/</t>
   </si>
   <si>
+    <t>39045</t>
+  </si>
+  <si>
+    <t>Цзинь Цзюнь Мей №1, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/dyan-khun-4-vysshiy-sort-50-gr/</t>
+  </si>
+  <si>
     <t>39022</t>
   </si>
   <si>
     <t>Мате зеленый, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/mate-zelenyy/</t>
   </si>
   <si>
-    <t>38996</t>
-[...41 lines deleted...]
-    <t>https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/</t>
+    <t>39128</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/imbinyy-napitok-s-krasnym-zhenshenem/?sku=39128</t>
+  </si>
+  <si>
+    <t>39160</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-puer-v-podarochnoy-upakovke/?sku=39160</t>
+  </si>
+  <si>
+    <t>39100</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/?sku=39100</t>
   </si>
   <si>
     <t>39098</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/ganpauder-porokh-zelenyy-chay/?sku=39098</t>
   </si>
   <si>
     <t>39146</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zhenshen-ulun-1/?sku=39146</t>
   </si>
   <si>
     <t>39084</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/mate-zelenyy/?sku=39084</t>
   </si>
   <si>
     <t>39138</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/dyan-khun-4-vysshiy-sort-50-gr/?sku=39138</t>
   </si>
   <si>
-    <t>39128</t>
-[...16 lines deleted...]
-  <si>
     <t>39167</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/?sku=39167</t>
   </si>
   <si>
+    <t>39004</t>
+  </si>
+  <si>
+    <t>Женьшень улун №2, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zhenshen-ulun-2/</t>
+  </si>
+  <si>
+    <t>39070</t>
+  </si>
+  <si>
+    <t>Чжень Шань Сяо Чжун №1 (Красный чай), 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chzhen-shan-syao-chzhun-1-krasnyy-chay/</t>
+  </si>
+  <si>
     <t>39017</t>
   </si>
   <si>
     <t>Корейский напиток из кукурузных рылец Corn Silk Tea (20 пакетиков)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/koreyskiy-napitok-iz-kukuruznykh-rylets-corn-silk-tea-20-paketikov/</t>
   </si>
   <si>
+    <t>34111</t>
+  </si>
+  <si>
+    <t>Синий тайский чай Анчан Butterfly Pea (клитория или мотыльковый горошек), 50 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/</t>
+  </si>
+  <si>
     <t>39071</t>
   </si>
   <si>
     <t>Шен пуэр "Золотой Павлин"(Лимин Синхуо) 2007 г-357 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/shu-puer-2009-mini-tocha/</t>
   </si>
   <si>
     <t>39006</t>
   </si>
   <si>
     <t>Зеленый чай "Healthy Bancha" с листьями шисо (периллы), 200 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/</t>
   </si>
   <si>
-    <t>39004</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/</t>
+    <t>39147</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zhenshen-ulun-2/?sku=39147</t>
+  </si>
+  <si>
+    <t>39139</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chzhen-shan-syao-chzhun-1-krasnyy-chay/?sku=39139</t>
+  </si>
+  <si>
+    <t>39129</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/koreyskiy-napitok-iz-kukuruznykh-rylets-corn-silk-tea-20-paketikov/?sku=39129</t>
   </si>
   <si>
     <t>39036</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/?sku=39036</t>
   </si>
   <si>
-    <t>39129</t>
-[...4 lines deleted...]
-  <si>
     <t>39161</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/shu-puer-2009-mini-tocha/?sku=39161</t>
   </si>
   <si>
     <t>39101</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/?sku=39101</t>
   </si>
   <si>
-    <t>39147</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/chai/chzhen-shan-syao-chzhun-1-krasnyy-chay/?sku=39139</t>
+    <t>39168</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/?sku=39168</t>
   </si>
   <si>
     <t>39085</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/?sku=39085</t>
   </si>
   <si>
-    <t>39168</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/?sku=39168</t>
+    <t>39053</t>
+  </si>
+  <si>
+    <t>Чай в пакетиках со специями масала Society, 25 пакетиков</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu-1/</t>
+  </si>
+  <si>
+    <t>39007</t>
+  </si>
+  <si>
+    <t>Зеленый чай "Генмайча Матча" Isodaen, 200 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/</t>
   </si>
   <si>
     <t>39026</t>
   </si>
   <si>
     <t>Молочный улун 1 шт ( 7 гр)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/molochnyy-ulun-1-sht--7-gr/</t>
   </si>
   <si>
     <t>39018</t>
   </si>
   <si>
     <t>Корейский напиток из листьев хурмы (40 пакетиков)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/koreyskiy-napitok-iz-listev-khurmy-40-paketikov/</t>
   </si>
   <si>
     <t>39072</t>
   </si>
   <si>
     <t>Шен пуэр Цин Май (зеленый), 50 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/shen-puer-tsin-may-50-gr/</t>
   </si>
   <si>
-    <t>39053</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/</t>
+    <t>39162</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/shen-puer-tsin-may-50-gr/?sku=39162</t>
+  </si>
+  <si>
+    <t>39086</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu-1/?sku=39086</t>
   </si>
   <si>
     <t>39102</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/?sku=39102</t>
   </si>
   <si>
     <t>39148</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/molochnyy-ulun-1-sht--7-gr/?sku=39148</t>
   </si>
   <si>
     <t>39130</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/koreyskiy-napitok-iz-listev-khurmy-40-paketikov/?sku=39130</t>
   </si>
   <si>
-    <t>39162</t>
-[...10 lines deleted...]
-  <si>
     <t>39169</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/?sku=39169</t>
   </si>
   <si>
+    <t>39019</t>
+  </si>
+  <si>
+    <t>Корейский напиток из ячменя (20 пакетиков)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/koreyskiy-napitok-iz-yachmenya-30-paketikov/</t>
+  </si>
+  <si>
+    <t>39073</t>
+  </si>
+  <si>
+    <t>Шу Пуэр в мандарине, 1 штука</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/shu-puer-v-mandarine-1-shtuka/</t>
+  </si>
+  <si>
     <t>39027</t>
   </si>
   <si>
     <t>Молочный улун №1, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/molochnyy-ulun-1/</t>
   </si>
   <si>
     <t>39009</t>
   </si>
   <si>
     <t>Зеленый чай с жареным рисом с доб-ем порошкового зеленого чая Такэнака-эн Маття-ири Гэнмайтя, 150 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/</t>
   </si>
   <si>
-    <t>39019</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/chai/shu-puer-v-mandarine-1-shtuka/</t>
+    <t>39104</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/?sku=39104</t>
+  </si>
+  <si>
+    <t>39131</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/koreyskiy-napitok-iz-yachmenya-30-paketikov/?sku=39131</t>
   </si>
   <si>
     <t>39163</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/shu-puer-v-mandarine-1-shtuka/?sku=39163</t>
   </si>
   <si>
     <t>39149</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/molochnyy-ulun-1/?sku=39149</t>
   </si>
   <si>
-    <t>39104</t>
-[...10 lines deleted...]
-  <si>
     <t>39170</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/?sku=39170</t>
   </si>
   <si>
+    <t>39028</t>
+  </si>
+  <si>
+    <t>Молочный улун,  250 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/molochnyy-ulun-200-gr/</t>
+  </si>
+  <si>
+    <t>39012</t>
+  </si>
+  <si>
+    <t>Зеленый элитный японский чай матча  О-маття</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/</t>
+  </si>
+  <si>
     <t>39063</t>
   </si>
   <si>
     <t>Чай Кудин №1, 50 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-kudin-kudingcha/</t>
   </si>
   <si>
-    <t>39012</t>
-[...7 lines deleted...]
-  <si>
     <t>39030</t>
   </si>
   <si>
     <t>Напиток из имбиря, фиников и груши (Ginger, jujube, pear tea)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/napitok-iz-imbirya-finikov-i-grushi-ginger-jujube-pear-tea/</t>
   </si>
   <si>
     <t>39074</t>
   </si>
   <si>
     <t>Шу Пуэр Тянь ань Лао Бань Чжан, 2008 год, 100г (блин)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/shu-puer-tyan-an-lao-ban-chzhan-2008-god-100g-blin/</t>
   </si>
   <si>
-    <t>39028</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/chai/molochnyy-ulun-200-gr/</t>
+    <t>39150</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/molochnyy-ulun-200-gr/?sku=39150</t>
+  </si>
+  <si>
+    <t>39107</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/?sku=39107</t>
   </si>
   <si>
     <t>39088</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-kudin-kudingcha/?sku=39088</t>
   </si>
   <si>
-    <t>39107</t>
-[...4 lines deleted...]
-  <si>
     <t>39132</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/napitok-iz-imbirya-finikov-i-grushi-ginger-jujube-pear-tea/?sku=39132</t>
   </si>
   <si>
     <t>39164</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/shu-puer-tyan-an-lao-ban-chzhan-2008-god-100g-blin/?sku=39164</t>
   </si>
   <si>
-    <t>39150</t>
-[...4 lines deleted...]
-  <si>
     <t>39171</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/?sku=39171</t>
   </si>
   <si>
     <t>39029</t>
   </si>
   <si>
     <t>Молочный улун. Отборный №3, 50 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/molochnyy-ulun-otbornyy-3/</t>
   </si>
   <si>
     <t>39065</t>
   </si>
   <si>
     <t>Чай цветочный из хризантемы Цзюй Хуа (цветки долголетия), 20 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-tsvetochnyy-iz-khrizantemy-tszyuy-khua-tsvetki-dolgoletiya/</t>
   </si>
   <si>
     <t>39031</t>
   </si>
   <si>
     <t>Напиток из корейского Женьшеня</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/napitok-iz-koreyskogo-zhenshenya/</t>
   </si>
   <si>
     <t>39016</t>
   </si>
   <si>
     <t>Кокейча, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/kokeycha/</t>
   </si>
   <si>
+    <t>39089</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-tsvetochnyy-iz-khrizantemy-tszyuy-khua-tsvetki-dolgoletiya/?sku=39089</t>
+  </si>
+  <si>
+    <t>39133</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/napitok-iz-koreyskogo-zhenshenya/?sku=39133</t>
+  </si>
+  <si>
+    <t>39108</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/kokeycha/?sku=39108</t>
+  </si>
+  <si>
     <t>39151</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/molochnyy-ulun-otbornyy-3/?sku=39151</t>
   </si>
   <si>
-    <t>39089</t>
-[...16 lines deleted...]
-  <si>
     <t>39172</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/kokeycha/?sku=39172</t>
   </si>
   <si>
+    <t>39075</t>
+  </si>
+  <si>
+    <t>Элитный Ба Бао Ча с Паньдаха</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/elitnyy-ba-bao-cha-s-pandakha/</t>
+  </si>
+  <si>
+    <t>39032</t>
+  </si>
+  <si>
+    <t>Напиток из фиников с красным корейским женьшенем</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/napitok-iz-finikov-s-krasnym-koreyskim-zhenshenem/</t>
+  </si>
+  <si>
     <t>39023</t>
   </si>
   <si>
     <t>Матча (Койча), 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/matcha-koycha/</t>
   </si>
   <si>
     <t>39039</t>
   </si>
   <si>
     <t>Улун Виноградный, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/</t>
   </si>
   <si>
-    <t>39075</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/chai/napitok-iz-finikov-s-krasnym-koreyskim-zhenshenem/</t>
+    <t>39112</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/?sku=39112</t>
   </si>
   <si>
     <t>39134</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/napitok-iz-finikov-s-krasnym-koreyskim-zhenshenem/?sku=39134</t>
   </si>
   <si>
     <t>39090</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/elitnyy-ba-bao-cha-s-pandakha/?sku=39090</t>
   </si>
   <si>
     <t>39109</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/matcha-koycha/?sku=39109</t>
   </si>
   <si>
-    <t>39112</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/?sku=39112</t>
+    <t>39152</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/?sku=39152</t>
   </si>
   <si>
     <t>39173</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/matcha-koycha/?sku=39173</t>
   </si>
   <si>
-    <t>39152</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/?sku=39152</t>
+    <t>39046</t>
+  </si>
+  <si>
+    <t>Чай ITO EN зеленый Дженмай с рисом, 20 пак, 40  г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/</t>
+  </si>
+  <si>
+    <t>39010</t>
+  </si>
+  <si>
+    <t>Зелёный чай с жасмином "Моли Хуа Ча" №1, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2-1/</t>
   </si>
   <si>
     <t>39040</t>
   </si>
   <si>
     <t>Улун Медовая Дыня, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun-1/</t>
   </si>
   <si>
     <t>39033</t>
   </si>
   <si>
     <t>Напиток с грецким орехом, миндалем и коиксом Nokchawon  (пищезаменитель)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/napitok-s-gretskim-orekhom-mindalem-i-koiksom-nokchawon-pishchezamenitel/</t>
   </si>
   <si>
     <t>39076</t>
   </si>
   <si>
     <t>Элитный Чай Ба Бао  с Алоэ</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-aloe/</t>
   </si>
   <si>
-    <t>39046</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2-1/</t>
+    <t>39113</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/?sku=39113</t>
   </si>
   <si>
     <t>39105</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2-1/?sku=39105</t>
   </si>
   <si>
     <t>39153</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun-1/?sku=39153</t>
   </si>
   <si>
     <t>39135</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/napitok-s-gretskim-orekhom-mindalem-i-koiksom-nokchawon-pishchezamenitel/?sku=39135</t>
   </si>
   <si>
     <t>39091</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-aloe/?sku=39091</t>
   </si>
   <si>
-    <t>39113</t>
-[...4 lines deleted...]
-  <si>
     <t>39174</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/?sku=39174</t>
   </si>
   <si>
+    <t>39077</t>
+  </si>
+  <si>
+    <t>Элитный Чай Ба Бао  с Чжун ся</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-chzhun-sya/</t>
+  </si>
+  <si>
     <t>39047</t>
   </si>
   <si>
     <t>Чай ITO EN растворимый Латте Матча, 180  г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/</t>
   </si>
   <si>
     <t>39011</t>
   </si>
   <si>
     <t>Зелёный чай с жасмином "Моли Хуа Ча" №2</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2/</t>
   </si>
   <si>
     <t>39041</t>
   </si>
   <si>
     <t>Улун с османтусом (Гуй Хуа Улун), 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun/</t>
   </si>
   <si>
-    <t>39077</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-chzhun-sya/</t>
+    <t>39154</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun/?sku=39154</t>
+  </si>
+  <si>
+    <t>39092</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-chzhun-sya/?sku=39092</t>
   </si>
   <si>
     <t>39114</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/?sku=39114</t>
   </si>
   <si>
     <t>39106</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2/?sku=39106</t>
   </si>
   <si>
-    <t>39154</t>
-[...10 lines deleted...]
-  <si>
     <t>39175</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/?sku=39175</t>
   </si>
   <si>
+    <t>39042</t>
+  </si>
+  <si>
+    <t>Улун Те Гуан Инь №1, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ulun-te-guan-in-1/</t>
+  </si>
+  <si>
+    <t>39048</t>
+  </si>
+  <si>
+    <t>Чай ITOEN зеленый растворимый с Матча, 40 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/</t>
+  </si>
+  <si>
     <t>39078</t>
   </si>
   <si>
     <t>Элитный Чай БаБао с Розой</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/elitnyy-chay-babao-s-rozoy/</t>
   </si>
   <si>
-    <t>39042</t>
-[...16 lines deleted...]
-  <si>
     <t>39155</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/ulun-te-guan-in-1/?sku=39155</t>
   </si>
   <si>
     <t>39115</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/?sku=39115</t>
   </si>
   <si>
     <t>39093</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/elitnyy-chay-babao-s-rozoy/?sku=39093</t>
   </si>
   <si>
     <t>39176</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/?sku=39176</t>
   </si>
   <si>
     <t>39043</t>
   </si>
   <si>
     <t>Улун Те Гуан Инь №2, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/ulun-te-guan-in-2/</t>
   </si>
   <si>
+    <t>39049</t>
+  </si>
+  <si>
+    <t>Чай ITOEN зеленый чай матча с лемонграссом (20 пакетиков), 30 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/</t>
+  </si>
+  <si>
     <t>39079</t>
   </si>
   <si>
     <t>Элитный Чай БаБао с Ромашкой</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/elitnyy-chay-babao-s-romashkoy/</t>
   </si>
   <si>
-    <t>39049</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/</t>
+    <t>39116</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/?sku=39116</t>
+  </si>
+  <si>
+    <t>39094</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/elitnyy-chay-babao-s-romashkoy/?sku=39094</t>
   </si>
   <si>
     <t>39156</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/ulun-te-guan-in-2/?sku=39156</t>
   </si>
   <si>
-    <t>39094</t>
-[...10 lines deleted...]
-  <si>
     <t>39177</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/?sku=39177</t>
   </si>
   <si>
+    <t>39080</t>
+  </si>
+  <si>
+    <t>Элитный Чай БаБао, 1 шт</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/elitnyy-chay-babao/</t>
+  </si>
+  <si>
     <t>39050</t>
   </si>
   <si>
     <t>Чай ITOEN зеленый чай Матча с мятой (20 пакетиков), 30 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/</t>
   </si>
   <si>
     <t>39044</t>
   </si>
   <si>
     <t>Улун Тегуанинь 1 шт ( 7 гр)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/ulun-teguanin-1-sht--7-gr/</t>
   </si>
   <si>
-    <t>39080</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/chai/elitnyy-chay-babao/</t>
+    <t>39157</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/ulun-teguanin-1-sht--7-gr/?sku=39157</t>
   </si>
   <si>
     <t>39095</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/elitnyy-chay-babao/?sku=39095</t>
   </si>
   <si>
     <t>39117</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/?sku=39117</t>
   </si>
   <si>
-    <t>39157</t>
-[...4 lines deleted...]
-  <si>
     <t>39178</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/?sku=39178</t>
   </si>
   <si>
     <t>39025</t>
   </si>
   <si>
     <t>Моли лун чжу (Жасминовая жемчужина дракона) №1, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/moli-lun-chzhu-zhasminovaya-zhemchuzhina-drakona-1-sort/</t>
   </si>
   <si>
     <t>39051</t>
   </si>
   <si>
     <t>Чай ITOEN пакетированный Premium Матча с зеленыс чаем сенча 20 пак, 36  г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/</t>
   </si>
   <si>
+    <t>39118</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/?sku=39118</t>
+  </si>
+  <si>
     <t>39110</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/moli-lun-chzhu-zhasminovaya-zhemchuzhina-drakona-1-sort/?sku=39110</t>
   </si>
   <si>
-    <t>39118</t>
-[...4 lines deleted...]
-  <si>
     <t>39179</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/?sku=39179</t>
   </si>
   <si>
+    <t>39035</t>
+  </si>
+  <si>
+    <t>Связанный чай с Лотосом, 1 шт</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-iz-lotosa/</t>
+  </si>
+  <si>
     <t>39054</t>
   </si>
   <si>
     <t>Чай генмайча обжаренный зеленый чай с добавлением чая с жаренным рисом Такэнака-эн Гэнмайтя-ири Ходзитя, 200 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/</t>
   </si>
   <si>
-    <t>39035</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/chai/chay-iz-lotosa/</t>
+    <t>39111</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/chai/chay-iz-lotosa/?sku=39111</t>
   </si>
   <si>
     <t>39119</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/?sku=39119</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.edazii.ru/chai/chay-iz-lotosa/?sku=39111</t>
   </si>
   <si>
     <t>39180</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/?sku=39180</t>
   </si>
   <si>
     <t>39055</t>
   </si>
   <si>
     <t>Чай генмайча с рисовыми зернами (в пакетиках) Япония, 30 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/</t>
   </si>
   <si>
     <t>39120</t>
   </si>
   <si>
     <t>https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/?sku=39120</t>
   </si>
   <si>
     <t>39181</t>
   </si>
@@ -1890,51 +1890,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-1-pervoy-kategorii-bolshoy-krasnyy-khalat/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-tayskiy-chay-400-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/vostochnyy-chay-s-listyami-konfetnogo-dereva-40-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-05-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/menkhay-gun-tin-shu-puer-357g-blin/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/menkhay-gun-tin-shu-puer-357g-blin/?sku=39158" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/?sku=39096" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu/?sku=39082" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-1-pervoy-kategorii-bolshoy-krasnyy-khalat/?sku=39144" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-tayskiy-chay-400-gr/?sku=39136" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/vostochnyy-chay-s-listyami-konfetnogo-dereva-40-paketikov/?sku=39126" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-05-gr/?sku=39142" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/?sku=39165" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-chay-s-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-v-farforovom-kuvshine/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/sencha-s-risom/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/puer-tsi-tszy-bin-chkhun-sian-shu-357g-blin/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/bi-lo-chun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-2-vtoroy-kategorii-bolshoy-krasnyy-khalat/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kitayskiy-chay-iz-grechikhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-2-vtoroy-kategorii-bolshoy-krasnyy-khalat/?sku=39145" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kitayskiy-chay-iz-grechikhi/?sku=39083" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/bi-lo-chun-1/?sku=39097" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-chay-s-lichi/?sku=39137" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/?sku=39103" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-v-farforovom-kuvshine/?sku=39143" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/sencha-s-risom/?sku=39099" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/puer-tsi-tszy-bin-chkhun-sian-shu-357g-blin/?sku=39159" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/?sku=39127" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/sencha-s-risom/?sku=39166" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ganpauder-porokh-zelenyy-chay/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/mate-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/bi-lo-chun-2-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/dyan-khun-4-vysshiy-sort-50-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/imbinyy-napitok-s-krasnym-zhenshenem/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-puer-v-podarochnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ganpauder-porokh-zelenyy-chay/?sku=39098" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-1/?sku=39146" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/mate-zelenyy/?sku=39084" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/dyan-khun-4-vysshiy-sort-50-gr/?sku=39138" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/imbinyy-napitok-s-krasnym-zhenshenem/?sku=39128" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-puer-v-podarochnoy-upakovke/?sku=39160" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/?sku=39100" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/?sku=39167" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-kukuruznykh-rylets-corn-silk-tea-20-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-2009-mini-tocha/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chzhen-shan-syao-chzhun-1-krasnyy-chay/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/?sku=39036" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-kukuruznykh-rylets-corn-silk-tea-20-paketikov/?sku=39129" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-2009-mini-tocha/?sku=39161" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/?sku=39101" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-2/?sku=39147" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chzhen-shan-syao-chzhun-1-krasnyy-chay/?sku=39139" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/?sku=39085" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/?sku=39168" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1-sht--7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-listev-khurmy-40-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shen-puer-tsin-may-50-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/?sku=39102" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1-sht--7-gr/?sku=39148" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-listev-khurmy-40-paketikov/?sku=39130" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shen-puer-tsin-may-50-gr/?sku=39162" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu-1/?sku=39086" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/?sku=39169" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-yachmenya-30-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-v-mandarine-1-shtuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-v-mandarine-1-shtuka/?sku=39163" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1/?sku=39149" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/?sku=39104" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-yachmenya-30-paketikov/?sku=39131" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/?sku=39170" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-kudin-kudingcha/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-imbirya-finikov-i-grushi-ginger-jujube-pear-tea/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-tyan-an-lao-ban-chzhan-2008-god-100g-blin/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-200-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-kudin-kudingcha/?sku=39088" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/?sku=39107" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-imbirya-finikov-i-grushi-ginger-jujube-pear-tea/?sku=39132" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-tyan-an-lao-ban-chzhan-2008-god-100g-blin/?sku=39164" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-200-gr/?sku=39150" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/?sku=39171" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-otbornyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-tsvetochnyy-iz-khrizantemy-tszyuy-khua-tsvetki-dolgoletiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-koreyskogo-zhenshenya/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kokeycha/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-otbornyy-3/?sku=39151" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-tsvetochnyy-iz-khrizantemy-tszyuy-khua-tsvetki-dolgoletiya/?sku=39089" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-koreyskogo-zhenshenya/?sku=39133" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kokeycha/?sku=39108" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kokeycha/?sku=39172" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/matcha-koycha/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-ba-bao-cha-s-pandakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-finikov-s-krasnym-koreyskim-zhenshenem/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-finikov-s-krasnym-koreyskim-zhenshenem/?sku=39134" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-ba-bao-cha-s-pandakha/?sku=39090" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/matcha-koycha/?sku=39109" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/?sku=39112" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/matcha-koycha/?sku=39173" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/?sku=39152" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-s-gretskim-orekhom-mindalem-i-koiksom-nokchawon-pishchezamenitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-aloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2-1/?sku=39105" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun-1/?sku=39153" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-s-gretskim-orekhom-mindalem-i-koiksom-nokchawon-pishchezamenitel/?sku=39135" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-aloe/?sku=39091" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/?sku=39113" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/?sku=39174" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-chzhun-sya/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/?sku=39114" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2/?sku=39106" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun/?sku=39154" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-chzhun-sya/?sku=39092" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/?sku=39175" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-rozoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-1/?sku=39155" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/?sku=39115" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-rozoy/?sku=39093" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/?sku=39176" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-romashkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-2/?sku=39156" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-romashkoy/?sku=39094" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/?sku=39116" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/?sku=39177" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-teguanin-1-sht--7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao/?sku=39095" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/?sku=39117" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-teguanin-1-sht--7-gr/?sku=39157" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/?sku=39178" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/moli-lun-chzhu-zhasminovaya-zhemchuzhina-drakona-1-sort/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/moli-lun-chzhu-zhasminovaya-zhemchuzhina-drakona-1-sort/?sku=39110" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/?sku=39118" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/?sku=39179" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-iz-lotosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/?sku=39119" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-iz-lotosa/?sku=39111" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/?sku=39180" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/?sku=39120" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/?sku=39181" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-v-paketikakh-yaponiya-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-v-paketikakh-yaponiya-30-g/?sku=39122" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-v-paketikakh-yaponiya-30-g/?sku=39182" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zharenyy-s-dobavleniem-chaya-matcha-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zharenyy-s-dobavleniem-chaya-matcha-100-g/?sku=39123" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zharenyy-s-dobavleniem-chaya-matcha-100-g/?sku=39183" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ivan-chay-s-tsvetami-ivan-chaya-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/?sku=39124" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/?sku=39184" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-listovoy-gen-may-cha-s-obzharenym-risom-i-matcha-200-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-listovoy-gen-may-cha-s-obzharenym-risom-i-matcha-200-gr/?sku=39185" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zhasminovyy-listovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zhasminovyy-listovoy/?sku=39121" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-s-molokom-rastvorimyy-stik-127-84-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-s-molokom-rastvorimyy-stik-127-84-g/?sku=39125" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-bilochun-1-sht--7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-gornyy-chabrets-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-imperatorskiy-dvorets-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-masala-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-chernika-v-yogurte-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/belyy-chay/bay-khao-in-chzhen-1-belyy-chay/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/posuda-i-aksessuary-/nabor-dlya-chaynoy-tseremonii/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/?sku=39141" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-tayskiy-chay-400-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/vostochnyy-chay-s-listyami-konfetnogo-dereva-40-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-05-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/menkhay-gun-tin-shu-puer-357g-blin/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-1-pervoy-kategorii-bolshoy-krasnyy-khalat/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-1-pervoy-kategorii-bolshoy-krasnyy-khalat/?sku=39144" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/?sku=39096" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu/?sku=39082" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-tayskiy-chay-400-gr/?sku=39136" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/vostochnyy-chay-s-listyami-konfetnogo-dereva-40-paketikov/?sku=39126" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-05-gr/?sku=39142" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/menkhay-gun-tin-shu-puer-357g-blin/?sku=39158" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/asamushi-sencha-slabo-proparennaya-sencha/?sku=39165" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/bi-lo-chun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-2-vtoroy-kategorii-bolshoy-krasnyy-khalat/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kitayskiy-chay-iz-grechikhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-chay-s-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-v-farforovom-kuvshine/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/sencha-s-risom/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/puer-tsi-tszy-bin-chkhun-sian-shu-357g-blin/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/bi-lo-chun-1/?sku=39097" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/da-khun-pao-2-vtoroy-kategorii-bolshoy-krasnyy-khalat/?sku=39145" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kitayskiy-chay-iz-grechikhi/?sku=39083" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/krasnyy-chay-s-lichi/?sku=39137" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/?sku=39103" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/smola-puera-krasnaya-yunnan-v-farforovom-kuvshine/?sku=39143" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/sencha-s-risom/?sku=39099" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/puer-tsi-tszy-bin-chkhun-sian-shu-357g-blin/?sku=39159" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-mat-cha-latte/?sku=39127" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/sencha-s-risom/?sku=39166" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/imbinyy-napitok-s-krasnym-zhenshenem/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-puer-v-podarochnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/bi-lo-chun-2-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ganpauder-porokh-zelenyy-chay/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/dyan-khun-4-vysshiy-sort-50-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/mate-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/imbinyy-napitok-s-krasnym-zhenshenem/?sku=39128" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-puer-v-podarochnoy-upakovke/?sku=39160" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/?sku=39100" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ganpauder-porokh-zelenyy-chay/?sku=39098" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-1/?sku=39146" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/mate-zelenyy/?sku=39084" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/dyan-khun-4-vysshiy-sort-50-gr/?sku=39138" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-bystro-zavarivaemyy-zelenyy-chay-v-poroshke-s-chaem-mat-cha/?sku=39167" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chzhen-shan-syao-chzhun-1-krasnyy-chay/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-kukuruznykh-rylets-corn-silk-tea-20-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-2009-mini-tocha/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zhenshen-ulun-2/?sku=39147" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chzhen-shan-syao-chzhun-1-krasnyy-chay/?sku=39139" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-kukuruznykh-rylets-corn-silk-tea-20-paketikov/?sku=39129" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/?sku=39036" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-2009-mini-tocha/?sku=39161" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/?sku=39101" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-healthy-bancha-s-listyami-shiso-perilly/?sku=39168" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/siniy-tayskiy-chay-anchan-butterfly-pea-klitoriya-ili-motylkovyy-goroshek/?sku=39085" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1-sht--7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-listev-khurmy-40-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shen-puer-tsin-may-50-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shen-puer-tsin-may-50-gr/?sku=39162" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/butony-roz-dobavka-k-chayu-1/?sku=39086" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/?sku=39102" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1-sht--7-gr/?sku=39148" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-listev-khurmy-40-paketikov/?sku=39130" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-genmaycha-matcha-isodaen/?sku=39169" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-yachmenya-30-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-v-mandarine-1-shtuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/?sku=39104" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/koreyskiy-napitok-iz-yachmenya-30-paketikov/?sku=39131" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-v-mandarine-1-shtuka/?sku=39163" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-1/?sku=39149" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-chay-s-zharenym-risom-s-dob-em-poroshkovogo-zelenogo-chaya-takenaka-en-mattya-iri-genmaytya/?sku=39170" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-200-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-kudin-kudingcha/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-imbirya-finikov-i-grushi-ginger-jujube-pear-tea/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-tyan-an-lao-ban-chzhan-2008-god-100g-blin/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-200-gr/?sku=39150" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/?sku=39107" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-kudin-kudingcha/?sku=39088" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-imbirya-finikov-i-grushi-ginger-jujube-pear-tea/?sku=39132" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/shu-puer-tyan-an-lao-ban-chzhan-2008-god-100g-blin/?sku=39164" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelenyy-elitnyy-yaponskiy-chay-matcha-o-mattya/?sku=39171" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-otbornyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-tsvetochnyy-iz-khrizantemy-tszyuy-khua-tsvetki-dolgoletiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-koreyskogo-zhenshenya/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kokeycha/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-tsvetochnyy-iz-khrizantemy-tszyuy-khua-tsvetki-dolgoletiya/?sku=39089" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-koreyskogo-zhenshenya/?sku=39133" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kokeycha/?sku=39108" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/molochnyy-ulun-otbornyy-3/?sku=39151" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/kokeycha/?sku=39172" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-ba-bao-cha-s-pandakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-finikov-s-krasnym-koreyskim-zhenshenem/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/matcha-koycha/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/?sku=39112" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-iz-finikov-s-krasnym-koreyskim-zhenshenem/?sku=39134" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-ba-bao-cha-s-pandakha/?sku=39090" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/matcha-koycha/?sku=39109" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-vinogradnyy-100-gr/?sku=39152" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/matcha-koycha/?sku=39173" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-s-gretskim-orekhom-mindalem-i-koiksom-nokchawon-pishchezamenitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-aloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/?sku=39113" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2-1/?sku=39105" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun-1/?sku=39153" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/napitok-s-gretskim-orekhom-mindalem-i-koiksom-nokchawon-pishchezamenitel/?sku=39135" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-aloe/?sku=39091" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-dzhenmay-s-risom-20-pak-40-g/?sku=39174" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-chzhun-sya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-s-osmantusom-guy-khua-ulun/?sku=39154" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-ba-bao-s-chzhun-sya/?sku=39092" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/?sku=39114" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/zelyonyy-chay-s-zhasminom-moli-khua-cha-2/?sku=39106" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-rastvorimyy-latte-matcha-180-g/?sku=39175" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-rozoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-1/?sku=39155" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/?sku=39115" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-rozoy/?sku=39093" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-zelenyy-rastvorimyy-s-matcha-36-g/?sku=39176" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-romashkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/?sku=39116" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao-s-romashkoy/?sku=39094" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-te-guan-in-2/?sku=39156" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g/?sku=39177" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-teguanin-1-sht--7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ulun-teguanin-1-sht--7-gr/?sku=39157" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/elitnyy-chay-babao/?sku=39095" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/?sku=39117" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zelenyy-s-lemongrassom-20-paketikov-30-g-1/?sku=39178" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/moli-lun-chzhu-zhasminovaya-zhemchuzhina-drakona-1-sort/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/?sku=39118" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/moli-lun-chzhu-zhasminovaya-zhemchuzhina-drakona-1-sort/?sku=39110" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-ito-en-premium-matcha-40-g/?sku=39179" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-iz-lotosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-iz-lotosa/?sku=39111" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/?sku=39119" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-obzharennyy-zelenyy-chay-s-dobavleniem-chaya-s-zharennym-risom-takenaka-en-genmaytya-iri-khodzitya/?sku=39180" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/?sku=39120" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-genmaycha-s-risovymi-zernami-v-paketikakh-yaponiya-30-g/?sku=39181" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-v-paketikakh-yaponiya-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-v-paketikakh-yaponiya-30-g/?sku=39122" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-v-paketikakh-yaponiya-30-g/?sku=39182" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zharenyy-s-dobavleniem-chaya-matcha-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zharenyy-s-dobavleniem-chaya-matcha-100-g/?sku=39123" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-itoen-zharenyy-s-dobavleniem-chaya-matcha-100-g/?sku=39183" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/ivan-chay-s-tsvetami-ivan-chaya-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/?sku=39124" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-karigane-150-g/?sku=39184" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-listovoy-gen-may-cha-s-obzharenym-risom-i-matcha-200-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-listovoy-gen-may-cha-s-obzharenym-risom-i-matcha-200-gr/?sku=39185" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zhasminovyy-listovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zhasminovyy-listovoy/?sku=39121" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-s-molokom-rastvorimyy-stik-127-84-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-zelenyy-s-molokom-rastvorimyy-stik-127-84-g/?sku=39125" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-bilochun-1-sht--7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-gornyy-chabrets-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-imperatorskiy-dvorets-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-masala-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/chay-chernyy-chernika-v-yogurte-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/belyy-chay/bay-khao-in-chzhen-1-belyy-chay/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/chai/posuda-i-aksessuary-/nabor-dlya-chaynoy-tseremonii/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/?sku=39141" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F201" sqref="F201"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2007,145 +2007,145 @@
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
         <v>164</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>359</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="E9" s="6"/>
+      <c r="E9" s="6">
+        <v>0</v>
+      </c>
       <c r="F9" s="14">
-        <v>1579</v>
+        <v>927</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6">
         <v>0</v>
       </c>
       <c r="F10" s="14">
-        <v>927</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="E11" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>45</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>1154</v>
+        <v>359</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>1154</v>
+        <v>359</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6">
         <v>98</v>
       </c>
       <c r="F14" s="14">
         <v>574</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
@@ -2157,1623 +2157,1623 @@
         <v>12</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
         <v>164</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>359</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="E17" s="6"/>
+      <c r="E17" s="6">
+        <v>0</v>
+      </c>
       <c r="F17" s="14">
-        <v>1579</v>
+        <v>927</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="14">
-        <v>927</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="E19" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>45</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="6">
         <v>98</v>
       </c>
       <c r="F20" s="14">
         <v>574</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="14">
-        <v>281</v>
+        <v>382</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="E22" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>664</v>
+        <v>578</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="6">
         <v>0</v>
       </c>
       <c r="F23" s="14">
-        <v>1914</v>
+        <v>161</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="E24" s="6"/>
+      <c r="E24" s="6">
+        <v>0</v>
+      </c>
       <c r="F24" s="14">
-        <v>574</v>
+        <v>281</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E25" s="6"/>
+      <c r="E25" s="6">
+        <v>0</v>
+      </c>
       <c r="F25" s="14">
-        <v>903</v>
+        <v>664</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="14">
-        <v>382</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="E28" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>161</v>
+        <v>903</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="E29" s="6"/>
+      <c r="E29" s="6">
+        <v>0</v>
+      </c>
       <c r="F29" s="14">
-        <v>578</v>
+        <v>382</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="E30" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>161</v>
+        <v>578</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E31" s="6">
         <v>0</v>
       </c>
       <c r="F31" s="14">
-        <v>382</v>
+        <v>161</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="6">
         <v>0</v>
       </c>
       <c r="F32" s="14">
         <v>281</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E33" s="6">
         <v>0</v>
       </c>
       <c r="F33" s="14">
         <v>664</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E34" s="6">
         <v>0</v>
       </c>
       <c r="F34" s="14">
         <v>1914</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
         <v>574</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
         <v>903</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E37" s="6">
         <v>0</v>
       </c>
       <c r="F37" s="14">
         <v>664</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>88</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
         <v>574</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="E39" s="6"/>
+      <c r="E39" s="6">
+        <v>0</v>
+      </c>
       <c r="F39" s="14">
-        <v>132</v>
+        <v>716</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E40" s="6">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="F40" s="14">
-        <v>177</v>
+        <v>957</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="E41" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>191</v>
+        <v>395</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
         <v>476</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="E43" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>453</v>
+        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E44" s="6">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="F44" s="14">
-        <v>716</v>
+        <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E45" s="6">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="F45" s="14">
-        <v>957</v>
+        <v>453</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="E46" s="6"/>
+      <c r="E46" s="6">
+        <v>88</v>
+      </c>
       <c r="F46" s="14">
-        <v>395</v>
+        <v>191</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="E47" s="6"/>
+      <c r="E47" s="6">
+        <v>0</v>
+      </c>
       <c r="F47" s="14">
-        <v>132</v>
+        <v>716</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E48" s="6">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="F48" s="14">
-        <v>177</v>
+        <v>957</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="E49" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>191</v>
+        <v>395</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>120</v>
       </c>
-      <c r="E50" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E50" s="6"/>
       <c r="F50" s="14">
-        <v>453</v>
+        <v>132</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E51" s="6">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="F51" s="14">
-        <v>716</v>
+        <v>177</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E52" s="6">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="F52" s="14">
-        <v>957</v>
+        <v>191</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="E53" s="6"/>
+      <c r="E53" s="6">
+        <v>94</v>
+      </c>
       <c r="F53" s="14">
-        <v>395</v>
+        <v>453</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
         <v>395</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E55" s="6">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="F55" s="14">
-        <v>238</v>
+        <v>341</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="E56" s="6"/>
+      <c r="E56" s="6">
+        <v>79</v>
+      </c>
       <c r="F56" s="14">
-        <v>1662</v>
+        <v>275</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="14">
-        <v>1118</v>
+        <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="E58" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>341</v>
+        <v>209</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="E59" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E59" s="6"/>
       <c r="F59" s="14">
-        <v>275</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>146</v>
       </c>
-      <c r="E60" s="6"/>
+      <c r="E60" s="6">
+        <v>0</v>
+      </c>
       <c r="F60" s="14">
-        <v>209</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="E61" s="6"/>
+      <c r="E61" s="6">
+        <v>76</v>
+      </c>
       <c r="F61" s="14">
-        <v>209</v>
+        <v>341</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E62" s="6">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="F62" s="14">
-        <v>238</v>
+        <v>275</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="E63" s="6"/>
+      <c r="E63" s="6">
+        <v>0</v>
+      </c>
       <c r="F63" s="14">
-        <v>1662</v>
+        <v>238</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="E64" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>1118</v>
+        <v>209</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>156</v>
       </c>
-      <c r="E65" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>341</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E66" s="6">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="F66" s="14">
-        <v>275</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="E67" s="6"/>
+      <c r="E67" s="6">
+        <v>0</v>
+      </c>
       <c r="F67" s="14">
-        <v>209</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="E68" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>1118</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E69" s="6">
         <v>0</v>
       </c>
       <c r="F69" s="14">
-        <v>24</v>
+        <v>346</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E70" s="6">
         <v>0</v>
       </c>
       <c r="F70" s="14">
-        <v>466</v>
+        <v>604</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>171</v>
       </c>
-      <c r="E71" s="6"/>
+      <c r="E71" s="6">
+        <v>0</v>
+      </c>
       <c r="F71" s="14">
-        <v>179</v>
+        <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E72" s="6">
         <v>0</v>
       </c>
       <c r="F72" s="14">
-        <v>346</v>
+        <v>466</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>177</v>
       </c>
-      <c r="E73" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>604</v>
+        <v>179</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="E74" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>604</v>
+        <v>179</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E75" s="6">
         <v>0</v>
       </c>
       <c r="F75" s="14">
-        <v>24</v>
+        <v>346</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E76" s="6">
         <v>0</v>
       </c>
       <c r="F76" s="14">
-        <v>466</v>
+        <v>604</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>185</v>
       </c>
-      <c r="E77" s="6"/>
+      <c r="E77" s="6">
+        <v>0</v>
+      </c>
       <c r="F77" s="14">
-        <v>179</v>
+        <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E78" s="6">
         <v>0</v>
       </c>
       <c r="F78" s="14">
-        <v>346</v>
+        <v>466</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E79" s="6">
         <v>0</v>
       </c>
       <c r="F79" s="14">
         <v>604</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="E80" s="6"/>
+      <c r="E80" s="6">
+        <v>0</v>
+      </c>
       <c r="F80" s="14">
-        <v>273</v>
+        <v>370</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>688</v>
+        <v>90</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="E82" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E82" s="6"/>
       <c r="F82" s="14">
-        <v>370</v>
+        <v>273</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>201</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>90</v>
+        <v>688</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>90</v>
+        <v>688</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="E85" s="6"/>
+      <c r="E85" s="6">
+        <v>0</v>
+      </c>
       <c r="F85" s="14">
-        <v>273</v>
+        <v>370</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>207</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
-        <v>688</v>
+        <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="E87" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E87" s="6"/>
       <c r="F87" s="14">
-        <v>370</v>
+        <v>273</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E88" s="6"/>
       <c r="F88" s="14">
         <v>688</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
-        <v>161</v>
+        <v>496</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
         <v>688</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="E91" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>359</v>
+        <v>161</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E92" s="6">
         <v>0</v>
       </c>
       <c r="F92" s="14">
-        <v>286</v>
+        <v>359</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>226</v>
       </c>
-      <c r="E93" s="6"/>
+      <c r="E93" s="6">
+        <v>0</v>
+      </c>
       <c r="F93" s="14">
-        <v>496</v>
+        <v>286</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>161</v>
+        <v>496</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>230</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
         <v>688</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>232</v>
       </c>
-      <c r="E96" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E96" s="6"/>
       <c r="F96" s="14">
-        <v>359</v>
+        <v>161</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>234</v>
       </c>
       <c r="E97" s="6">
         <v>0</v>
       </c>
       <c r="F97" s="14">
-        <v>286</v>
+        <v>359</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="E98" s="6"/>
+      <c r="E98" s="6">
+        <v>0</v>
+      </c>
       <c r="F98" s="14">
-        <v>496</v>
+        <v>286</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>238</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
         <v>688</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
@@ -3836,1093 +3836,1093 @@
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>250</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>252</v>
       </c>
       <c r="E104" s="6">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="F104" s="14">
-        <v>377</v>
+        <v>96</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>254</v>
       </c>
       <c r="E105" s="6">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="F105" s="14">
-        <v>96</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>256</v>
       </c>
-      <c r="E106" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>1621</v>
+        <v>556</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>258</v>
       </c>
-      <c r="E107" s="6"/>
+      <c r="E107" s="6">
+        <v>77</v>
+      </c>
       <c r="F107" s="14">
-        <v>556</v>
+        <v>377</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>260</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="E109" s="6"/>
+      <c r="E109" s="6">
+        <v>84</v>
+      </c>
       <c r="F109" s="14">
-        <v>724</v>
+        <v>346</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>266</v>
       </c>
-      <c r="E110" s="6"/>
+      <c r="E110" s="6">
+        <v>0</v>
+      </c>
       <c r="F110" s="14">
-        <v>191</v>
+        <v>586</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>267</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>269</v>
       </c>
-      <c r="E111" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E111" s="6"/>
       <c r="F111" s="14">
-        <v>346</v>
+        <v>724</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>270</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>272</v>
       </c>
-      <c r="E112" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E112" s="6"/>
       <c r="F112" s="14">
-        <v>586</v>
+        <v>191</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>273</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>274</v>
       </c>
-      <c r="E113" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E113" s="6"/>
       <c r="F113" s="14">
-        <v>586</v>
+        <v>191</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>276</v>
       </c>
       <c r="E114" s="6">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="F114" s="14">
-        <v>346</v>
+        <v>586</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>278</v>
       </c>
-      <c r="E115" s="6"/>
+      <c r="E115" s="6">
+        <v>84</v>
+      </c>
       <c r="F115" s="14">
-        <v>724</v>
+        <v>346</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>279</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>280</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
-        <v>191</v>
+        <v>724</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>282</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
-        <v>724</v>
+        <v>191</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>284</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
-        <v>191</v>
+        <v>724</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>287</v>
       </c>
       <c r="E119" s="6"/>
       <c r="F119" s="14">
-        <v>287</v>
+        <v>353</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>288</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="E120" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E120" s="6"/>
       <c r="F120" s="14">
-        <v>358</v>
+        <v>185</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>291</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>293</v>
       </c>
-      <c r="E121" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E121" s="6"/>
       <c r="F121" s="14">
-        <v>346</v>
+        <v>287</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>294</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>296</v>
       </c>
-      <c r="E122" s="6"/>
+      <c r="E122" s="6">
+        <v>0</v>
+      </c>
       <c r="F122" s="14">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>297</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>299</v>
       </c>
-      <c r="E123" s="6"/>
+      <c r="E123" s="6">
+        <v>67</v>
+      </c>
       <c r="F123" s="14">
-        <v>185</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>300</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>301</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="14">
-        <v>185</v>
+        <v>353</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>302</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
-        <v>287</v>
+        <v>185</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>304</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>305</v>
       </c>
-      <c r="E126" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E126" s="6"/>
       <c r="F126" s="14">
-        <v>358</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>306</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E127" s="6">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="F127" s="14">
-        <v>346</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>308</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="E128" s="6"/>
+      <c r="E128" s="6">
+        <v>67</v>
+      </c>
       <c r="F128" s="14">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>310</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
         <v>353</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>312</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>314</v>
       </c>
-      <c r="E130" s="6"/>
+      <c r="E130" s="6">
+        <v>73</v>
+      </c>
       <c r="F130" s="14">
-        <v>748</v>
+        <v>346</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>315</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>317</v>
       </c>
-      <c r="E131" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E131" s="6"/>
       <c r="F131" s="14">
-        <v>329</v>
+        <v>748</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>318</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>320</v>
       </c>
       <c r="E132" s="6">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="F132" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>321</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E133" s="6">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="F133" s="14">
-        <v>346</v>
+        <v>329</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>324</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>325</v>
       </c>
-      <c r="E134" s="6"/>
+      <c r="E134" s="6">
+        <v>94</v>
+      </c>
       <c r="F134" s="14">
-        <v>748</v>
+        <v>329</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E135" s="6">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="F135" s="14">
-        <v>329</v>
+        <v>346</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>328</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>329</v>
       </c>
-      <c r="E136" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E136" s="6"/>
       <c r="F136" s="14">
-        <v>329</v>
+        <v>748</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>330</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E137" s="6">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="F137" s="14">
-        <v>346</v>
+        <v>329</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
         <v>748</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>336</v>
       </c>
-      <c r="E139" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E139" s="6"/>
       <c r="F139" s="14">
-        <v>346</v>
+        <v>173</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>337</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>339</v>
       </c>
       <c r="E140" s="6"/>
       <c r="F140" s="14">
-        <v>173</v>
+        <v>592</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>340</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>342</v>
       </c>
-      <c r="E141" s="6"/>
+      <c r="E141" s="6">
+        <v>89</v>
+      </c>
       <c r="F141" s="14">
-        <v>592</v>
+        <v>346</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>343</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>344</v>
       </c>
       <c r="E142" s="6"/>
       <c r="F142" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>345</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>346</v>
       </c>
       <c r="E143" s="6"/>
       <c r="F143" s="14">
         <v>592</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>348</v>
       </c>
       <c r="E144" s="6">
         <v>89</v>
       </c>
       <c r="F144" s="14">
         <v>346</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>350</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
         <v>592</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>351</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>353</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>354</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>356</v>
       </c>
-      <c r="E147" s="6"/>
+      <c r="E147" s="6">
+        <v>0</v>
+      </c>
       <c r="F147" s="14">
-        <v>346</v>
+        <v>556</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>359</v>
       </c>
-      <c r="E148" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E148" s="6"/>
       <c r="F148" s="14">
-        <v>556</v>
+        <v>346</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>360</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>361</v>
       </c>
-      <c r="E149" s="6"/>
+      <c r="E149" s="6">
+        <v>0</v>
+      </c>
       <c r="F149" s="14">
-        <v>329</v>
+        <v>556</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>362</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>363</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
         <v>346</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>364</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>365</v>
       </c>
-      <c r="E151" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E151" s="6"/>
       <c r="F151" s="14">
-        <v>556</v>
+        <v>329</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>366</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E152" s="6">
         <v>0</v>
       </c>
       <c r="F152" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>368</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>370</v>
       </c>
       <c r="E153" s="6">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="F153" s="14">
-        <v>556</v>
+        <v>30</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>373</v>
       </c>
-      <c r="E154" s="6"/>
+      <c r="E154" s="6">
+        <v>0</v>
+      </c>
       <c r="F154" s="14">
-        <v>24</v>
+        <v>556</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>376</v>
       </c>
-      <c r="E155" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E155" s="6"/>
       <c r="F155" s="14">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>378</v>
       </c>
-      <c r="E156" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E156" s="6"/>
       <c r="F156" s="14">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>379</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>380</v>
       </c>
       <c r="E157" s="6">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="F157" s="14">
-        <v>556</v>
+        <v>30</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>381</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="E158" s="6"/>
+      <c r="E158" s="6">
+        <v>0</v>
+      </c>
       <c r="F158" s="14">
-        <v>24</v>
+        <v>556</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E159" s="6">
         <v>0</v>
       </c>
       <c r="F159" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>385</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>387</v>
       </c>
       <c r="E160" s="6">
@@ -4938,183 +4938,183 @@
       </c>
       <c r="B161" s="10" t="s">
         <v>388</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>390</v>
       </c>
       <c r="E161" s="6">
         <v>0</v>
       </c>
       <c r="F161" s="14">
         <v>465</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>391</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>392</v>
       </c>
       <c r="E162" s="6">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="F162" s="14">
-        <v>428</v>
+        <v>465</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>393</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>394</v>
       </c>
       <c r="E163" s="6">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="F163" s="14">
-        <v>465</v>
+        <v>428</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>395</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>396</v>
       </c>
       <c r="E164" s="6">
         <v>0</v>
       </c>
       <c r="F164" s="14">
         <v>465</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>397</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>399</v>
       </c>
       <c r="E165" s="6"/>
       <c r="F165" s="14">
-        <v>688</v>
+        <v>48</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>400</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>402</v>
       </c>
       <c r="E166" s="6"/>
       <c r="F166" s="14">
-        <v>48</v>
+        <v>688</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>403</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>404</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="14">
-        <v>688</v>
+        <v>48</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>405</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="14">
-        <v>48</v>
+        <v>688</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>408</v>
       </c>
       <c r="E169" s="6"/>
       <c r="F169" s="14">
         <v>688</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>409</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>410</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>411</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="14">
         <v>298</v>