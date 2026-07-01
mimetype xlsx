--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -47,1017 +47,1017 @@
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>38661</t>
   </si>
   <si>
     <t>Заправка с рисовым уксусом (для риса для суши, морепродуктов и салатов)  "Tamanoi", 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi-1/</t>
   </si>
   <si>
+    <t>38657</t>
+  </si>
+  <si>
+    <t>100 % Кокосовое рафинированное масло “Roi Thai”, для готовки и жарки, 1 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38657</t>
+  </si>
+  <si>
     <t>38754</t>
   </si>
   <si>
     <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi-1/?sku=38754</t>
   </si>
   <si>
     <t>38720</t>
   </si>
   <si>
-    <t>100 % Кокосовое рафинированное масло “Roi Thai”, для готовки и жарки, 1 л</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38720</t>
   </si>
   <si>
+    <t>38665</t>
+  </si>
+  <si>
+    <t>Красный рисовый уксус PEARL RIVER BRIDGE, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/krasnyy-risovyy-uksus-pearl-river-bridge/</t>
+  </si>
+  <si>
     <t>38658</t>
   </si>
   <si>
     <t>100 % нерафинированное арахисовое масло, 110мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/uksus-i-maslo/100--nerafinirovannoe-arakhisovoe-maslo/</t>
   </si>
   <si>
-    <t>38665</t>
-[...7 lines deleted...]
-  <si>
     <t>38721</t>
   </si>
   <si>
     <t>https://www.edazii.ru/uksus-i-maslo/100--nerafinirovannoe-arakhisovoe-maslo/?sku=38721</t>
   </si>
   <si>
     <t>38755</t>
   </si>
   <si>
     <t>https://www.edazii.ru/uksus-i-maslo/krasnyy-risovyy-uksus-pearl-river-bridge/?sku=38755</t>
   </si>
   <si>
+    <t>38659</t>
+  </si>
+  <si>
+    <t>100 % рафинированное арахисовое масло, 1000 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/100--rafinirovannoe-arakhisovoe-maslo/</t>
+  </si>
+  <si>
     <t>38674</t>
   </si>
   <si>
     <t>Маринад уксусный с имбирем и сливой</t>
   </si>
   <si>
     <t>https://www.edazii.ru/uksus-i-maslo/marinad-uksusnyy-s-imbirem-i-slivoy/</t>
   </si>
   <si>
-    <t>38659</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/uksus-i-maslo/100--rafinirovannoe-arakhisovoe-maslo/</t>
+    <t>38722</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/100--rafinirovannoe-arakhisovoe-maslo/?sku=38722</t>
   </si>
   <si>
     <t>38756</t>
   </si>
   <si>
     <t>https://www.edazii.ru/uksus-i-maslo/marinad-uksusnyy-s-imbirem-i-slivoy/?sku=38756</t>
   </si>
   <si>
-    <t>38722</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/uksus-i-maslo/100--rafinirovannoe-arakhisovoe-maslo/?sku=38722</t>
+    <t>37549</t>
+  </si>
+  <si>
+    <t>Соус Мирин разливной, 250 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sousy/sous-mirin-razlivnoy/</t>
+  </si>
+  <si>
+    <t>38338</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38338</t>
+  </si>
+  <si>
+    <t>38693</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38693</t>
+  </si>
+  <si>
+    <t>38757</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38757</t>
+  </si>
+  <si>
+    <t>38662</t>
+  </si>
+  <si>
+    <t>Китайское острое масло с чили перцем Хун Ю</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kitayskoe-ostroe-maslo-s-chili-pertsem-khun-yu/</t>
+  </si>
+  <si>
+    <t>38346</t>
+  </si>
+  <si>
+    <t>Соус рисовый  Мирин  оригинальный (Mirin Fu), японское качество!</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/</t>
+  </si>
+  <si>
+    <t>38724</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kitayskoe-ostroe-maslo-s-chili-pertsem-khun-yu/?sku=38724</t>
+  </si>
+  <si>
+    <t>38694</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/?sku=38694</t>
+  </si>
+  <si>
+    <t>38758</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/?sku=38758</t>
+  </si>
+  <si>
+    <t>34680</t>
+  </si>
+  <si>
+    <t>Кокосовое масло 100% Indian Bazar, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/</t>
+  </si>
+  <si>
+    <t>38695</t>
+  </si>
+  <si>
+    <t>Уксус Premium рисовый красный для салатов Midori, 150 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-premium-risovyy-krasnyy-dlya-salatov/</t>
+  </si>
+  <si>
+    <t>38759</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-premium-risovyy-krasnyy-dlya-salatov/?sku=38759</t>
+  </si>
+  <si>
+    <t>38663</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38663</t>
+  </si>
+  <si>
+    <t>38725</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38725</t>
+  </si>
+  <si>
+    <t>38696</t>
+  </si>
+  <si>
+    <t>Уксус «PREMIUM» для суши Midori, 150 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-premium-dlya-sushi/</t>
+  </si>
+  <si>
+    <t>38664</t>
+  </si>
+  <si>
+    <t>Кокосовое масло рафинированное ASIA Gold, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kokosovoe-maslo-asia-gold-500-ml/</t>
+  </si>
+  <si>
+    <t>38760</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-premium-dlya-sushi/?sku=38760</t>
+  </si>
+  <si>
+    <t>38726</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kokosovoe-maslo-asia-gold-500-ml/?sku=38726</t>
+  </si>
+  <si>
+    <t>38697</t>
+  </si>
+  <si>
+    <t>Уксус для суши Сэн Сой Премиум, 220 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-sen-soy-premium/</t>
+  </si>
+  <si>
+    <t>38666</t>
+  </si>
+  <si>
+    <t>Кунжутное масло "РАЮ" острое Kuki, 1650 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-rayu-ostroe-kuki-1650-ml/</t>
+  </si>
+  <si>
+    <t>38761</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-sen-soy-premium/?sku=38761</t>
+  </si>
+  <si>
+    <t>38727</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-rayu-ostroe-kuki-1650-ml/?sku=38727</t>
+  </si>
+  <si>
+    <t>38667</t>
+  </si>
+  <si>
+    <t>Кунжутное масло 100% Kuki, 1650 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-1650-g/</t>
+  </si>
+  <si>
+    <t>38698</t>
+  </si>
+  <si>
+    <t>Уксус для суши Учибори, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-uchibori-500-ml/</t>
+  </si>
+  <si>
+    <t>38762</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-uchibori-500-ml/?sku=38762</t>
+  </si>
+  <si>
+    <t>38728</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-1650-g/?sku=38728</t>
+  </si>
+  <si>
+    <t>38668</t>
+  </si>
+  <si>
+    <t>Кунжутное масло 100% Kuki, 340 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-340-g/</t>
+  </si>
+  <si>
+    <t>38729</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-340-g/?sku=38729</t>
+  </si>
+  <si>
+    <t>38669</t>
+  </si>
+  <si>
+    <t>Кунжутное масло 100% нерафинированное (без запаха) IDHAYAM из сырого кунжута, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge-1/</t>
+  </si>
+  <si>
+    <t>38730</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge-1/?sku=38730</t>
+  </si>
+  <si>
+    <t>38670</t>
+  </si>
+  <si>
+    <t>Кунжутное масло 100%(первый холодный отжим, рафинированное ) Rearl River Bridge, 150 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge/</t>
+  </si>
+  <si>
+    <t>34714</t>
+  </si>
+  <si>
+    <t>Уксус кокосовый "Monika Brand" 6,5 %, 750 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/</t>
+  </si>
+  <si>
+    <t>38701</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38701</t>
+  </si>
+  <si>
+    <t>38731</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge/?sku=38731</t>
+  </si>
+  <si>
+    <t>38765</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38765</t>
+  </si>
+  <si>
+    <t>38702</t>
+  </si>
+  <si>
+    <t>Уксус кокосовый AGRILIFE,240 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-kokosovyy-agrilife240-ml/</t>
+  </si>
+  <si>
+    <t>38671</t>
+  </si>
+  <si>
+    <t>Кунжутное масло Amoy премиум(100%), 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-amoy-premium100/</t>
+  </si>
+  <si>
+    <t>38766</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-kokosovyy-agrilife240-ml/?sku=38766</t>
+  </si>
+  <si>
+    <t>38732</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-amoy-premium100/?sku=38732</t>
+  </si>
+  <si>
+    <t>38703</t>
+  </si>
+  <si>
+    <t>Уксус лимонный Beksul, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-beksul/</t>
+  </si>
+  <si>
+    <t>38672</t>
+  </si>
+  <si>
+    <t>Кунжутное масло Best of India, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-best-of-india-500-ml/</t>
+  </si>
+  <si>
+    <t>38733</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-best-of-india-500-ml/?sku=38733</t>
+  </si>
+  <si>
+    <t>38767</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-beksul/?sku=38767</t>
+  </si>
+  <si>
+    <t>38704</t>
+  </si>
+  <si>
+    <t>Уксус лимонный ПОН-ЗУ 1800 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-pon-zu-1800-ml/</t>
+  </si>
+  <si>
+    <t>38673</t>
+  </si>
+  <si>
+    <t>Кунжутное масло, 420 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo/</t>
+  </si>
+  <si>
+    <t>38768</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-pon-zu-1800-ml/?sku=38768</t>
+  </si>
+  <si>
+    <t>38734</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo/?sku=38734</t>
+  </si>
+  <si>
+    <t>38705</t>
+  </si>
+  <si>
+    <t>Уксус Мицукан (Fuji) 20 литров</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-fuji-19-litrov/</t>
+  </si>
+  <si>
+    <t>38675</t>
+  </si>
+  <si>
+    <t>Масло "Хуодзяо" соевое с душистым сычуанским перцем</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-khuodzyao-soevoe-s-dushistym-sychuanskim-pertsem/</t>
+  </si>
+  <si>
+    <t>38769</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-fuji-19-litrov/?sku=38769</t>
+  </si>
+  <si>
+    <t>38735</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-khuodzyao-soevoe-s-dushistym-sychuanskim-pertsem/?sku=38735</t>
+  </si>
+  <si>
+    <t>38676</t>
+  </si>
+  <si>
+    <t>Масло из виноградных косточек 100%, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe-1/</t>
+  </si>
+  <si>
+    <t>38706</t>
+  </si>
+  <si>
+    <t>Уксус Мицукан разливной, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-razlivnoy/</t>
+  </si>
+  <si>
+    <t>38770</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-razlivnoy/?sku=38770</t>
+  </si>
+  <si>
+    <t>38736</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe-1/?sku=38736</t>
+  </si>
+  <si>
+    <t>38707</t>
+  </si>
+  <si>
+    <t>Уксус рисовый "Longmen Micu", 1,75 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-longmen-micu-175-l/</t>
+  </si>
+  <si>
+    <t>38677</t>
+  </si>
+  <si>
+    <t>Масло кунжутное "BG" 1,8 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-18-l/</t>
+  </si>
+  <si>
+    <t>38771</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-longmen-micu-175-l/?sku=38771</t>
+  </si>
+  <si>
+    <t>38737</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-18-l/?sku=38737</t>
+  </si>
+  <si>
+    <t>38708</t>
+  </si>
+  <si>
+    <t>Уксус рисовый PEARL RIVER BRIDGE, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-pearl-river-bridge/</t>
+  </si>
+  <si>
+    <t>38678</t>
+  </si>
+  <si>
+    <t>Масло кунжутное "Дзюнсэй Марукон" 1,6 кг, японское качество!</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-dzyunsey-marukon-16-kg-yaponskoe-kachestvo/</t>
+  </si>
+  <si>
+    <t>38772</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-pearl-river-bridge/?sku=38772</t>
+  </si>
+  <si>
+    <t>38738</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-dzyunsey-marukon-16-kg-yaponskoe-kachestvo/?sku=38738</t>
+  </si>
+  <si>
+    <t>38679</t>
+  </si>
+  <si>
+    <t>Масло кунжутное премиум Daesang, 1л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr-1/</t>
+  </si>
+  <si>
+    <t>38709</t>
+  </si>
+  <si>
+    <t>Уксус рисовый для салатов Сэн Сой Премиум, 220 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-dlya-salatov-sen-soy-premium/</t>
+  </si>
+  <si>
+    <t>38739</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr-1/?sku=38739</t>
+  </si>
+  <si>
+    <t>38773</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-dlya-salatov-sen-soy-premium/?sku=38773</t>
+  </si>
+  <si>
+    <t>38680</t>
+  </si>
+  <si>
+    <t>Масло кунжутное премиум Lee Kum Kee (100 %) 1.75 литр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr/</t>
+  </si>
+  <si>
+    <t>38710</t>
+  </si>
+  <si>
+    <t>Уксус рисовый китайский Тянь Ли, 480 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy/</t>
+  </si>
+  <si>
+    <t>38740</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr/?sku=38740</t>
+  </si>
+  <si>
+    <t>38774</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy/?sku=38774</t>
+  </si>
+  <si>
+    <t>38681</t>
+  </si>
+  <si>
+    <t>Масло кунжутное премиум Lee Kum Kee (100 %), 207 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100-/</t>
+  </si>
+  <si>
+    <t>38711</t>
+  </si>
+  <si>
+    <t>Уксус рисовый красный т.м."Meiweixian", 620 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-krasnyy-tmmeiweixian/</t>
+  </si>
+  <si>
+    <t>38775</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-krasnyy-tmmeiweixian/?sku=38775</t>
+  </si>
+  <si>
+    <t>38741</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100-/?sku=38741</t>
+  </si>
+  <si>
+    <t>38712</t>
+  </si>
+  <si>
+    <t>Уксус рисовый Мицукан оригинальный (для приготовления риса для суши), 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi/</t>
+  </si>
+  <si>
+    <t>38682</t>
+  </si>
+  <si>
+    <t>Масло кунжутное премиум Real Tang (100 %)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-real-tang-100-/</t>
+  </si>
+  <si>
+    <t>38776</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi/?sku=38776</t>
+  </si>
+  <si>
+    <t>38742</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-real-tang-100-/?sku=38742</t>
+  </si>
+  <si>
+    <t>38683</t>
+  </si>
+  <si>
+    <t>Масло кунжутное, 200 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe/</t>
+  </si>
+  <si>
+    <t>38713</t>
+  </si>
+  <si>
+    <t>Уксус рисовый темный Lao Che Cu, 2500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy-1/</t>
+  </si>
+  <si>
+    <t>38743</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe/?sku=38743</t>
+  </si>
+  <si>
+    <t>38777</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy-1/?sku=38777</t>
+  </si>
+  <si>
+    <t>38684</t>
+  </si>
+  <si>
+    <t>Масло рапсовое 100% рафинированное, 900 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe/</t>
+  </si>
+  <si>
+    <t>38714</t>
+  </si>
+  <si>
+    <t>Уксус рисовый темный Тян Ли, 420 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy/</t>
+  </si>
+  <si>
+    <t>38744</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe/?sku=38744</t>
+  </si>
+  <si>
+    <t>38778</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy/?sku=38778</t>
+  </si>
+  <si>
+    <t>38685</t>
+  </si>
+  <si>
+    <t>Масло рисовое Kohinoor Rice Bran Oil, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite-1/</t>
+  </si>
+  <si>
+    <t>38715</t>
+  </si>
+  <si>
+    <t>Уксус яблочный "Singsong", 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-500-ml/</t>
+  </si>
+  <si>
+    <t>38745</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite-1/?sku=38745</t>
+  </si>
+  <si>
+    <t>38779</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-500-ml/?sku=38779</t>
+  </si>
+  <si>
+    <t>34106</t>
+  </si>
+  <si>
+    <t>Масло салатное Nissin Canola Oil, 400 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/</t>
+  </si>
+  <si>
+    <t>38716</t>
+  </si>
+  <si>
+    <t>Уксус яблочный Mizkan 5%, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-mizkan-5/</t>
+  </si>
+  <si>
+    <t>38686</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/?sku=38686</t>
+  </si>
+  <si>
+    <t>38780</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-mizkan-5/?sku=38780</t>
+  </si>
+  <si>
+    <t>38746</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/?sku=38746</t>
+  </si>
+  <si>
+    <t>38717</t>
+  </si>
+  <si>
+    <t>Уксус яблочный Singsong 900  мл (Ю.Корея)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-singsong-900-ml-yukoreya/</t>
+  </si>
+  <si>
+    <t>38687</t>
+  </si>
+  <si>
+    <t>Масло черного тмина "Королевское",125 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-chernogo-tmina-korolevskoe125-ml/</t>
+  </si>
+  <si>
+    <t>38781</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-singsong-900-ml-yukoreya/?sku=38781</t>
+  </si>
+  <si>
+    <t>38747</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-chernogo-tmina-korolevskoe125-ml/?sku=38747</t>
+  </si>
+  <si>
+    <t>38688</t>
+  </si>
+  <si>
+    <t>Масло Ши (Карите), 50 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite/</t>
+  </si>
+  <si>
+    <t>38718</t>
+  </si>
+  <si>
+    <t>Уксусный коллагеновый напиток "Мичхо", виноград 550мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksusnyy-kollagenovyy-napitok-michkho-vinograd-900-ml/</t>
+  </si>
+  <si>
+    <t>38748</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite/?sku=38748</t>
+  </si>
+  <si>
+    <t>38782</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksusnyy-kollagenovyy-napitok-michkho-vinograd-900-ml/?sku=38782</t>
+  </si>
+  <si>
+    <t>34707</t>
+  </si>
+  <si>
+    <t>Органическое кокосовое масло  500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/</t>
+  </si>
+  <si>
+    <t>38689</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38689</t>
+  </si>
+  <si>
+    <t>38749</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38749</t>
+  </si>
+  <si>
+    <t>34708</t>
+  </si>
+  <si>
+    <t>Органическое кокосовое масло "Agrilife", 450 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/</t>
+  </si>
+  <si>
+    <t>38690</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38690</t>
+  </si>
+  <si>
+    <t>38750</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38750</t>
+  </si>
+  <si>
+    <t>34709</t>
+  </si>
+  <si>
+    <t>Органическое Кокосовое масло “Agrilife”  100% натуральное, 354 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/</t>
+  </si>
+  <si>
+    <t>38691</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38691</t>
+  </si>
+  <si>
+    <t>38751</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38751</t>
+  </si>
+  <si>
+    <t>38692</t>
+  </si>
+  <si>
+    <t>Соус ВАСАБИ жидкий, 50 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-gorchichnoe-kontsentrirovannoe/</t>
+  </si>
+  <si>
+    <t>38752</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-gorchichnoe-kontsentrirovannoe/?sku=38752</t>
+  </si>
+  <si>
+    <t>38719</t>
+  </si>
+  <si>
+    <t>Японское  острое кунжутное масло "Раю"</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/yaponskoe-ostroe-kunzhutnoe-maslo-rayu/</t>
+  </si>
+  <si>
+    <t>38753</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/yaponskoe-ostroe-kunzhutnoe-maslo-rayu/?sku=38753</t>
+  </si>
+  <si>
+    <t>Масло</t>
+  </si>
+  <si>
+    <t>34663</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/</t>
   </si>
   <si>
     <t>34667</t>
   </si>
   <si>
     <t>100% кокосовое масло первого холодного отжима Aroy-D, 450 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/</t>
   </si>
   <si>
-    <t>37549</t>
-[...13 lines deleted...]
-  <si>
     <t>38660</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38660</t>
-  </si>
-[...862 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38657</t>
   </si>
   <si>
     <t>38723</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
@@ -1449,51 +1449,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi-1/?sku=38754" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38720" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--nerafinirovannoe-arakhisovoe-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/krasnyy-risovyy-uksus-pearl-river-bridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--nerafinirovannoe-arakhisovoe-maslo/?sku=38721" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/krasnyy-risovyy-uksus-pearl-river-bridge/?sku=38755" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/marinad-uksusnyy-s-imbirem-i-slivoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--rafinirovannoe-arakhisovoe-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/marinad-uksusnyy-s-imbirem-i-slivoy/?sku=38756" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--rafinirovannoe-arakhisovoe-maslo/?sku=38722" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38338" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38660" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38693" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38757" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kitayskoe-ostroe-maslo-s-chili-pertsem-khun-yu/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kitayskoe-ostroe-maslo-s-chili-pertsem-khun-yu/?sku=38724" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/?sku=38694" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/?sku=38758" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-risovyy-krasnyy-dlya-salatov/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38663" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-risovyy-krasnyy-dlya-salatov/?sku=38759" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38725" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kokosovoe-maslo-asia-gold-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-dlya-sushi/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kokosovoe-maslo-asia-gold-500-ml/?sku=38726" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-dlya-sushi/?sku=38760" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-sen-soy-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-rayu-ostroe-kuki-1650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-sen-soy-premium/?sku=38761" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-rayu-ostroe-kuki-1650-ml/?sku=38727" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-1650-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-uchibori-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-1650-g/?sku=38728" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-uchibori-500-ml/?sku=38762" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-340-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-340-g/?sku=38729" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge-1/?sku=38730" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge/?sku=38731" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38701" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38765" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-amoy-premium100/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-kokosovyy-agrilife240-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-kokosovyy-agrilife240-ml/?sku=38766" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-amoy-premium100/?sku=38732" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-beksul/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-best-of-india-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-best-of-india-500-ml/?sku=38733" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-beksul/?sku=38767" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-pon-zu-1800-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo/?sku=38734" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-pon-zu-1800-ml/?sku=38768" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-fuji-19-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-khuodzyao-soevoe-s-dushistym-sychuanskim-pertsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-fuji-19-litrov/?sku=38769" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-khuodzyao-soevoe-s-dushistym-sychuanskim-pertsem/?sku=38735" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-razlivnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe-1/?sku=38736" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-razlivnoy/?sku=38770" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-18-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-longmen-micu-175-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-18-l/?sku=38737" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-longmen-micu-175-l/?sku=38771" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-pearl-river-bridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-dzyunsey-marukon-16-kg-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-dzyunsey-marukon-16-kg-yaponskoe-kachestvo/?sku=38738" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-pearl-river-bridge/?sku=38772" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-dlya-salatov-sen-soy-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr-1/?sku=38739" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-dlya-salatov-sen-soy-premium/?sku=38773" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy/?sku=38774" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr/?sku=38740" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-krasnyy-tmmeiweixian/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100-/?sku=38741" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-krasnyy-tmmeiweixian/?sku=38775" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-real-tang-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-real-tang-100-/?sku=38742" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi/?sku=38776" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy-1/?sku=38777" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe/?sku=38743" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe/?sku=38744" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy/?sku=38778" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-500-ml/?sku=38779" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite-1/?sku=38745" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-mizkan-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/?sku=38686" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-mizkan-5/?sku=38780" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/?sku=38746" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-singsong-900-ml-yukoreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-chernogo-tmina-korolevskoe125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-chernogo-tmina-korolevskoe125-ml/?sku=38747" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-singsong-900-ml-yukoreya/?sku=38781" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksusnyy-kollagenovyy-napitok-michkho-vinograd-900-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksusnyy-kollagenovyy-napitok-michkho-vinograd-900-ml/?sku=38782" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite/?sku=38748" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38689" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38749" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38690" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38750" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38691" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38751" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-gorchichnoe-kontsentrirovannoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-gorchichnoe-kontsentrirovannoe/?sku=38752" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/yaponskoe-ostroe-kunzhutnoe-maslo-rayu/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/yaponskoe-ostroe-kunzhutnoe-maslo-rayu/?sku=38753" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38657" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38723" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38657" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi-1/?sku=38754" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38720" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/krasnyy-risovyy-uksus-pearl-river-bridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--nerafinirovannoe-arakhisovoe-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--nerafinirovannoe-arakhisovoe-maslo/?sku=38721" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/krasnyy-risovyy-uksus-pearl-river-bridge/?sku=38755" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--rafinirovannoe-arakhisovoe-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/marinad-uksusnyy-s-imbirem-i-slivoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--rafinirovannoe-arakhisovoe-maslo/?sku=38722" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/marinad-uksusnyy-s-imbirem-i-slivoy/?sku=38756" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38338" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38693" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38757" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kitayskoe-ostroe-maslo-s-chili-pertsem-khun-yu/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kitayskoe-ostroe-maslo-s-chili-pertsem-khun-yu/?sku=38724" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/?sku=38694" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/?sku=38758" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-risovyy-krasnyy-dlya-salatov/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-risovyy-krasnyy-dlya-salatov/?sku=38759" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38663" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38725" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-dlya-sushi/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kokosovoe-maslo-asia-gold-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-dlya-sushi/?sku=38760" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kokosovoe-maslo-asia-gold-500-ml/?sku=38726" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-sen-soy-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-rayu-ostroe-kuki-1650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-sen-soy-premium/?sku=38761" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-rayu-ostroe-kuki-1650-ml/?sku=38727" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-1650-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-uchibori-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-uchibori-500-ml/?sku=38762" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-1650-g/?sku=38728" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-340-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-340-g/?sku=38729" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge-1/?sku=38730" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38701" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge/?sku=38731" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38765" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-kokosovyy-agrilife240-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-amoy-premium100/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-kokosovyy-agrilife240-ml/?sku=38766" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-amoy-premium100/?sku=38732" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-beksul/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-best-of-india-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-best-of-india-500-ml/?sku=38733" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-beksul/?sku=38767" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-pon-zu-1800-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-pon-zu-1800-ml/?sku=38768" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo/?sku=38734" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-fuji-19-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-khuodzyao-soevoe-s-dushistym-sychuanskim-pertsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-fuji-19-litrov/?sku=38769" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-khuodzyao-soevoe-s-dushistym-sychuanskim-pertsem/?sku=38735" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-razlivnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-razlivnoy/?sku=38770" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe-1/?sku=38736" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-longmen-micu-175-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-18-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-longmen-micu-175-l/?sku=38771" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-18-l/?sku=38737" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-pearl-river-bridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-dzyunsey-marukon-16-kg-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-pearl-river-bridge/?sku=38772" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-dzyunsey-marukon-16-kg-yaponskoe-kachestvo/?sku=38738" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-dlya-salatov-sen-soy-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr-1/?sku=38739" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-dlya-salatov-sen-soy-premium/?sku=38773" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr/?sku=38740" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy/?sku=38774" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-krasnyy-tmmeiweixian/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-krasnyy-tmmeiweixian/?sku=38775" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100-/?sku=38741" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-real-tang-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi/?sku=38776" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-real-tang-100-/?sku=38742" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe/?sku=38743" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy-1/?sku=38777" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe/?sku=38744" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy/?sku=38778" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite-1/?sku=38745" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-500-ml/?sku=38779" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-mizkan-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/?sku=38686" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-mizkan-5/?sku=38780" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/?sku=38746" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-singsong-900-ml-yukoreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-chernogo-tmina-korolevskoe125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-singsong-900-ml-yukoreya/?sku=38781" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-chernogo-tmina-korolevskoe125-ml/?sku=38747" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksusnyy-kollagenovyy-napitok-michkho-vinograd-900-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite/?sku=38748" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksusnyy-kollagenovyy-napitok-michkho-vinograd-900-ml/?sku=38782" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38689" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38749" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38690" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38750" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38691" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38751" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-gorchichnoe-kontsentrirovannoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-gorchichnoe-kontsentrirovannoe/?sku=38752" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/yaponskoe-ostroe-kunzhutnoe-maslo-rayu/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/yaponskoe-ostroe-kunzhutnoe-maslo-rayu/?sku=38753" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38660" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38723" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F140" sqref="F140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1539,2552 +1539,2552 @@
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>238</v>
+        <v>543</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>543</v>
+        <v>238</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="D9" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>215</v>
+        <v>543</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="D10" s="6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>274</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6">
         <v>0</v>
       </c>
       <c r="F11" s="14">
         <v>215</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="E12" s="6"/>
+      <c r="E12" s="6">
+        <v>0</v>
+      </c>
       <c r="F12" s="14">
-        <v>274</v>
+        <v>215</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="D13" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>269</v>
+        <v>274</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="C14" s="7" t="s">
+      <c r="D14" s="6" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
         <v>502</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="14">
         <v>269</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
         <v>502</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="D17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="6"/>
+      <c r="E17" s="6">
+        <v>0</v>
+      </c>
       <c r="F17" s="14">
-        <v>740</v>
+        <v>269</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="C18" s="7" t="s">
+      <c r="D18" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" s="6" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" s="6" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>740</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" s="6" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C22" s="7" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>72</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="6">
         <v>0</v>
       </c>
       <c r="F23" s="14">
         <v>908</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D24" s="6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
         <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D25" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="C25" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="6"/>
+      <c r="E25" s="6">
+        <v>0</v>
+      </c>
       <c r="F25" s="14">
-        <v>250</v>
+        <v>908</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="14">
         <v>908</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="E27" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>908</v>
+        <v>616</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="6">
         <v>80</v>
       </c>
       <c r="F28" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D29" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="D29" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="6"/>
+      <c r="E29" s="6">
+        <v>80</v>
+      </c>
       <c r="F29" s="14">
-        <v>616</v>
+        <v>142</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D30" s="6" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
         <v>616</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D31" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="C31" s="7" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>142</v>
+        <v>616</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" s="7" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>616</v>
+        <v>142</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
         <v>417</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C34" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D34" s="6" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
         <v>417</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="7" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="E36" s="6"/>
+      <c r="E36" s="6">
+        <v>0</v>
+      </c>
       <c r="F36" s="14">
-        <v>142</v>
+        <v>166</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="E37" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>166</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C38" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D38" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="D38" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E38" s="6"/>
+      <c r="E38" s="6">
+        <v>0</v>
+      </c>
       <c r="F38" s="14">
-        <v>2213</v>
+        <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>166</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" s="7" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>2213</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>1782</v>
+        <v>190</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C42" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D42" s="6" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D43" s="6" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
         <v>1782</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="C44" s="7" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>190</v>
+        <v>537</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D45" s="6" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
         <v>537</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C46" s="7" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>537</v>
+        <v>592</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C47" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D47" s="6" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
         <v>592</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="C48" s="7" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="E48" s="6"/>
+      <c r="E48" s="6">
+        <v>0</v>
+      </c>
       <c r="F48" s="14">
-        <v>592</v>
+        <v>197</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="14">
-        <v>197</v>
+        <v>377</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C50" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D50" s="6" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="14">
         <v>377</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D51" s="6" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D52" s="6" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="14">
         <v>377</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="C53" s="7" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="E53" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E53" s="6"/>
       <c r="F53" s="14">
         <v>377</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
         <v>752</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C55" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D55" s="6" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
         <v>377</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D56" s="6" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>377</v>
+        <v>752</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C57" s="7" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="E57" s="6"/>
+      <c r="E57" s="6">
+        <v>0</v>
+      </c>
       <c r="F57" s="14">
-        <v>752</v>
+        <v>197</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="14">
-        <v>197</v>
+        <v>370</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C59" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D59" s="6" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D60" s="6" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="E60" s="6">
         <v>0</v>
       </c>
       <c r="F60" s="14">
-        <v>370</v>
+        <v>197</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="C61" s="7" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>145</v>
       </c>
       <c r="E61" s="6">
         <v>0</v>
       </c>
       <c r="F61" s="14">
-        <v>197</v>
+        <v>807</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>148</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
         <v>298</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C63" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="D63" s="6" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="E63" s="6">
         <v>0</v>
       </c>
       <c r="F63" s="14">
         <v>807</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
         <v>298</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="C65" s="7" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="E65" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>807</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>158</v>
       </c>
-      <c r="E66" s="6"/>
+      <c r="E66" s="6">
+        <v>86</v>
+      </c>
       <c r="F66" s="14">
-        <v>3157</v>
+        <v>238</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="D67" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="D67" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>238</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="E68" s="6"/>
+        <v>162</v>
+      </c>
+      <c r="E68" s="6">
+        <v>86</v>
+      </c>
       <c r="F68" s="14">
-        <v>3157</v>
+        <v>238</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="C69" s="7" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E69" s="6">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="F69" s="14">
-        <v>238</v>
+        <v>640</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="E70" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>640</v>
+        <v>60</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D71" s="6" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
         <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D72" s="6" t="s">
         <v>172</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E72" s="6">
         <v>93</v>
       </c>
       <c r="F72" s="14">
         <v>640</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="C73" s="7" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>60</v>
+        <v>496</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>178</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
         <v>1381</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="D75" s="6" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
         <v>496</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="14">
         <v>1381</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="C77" s="7" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>185</v>
       </c>
-      <c r="E77" s="6"/>
+      <c r="E77" s="6">
+        <v>45</v>
+      </c>
       <c r="F77" s="14">
-        <v>496</v>
+        <v>257</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>188</v>
       </c>
       <c r="E78" s="6">
-        <v>45</v>
+        <v>87</v>
       </c>
       <c r="F78" s="14">
-        <v>257</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="D79" s="6" t="s">
         <v>190</v>
       </c>
-      <c r="D79" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" s="6">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="F79" s="14">
-        <v>1914</v>
+        <v>257</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D80" s="6" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
       <c r="E80" s="6">
         <v>87</v>
       </c>
       <c r="F80" s="14">
         <v>1914</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="C81" s="7" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>195</v>
       </c>
-      <c r="E81" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>257</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="E82" s="6"/>
+      <c r="E82" s="6">
+        <v>89</v>
+      </c>
       <c r="F82" s="14">
-        <v>1362</v>
+        <v>166</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C83" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="D83" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="D83" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>166</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="E84" s="6"/>
+        <v>202</v>
+      </c>
+      <c r="E84" s="6">
+        <v>89</v>
+      </c>
       <c r="F84" s="14">
-        <v>1362</v>
+        <v>166</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="C85" s="7" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>205</v>
       </c>
       <c r="E85" s="6">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="F85" s="14">
-        <v>166</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>208</v>
       </c>
       <c r="E86" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F86" s="14">
-        <v>2171</v>
+        <v>221</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C87" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D87" s="6" t="s">
         <v>210</v>
       </c>
-      <c r="D87" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="F87" s="14">
-        <v>221</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="D88" s="6" t="s">
         <v>212</v>
-      </c>
-[...4 lines deleted...]
-        <v>213</v>
       </c>
       <c r="E88" s="6">
         <v>25</v>
       </c>
       <c r="F88" s="14">
         <v>221</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="C89" s="7" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="E89" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E89" s="6"/>
       <c r="F89" s="14">
-        <v>2171</v>
+        <v>353</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>218</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
         <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C91" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="D91" s="6" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>353</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="D92" s="6" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="14">
         <v>353</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="C93" s="7" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>225</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
-        <v>250</v>
+        <v>274</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E94" s="6">
         <v>88</v>
       </c>
       <c r="F94" s="14">
         <v>884</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C95" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="D95" s="6" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
         <v>274</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="E96" s="6">
         <v>88</v>
       </c>
       <c r="F96" s="14">
         <v>884</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="C97" s="7" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>235</v>
       </c>
-      <c r="E97" s="6"/>
+      <c r="E97" s="6">
+        <v>0</v>
+      </c>
       <c r="F97" s="14">
-        <v>274</v>
+        <v>166</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>238</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
         <v>987</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C99" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="D99" s="6" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="E99" s="6">
         <v>0</v>
       </c>
       <c r="F99" s="14">
         <v>166</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
         <v>987</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
+        <v>243</v>
+      </c>
+      <c r="C101" s="7" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>245</v>
       </c>
       <c r="E101" s="6">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F101" s="14">
-        <v>166</v>
+        <v>454</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>248</v>
       </c>
-      <c r="E102" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E102" s="6"/>
       <c r="F102" s="14">
-        <v>454</v>
+        <v>173</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C103" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="D103" s="6" t="s">
         <v>250</v>
       </c>
-      <c r="D103" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E103" s="6"/>
+      <c r="E103" s="6">
+        <v>10</v>
+      </c>
       <c r="F103" s="14">
-        <v>173</v>
+        <v>454</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>253</v>
-[...3 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="E104" s="6"/>
       <c r="F104" s="14">
-        <v>454</v>
+        <v>173</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
+        <v>253</v>
+      </c>
+      <c r="C105" s="7" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>255</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
-        <v>173</v>
+        <v>395</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>258</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>395</v>
+        <v>142</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C107" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="D107" s="6" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>142</v>
+        <v>395</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="D108" s="6" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>263</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="10" t="s">
+        <v>263</v>
+      </c>
+      <c r="C109" s="7" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>265</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
-        <v>395</v>
+        <v>358</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>268</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
-        <v>358</v>
+        <v>472</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C111" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="D111" s="6" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
-        <v>472</v>
+        <v>358</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="14">
-        <v>358</v>
+        <v>472</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="D113" s="6" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>275</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
-        <v>472</v>
+        <v>358</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
+        <v>275</v>
+      </c>
+      <c r="C114" s="7" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
-        <v>358</v>
+        <v>197</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>278</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>280</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>197</v>
+        <v>633</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C116" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D116" s="6" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
-        <v>633</v>
+        <v>197</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
+        <v>283</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="D117" s="6" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
         <v>633</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="10" t="s">
+        <v>285</v>
+      </c>
+      <c r="C118" s="7" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>287</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
-        <v>197</v>
+        <v>299</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>288</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="E119" s="6"/>
+      <c r="E119" s="6">
+        <v>83</v>
+      </c>
       <c r="F119" s="14">
-        <v>299</v>
+        <v>417</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>291</v>
       </c>
       <c r="C120" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="D120" s="6" t="s">
         <v>292</v>
       </c>
-      <c r="D120" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E120" s="6"/>
       <c r="F120" s="14">
-        <v>417</v>
+        <v>299</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="D121" s="6" t="s">
         <v>294</v>
-      </c>
-[...4 lines deleted...]
-        <v>295</v>
       </c>
       <c r="E121" s="6">
         <v>83</v>
       </c>
       <c r="F121" s="14">
         <v>417</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="C122" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
-        <v>299</v>
+        <v>903</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C123" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="D123" s="6" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="E123" s="6"/>
       <c r="F123" s="14">
         <v>903</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="10" t="s">
+        <v>300</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="D124" s="6" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="14">
         <v>903</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="10" t="s">
+        <v>302</v>
+      </c>
+      <c r="C125" s="7" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>304</v>
       </c>
-      <c r="E125" s="6"/>
+      <c r="E125" s="6">
+        <v>0</v>
+      </c>
       <c r="F125" s="14">
-        <v>903</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C126" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="D126" s="6" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="E126" s="6">
         <v>0</v>
       </c>
       <c r="F126" s="14">
         <v>1184</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="D127" s="6" t="s">
         <v>308</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
       <c r="E127" s="6">
         <v>0</v>
       </c>
       <c r="F127" s="14">
         <v>1184</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="10" t="s">
+        <v>309</v>
+      </c>
+      <c r="C128" s="7" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>311</v>
       </c>
-      <c r="E128" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E128" s="6"/>
       <c r="F128" s="14">
-        <v>1184</v>
+        <v>987</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>312</v>
       </c>
       <c r="C129" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="D129" s="6" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
         <v>987</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="10" t="s">
+        <v>314</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="D130" s="6" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>316</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
         <v>987</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="C131" s="7" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>318</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="14">
-        <v>987</v>
+        <v>78</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>319</v>
       </c>
       <c r="C132" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="D132" s="6" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="E132" s="6"/>
       <c r="F132" s="14">
         <v>78</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="10" t="s">
+        <v>321</v>
+      </c>
+      <c r="C133" s="7" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>323</v>
       </c>
-      <c r="E133" s="6"/>
+      <c r="E133" s="6">
+        <v>88</v>
+      </c>
       <c r="F133" s="14">
-        <v>78</v>
+        <v>556</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>324</v>
       </c>
       <c r="C134" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="D134" s="6" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="E134" s="6">
         <v>88</v>
       </c>
       <c r="F134" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="135" spans="1:6">
-      <c r="A135" s="4">
-[...2 lines deleted...]
-      <c r="B135" s="10" t="s">
+      <c r="A135" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="B135" s="6"/>
+      <c r="C135" s="7"/>
+      <c r="D135" s="6"/>
+      <c r="E135" s="6"/>
+      <c r="F135" s="14"/>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B136" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C136" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D136" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E136" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F136" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" s="4">
+        <v>1</v>
+      </c>
+      <c r="B137" s="10" t="s">
         <v>327</v>
       </c>
-      <c r="C135" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D135" s="6" t="s">
+      <c r="C137" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D137" s="6" t="s">
         <v>328</v>
       </c>
-      <c r="E135" s="6">
-[...33 lines deleted...]
-        <v>7</v>
+      <c r="E137" s="6"/>
+      <c r="F137" s="14">
+        <v>543</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B138" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="C138" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
-        <v>543</v>
+        <v>740</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>14</v>
+        <v>330</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E139" s="6"/>
       <c r="F139" s="14">
-        <v>543</v>
+        <v>740</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>37</v>
+        <v>330</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E140" s="6"/>
       <c r="F140" s="14">
         <v>740</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A136:F136"/>
+    <mergeCell ref="A135:F135"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
@@ -4172,51 +4172,51 @@
     <hyperlink ref="D110" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_129"/>
-    <hyperlink ref="D135" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_133"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">