--- v1 (2026-07-01)
+++ v2 (2026-10-26)
@@ -38,1011 +38,1011 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Уксус и масло</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>34663</t>
+  </si>
+  <si>
+    <t>100 % Кокосовое рафинированное масло “Roi Thai”, для готовки и жарки, 1 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/</t>
+  </si>
+  <si>
     <t>38661</t>
   </si>
   <si>
     <t>Заправка с рисовым уксусом (для риса для суши, морепродуктов и салатов)  "Tamanoi", 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi-1/</t>
   </si>
   <si>
+    <t>38754</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi-1/?sku=38754</t>
+  </si>
+  <si>
+    <t>38658</t>
+  </si>
+  <si>
+    <t>100 % нерафинированное арахисовое масло, 110мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/100--nerafinirovannoe-arakhisovoe-maslo/</t>
+  </si>
+  <si>
+    <t>38665</t>
+  </si>
+  <si>
+    <t>Красный рисовый уксус PEARL RIVER BRIDGE, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/krasnyy-risovyy-uksus-pearl-river-bridge/</t>
+  </si>
+  <si>
+    <t>38721</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/100--nerafinirovannoe-arakhisovoe-maslo/?sku=38721</t>
+  </si>
+  <si>
+    <t>38755</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/krasnyy-risovyy-uksus-pearl-river-bridge/?sku=38755</t>
+  </si>
+  <si>
+    <t>38659</t>
+  </si>
+  <si>
+    <t>100 % рафинированное арахисовое масло, 1000 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/100--rafinirovannoe-arakhisovoe-maslo/</t>
+  </si>
+  <si>
+    <t>38674</t>
+  </si>
+  <si>
+    <t>Маринад уксусный с имбирем и сливой</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/marinad-uksusnyy-s-imbirem-i-slivoy/</t>
+  </si>
+  <si>
+    <t>38722</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/100--rafinirovannoe-arakhisovoe-maslo/?sku=38722</t>
+  </si>
+  <si>
+    <t>38756</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/marinad-uksusnyy-s-imbirem-i-slivoy/?sku=38756</t>
+  </si>
+  <si>
+    <t>37549</t>
+  </si>
+  <si>
+    <t>Соус Мирин разливной, 250 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sousy/sous-mirin-razlivnoy/</t>
+  </si>
+  <si>
+    <t>38338</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38338</t>
+  </si>
+  <si>
+    <t>38693</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38693</t>
+  </si>
+  <si>
+    <t>38757</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38757</t>
+  </si>
+  <si>
+    <t>38662</t>
+  </si>
+  <si>
+    <t>Китайское острое масло с чили перцем Хун Ю</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kitayskoe-ostroe-maslo-s-chili-pertsem-khun-yu/</t>
+  </si>
+  <si>
+    <t>38346</t>
+  </si>
+  <si>
+    <t>Соус рисовый  Мирин  оригинальный (Mirin Fu), японское качество!</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/</t>
+  </si>
+  <si>
+    <t>38724</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kitayskoe-ostroe-maslo-s-chili-pertsem-khun-yu/?sku=38724</t>
+  </si>
+  <si>
+    <t>38694</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/?sku=38694</t>
+  </si>
+  <si>
+    <t>38758</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/?sku=38758</t>
+  </si>
+  <si>
+    <t>38695</t>
+  </si>
+  <si>
+    <t>Уксус Premium рисовый красный для салатов Midori, 150 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-premium-risovyy-krasnyy-dlya-salatov/</t>
+  </si>
+  <si>
+    <t>34680</t>
+  </si>
+  <si>
+    <t>Кокосовое масло 100% Indian Bazar, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/</t>
+  </si>
+  <si>
+    <t>38759</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-premium-risovyy-krasnyy-dlya-salatov/?sku=38759</t>
+  </si>
+  <si>
+    <t>38663</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38663</t>
+  </si>
+  <si>
+    <t>38725</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38725</t>
+  </si>
+  <si>
+    <t>38696</t>
+  </si>
+  <si>
+    <t>Уксус «PREMIUM» для суши Midori, 150 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-premium-dlya-sushi/</t>
+  </si>
+  <si>
+    <t>38664</t>
+  </si>
+  <si>
+    <t>Кокосовое масло рафинированное ASIA Gold, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kokosovoe-maslo-asia-gold-500-ml/</t>
+  </si>
+  <si>
+    <t>38760</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-premium-dlya-sushi/?sku=38760</t>
+  </si>
+  <si>
+    <t>38726</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kokosovoe-maslo-asia-gold-500-ml/?sku=38726</t>
+  </si>
+  <si>
+    <t>38697</t>
+  </si>
+  <si>
+    <t>Уксус для суши Сэн Сой Премиум, 220 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-sen-soy-premium/</t>
+  </si>
+  <si>
+    <t>38666</t>
+  </si>
+  <si>
+    <t>Кунжутное масло "РАЮ" острое Kuki, 1650 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-rayu-ostroe-kuki-1650-ml/</t>
+  </si>
+  <si>
+    <t>38727</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-rayu-ostroe-kuki-1650-ml/?sku=38727</t>
+  </si>
+  <si>
+    <t>38761</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-sen-soy-premium/?sku=38761</t>
+  </si>
+  <si>
+    <t>38698</t>
+  </si>
+  <si>
+    <t>Уксус для суши Учибори, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-uchibori-500-ml/</t>
+  </si>
+  <si>
+    <t>38667</t>
+  </si>
+  <si>
+    <t>Кунжутное масло 100% Kuki, 1650 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-1650-g/</t>
+  </si>
+  <si>
+    <t>38762</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-uchibori-500-ml/?sku=38762</t>
+  </si>
+  <si>
+    <t>38728</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-1650-g/?sku=38728</t>
+  </si>
+  <si>
+    <t>38668</t>
+  </si>
+  <si>
+    <t>Кунжутное масло 100% Kuki, 340 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-340-g/</t>
+  </si>
+  <si>
+    <t>38729</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-340-g/?sku=38729</t>
+  </si>
+  <si>
+    <t>38669</t>
+  </si>
+  <si>
+    <t>Кунжутное масло 100% нерафинированное (без запаха) IDHAYAM из сырого кунжута, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge-1/</t>
+  </si>
+  <si>
+    <t>38730</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge-1/?sku=38730</t>
+  </si>
+  <si>
+    <t>34714</t>
+  </si>
+  <si>
+    <t>Уксус кокосовый "Monika Brand" 6,5 %, 750 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/</t>
+  </si>
+  <si>
+    <t>38670</t>
+  </si>
+  <si>
+    <t>Кунжутное масло 100%(первый холодный отжим, рафинированное ) Rearl River Bridge, 150 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge/</t>
+  </si>
+  <si>
+    <t>38731</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge/?sku=38731</t>
+  </si>
+  <si>
+    <t>38701</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38701</t>
+  </si>
+  <si>
+    <t>38765</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38765</t>
+  </si>
+  <si>
+    <t>38671</t>
+  </si>
+  <si>
+    <t>Кунжутное масло Amoy премиум(100%), 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-amoy-premium100/</t>
+  </si>
+  <si>
+    <t>38702</t>
+  </si>
+  <si>
+    <t>Уксус кокосовый AGRILIFE,240 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-kokosovyy-agrilife240-ml/</t>
+  </si>
+  <si>
+    <t>38732</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-amoy-premium100/?sku=38732</t>
+  </si>
+  <si>
+    <t>38766</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-kokosovyy-agrilife240-ml/?sku=38766</t>
+  </si>
+  <si>
+    <t>38672</t>
+  </si>
+  <si>
+    <t>Кунжутное масло Best of India, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-best-of-india-500-ml/</t>
+  </si>
+  <si>
+    <t>38703</t>
+  </si>
+  <si>
+    <t>Уксус лимонный Beksul, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-beksul/</t>
+  </si>
+  <si>
+    <t>38767</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-beksul/?sku=38767</t>
+  </si>
+  <si>
+    <t>38733</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-best-of-india-500-ml/?sku=38733</t>
+  </si>
+  <si>
+    <t>38704</t>
+  </si>
+  <si>
+    <t>Уксус лимонный ПОН-ЗУ 1800 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-pon-zu-1800-ml/</t>
+  </si>
+  <si>
+    <t>38673</t>
+  </si>
+  <si>
+    <t>Кунжутное масло, 420 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo/</t>
+  </si>
+  <si>
+    <t>38734</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo/?sku=38734</t>
+  </si>
+  <si>
+    <t>38768</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-pon-zu-1800-ml/?sku=38768</t>
+  </si>
+  <si>
+    <t>38675</t>
+  </si>
+  <si>
+    <t>Масло "Хуодзяо" соевое с душистым сычуанским перцем</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-khuodzyao-soevoe-s-dushistym-sychuanskim-pertsem/</t>
+  </si>
+  <si>
+    <t>38705</t>
+  </si>
+  <si>
+    <t>Уксус Мицукан (Fuji) 20 литров</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-fuji-19-litrov/</t>
+  </si>
+  <si>
+    <t>38735</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-khuodzyao-soevoe-s-dushistym-sychuanskim-pertsem/?sku=38735</t>
+  </si>
+  <si>
+    <t>38769</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-fuji-19-litrov/?sku=38769</t>
+  </si>
+  <si>
+    <t>38706</t>
+  </si>
+  <si>
+    <t>Уксус Мицукан разливной, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-razlivnoy/</t>
+  </si>
+  <si>
+    <t>38676</t>
+  </si>
+  <si>
+    <t>Масло из виноградных косточек 100%, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe-1/</t>
+  </si>
+  <si>
+    <t>38770</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-razlivnoy/?sku=38770</t>
+  </si>
+  <si>
+    <t>38736</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe-1/?sku=38736</t>
+  </si>
+  <si>
+    <t>38677</t>
+  </si>
+  <si>
+    <t>Масло кунжутное "BG" 1,8 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-18-l/</t>
+  </si>
+  <si>
+    <t>38707</t>
+  </si>
+  <si>
+    <t>Уксус рисовый "Longmen Micu", 1,75 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-longmen-micu-175-l/</t>
+  </si>
+  <si>
+    <t>38737</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-18-l/?sku=38737</t>
+  </si>
+  <si>
+    <t>38771</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-longmen-micu-175-l/?sku=38771</t>
+  </si>
+  <si>
+    <t>38678</t>
+  </si>
+  <si>
+    <t>Масло кунжутное "Дзюнсэй Марукон" 1,6 кг, японское качество!</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-dzyunsey-marukon-16-kg-yaponskoe-kachestvo/</t>
+  </si>
+  <si>
+    <t>38708</t>
+  </si>
+  <si>
+    <t>Уксус рисовый PEARL RIVER BRIDGE, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-pearl-river-bridge/</t>
+  </si>
+  <si>
+    <t>38738</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-dzyunsey-marukon-16-kg-yaponskoe-kachestvo/?sku=38738</t>
+  </si>
+  <si>
+    <t>38772</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-pearl-river-bridge/?sku=38772</t>
+  </si>
+  <si>
+    <t>38709</t>
+  </si>
+  <si>
+    <t>Уксус рисовый для салатов Сэн Сой Премиум, 220 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-dlya-salatov-sen-soy-premium/</t>
+  </si>
+  <si>
+    <t>38679</t>
+  </si>
+  <si>
+    <t>Масло кунжутное премиум Daesang, 1л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr-1/</t>
+  </si>
+  <si>
+    <t>38739</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr-1/?sku=38739</t>
+  </si>
+  <si>
+    <t>38773</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-dlya-salatov-sen-soy-premium/?sku=38773</t>
+  </si>
+  <si>
+    <t>38680</t>
+  </si>
+  <si>
+    <t>Масло кунжутное премиум Lee Kum Kee (100 %) 1.75 литр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr/</t>
+  </si>
+  <si>
+    <t>38710</t>
+  </si>
+  <si>
+    <t>Уксус рисовый китайский Тянь Ли, 480 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy/</t>
+  </si>
+  <si>
+    <t>38740</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr/?sku=38740</t>
+  </si>
+  <si>
+    <t>38774</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy/?sku=38774</t>
+  </si>
+  <si>
+    <t>38681</t>
+  </si>
+  <si>
+    <t>Масло кунжутное премиум Lee Kum Kee (100 %), 207 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100-/</t>
+  </si>
+  <si>
+    <t>38711</t>
+  </si>
+  <si>
+    <t>Уксус рисовый красный т.м."Meiweixian", 620 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-krasnyy-tmmeiweixian/</t>
+  </si>
+  <si>
+    <t>38775</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-krasnyy-tmmeiweixian/?sku=38775</t>
+  </si>
+  <si>
+    <t>38741</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100-/?sku=38741</t>
+  </si>
+  <si>
+    <t>38712</t>
+  </si>
+  <si>
+    <t>Уксус рисовый Мицукан оригинальный (для приготовления риса для суши), 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi/</t>
+  </si>
+  <si>
+    <t>38682</t>
+  </si>
+  <si>
+    <t>Масло кунжутное премиум Real Tang (100 %)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-real-tang-100-/</t>
+  </si>
+  <si>
+    <t>38742</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-real-tang-100-/?sku=38742</t>
+  </si>
+  <si>
+    <t>38776</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi/?sku=38776</t>
+  </si>
+  <si>
+    <t>38683</t>
+  </si>
+  <si>
+    <t>Масло кунжутное, 200 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe/</t>
+  </si>
+  <si>
+    <t>38713</t>
+  </si>
+  <si>
+    <t>Уксус рисовый темный Lao Che Cu, 2500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy-1/</t>
+  </si>
+  <si>
+    <t>38743</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe/?sku=38743</t>
+  </si>
+  <si>
+    <t>38777</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy-1/?sku=38777</t>
+  </si>
+  <si>
+    <t>38714</t>
+  </si>
+  <si>
+    <t>Уксус рисовый темный Тян Ли, 420 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy/</t>
+  </si>
+  <si>
+    <t>38684</t>
+  </si>
+  <si>
+    <t>Масло рапсовое 100% рафинированное, 900 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe/</t>
+  </si>
+  <si>
+    <t>38778</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy/?sku=38778</t>
+  </si>
+  <si>
+    <t>38744</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe/?sku=38744</t>
+  </si>
+  <si>
+    <t>38685</t>
+  </si>
+  <si>
+    <t>Масло рисовое Kohinoor Rice Bran Oil, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite-1/</t>
+  </si>
+  <si>
+    <t>38715</t>
+  </si>
+  <si>
+    <t>Уксус яблочный "Singsong", 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-500-ml/</t>
+  </si>
+  <si>
+    <t>38745</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite-1/?sku=38745</t>
+  </si>
+  <si>
+    <t>38779</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-500-ml/?sku=38779</t>
+  </si>
+  <si>
+    <t>34106</t>
+  </si>
+  <si>
+    <t>Масло салатное Nissin Canola Oil, 400 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/</t>
+  </si>
+  <si>
+    <t>38716</t>
+  </si>
+  <si>
+    <t>Уксус яблочный Mizkan 5%, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-mizkan-5/</t>
+  </si>
+  <si>
+    <t>38780</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-mizkan-5/?sku=38780</t>
+  </si>
+  <si>
+    <t>38686</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/?sku=38686</t>
+  </si>
+  <si>
+    <t>38746</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/?sku=38746</t>
+  </si>
+  <si>
+    <t>38717</t>
+  </si>
+  <si>
+    <t>Уксус яблочный Singsong 900  мл (Ю.Корея)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-singsong-900-ml-yukoreya/</t>
+  </si>
+  <si>
+    <t>38687</t>
+  </si>
+  <si>
+    <t>Масло черного тмина "Королевское",125 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-chernogo-tmina-korolevskoe125-ml/</t>
+  </si>
+  <si>
+    <t>38781</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-singsong-900-ml-yukoreya/?sku=38781</t>
+  </si>
+  <si>
+    <t>38747</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-chernogo-tmina-korolevskoe125-ml/?sku=38747</t>
+  </si>
+  <si>
+    <t>38718</t>
+  </si>
+  <si>
+    <t>Уксусный коллагеновый напиток "Мичхо", виноград 550мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksusnyy-kollagenovyy-napitok-michkho-vinograd-900-ml/</t>
+  </si>
+  <si>
+    <t>38688</t>
+  </si>
+  <si>
+    <t>Масло Ши (Карите), 50 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite/</t>
+  </si>
+  <si>
+    <t>38748</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite/?sku=38748</t>
+  </si>
+  <si>
+    <t>38782</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/uksusnyy-kollagenovyy-napitok-michkho-vinograd-900-ml/?sku=38782</t>
+  </si>
+  <si>
+    <t>34707</t>
+  </si>
+  <si>
+    <t>Органическое кокосовое масло  500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/</t>
+  </si>
+  <si>
+    <t>38689</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38689</t>
+  </si>
+  <si>
+    <t>38749</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38749</t>
+  </si>
+  <si>
+    <t>34708</t>
+  </si>
+  <si>
+    <t>Органическое кокосовое масло "Agrilife", 450 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/</t>
+  </si>
+  <si>
+    <t>38690</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38690</t>
+  </si>
+  <si>
+    <t>38750</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38750</t>
+  </si>
+  <si>
+    <t>34709</t>
+  </si>
+  <si>
+    <t>Органическое Кокосовое масло “Agrilife”  100% натуральное, 354 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/</t>
+  </si>
+  <si>
+    <t>38691</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38691</t>
+  </si>
+  <si>
+    <t>38751</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38751</t>
+  </si>
+  <si>
+    <t>38692</t>
+  </si>
+  <si>
+    <t>Соус ВАСАБИ жидкий, 50 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-gorchichnoe-kontsentrirovannoe/</t>
+  </si>
+  <si>
+    <t>38752</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/maslo-gorchichnoe-kontsentrirovannoe/?sku=38752</t>
+  </si>
+  <si>
+    <t>38719</t>
+  </si>
+  <si>
+    <t>Японское  острое кунжутное масло "Раю"</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/yaponskoe-ostroe-kunzhutnoe-maslo-rayu/</t>
+  </si>
+  <si>
+    <t>38753</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/uksus-i-maslo/yaponskoe-ostroe-kunzhutnoe-maslo-rayu/?sku=38753</t>
+  </si>
+  <si>
+    <t>Масло</t>
+  </si>
+  <si>
     <t>38657</t>
   </si>
   <si>
-    <t>100 % Кокосовое рафинированное масло “Roi Thai”, для готовки и жарки, 1 л</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38657</t>
   </si>
   <si>
-    <t>38754</t>
-[...4 lines deleted...]
-  <si>
     <t>38720</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38720</t>
-  </si>
-[...931 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/</t>
   </si>
   <si>
     <t>34667</t>
   </si>
   <si>
     <t>100% кокосовое масло первого холодного отжима Aroy-D, 450 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/</t>
   </si>
   <si>
     <t>38660</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38660</t>
   </si>
   <si>
     <t>38723</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38723</t>
   </si>
 </sst>
 </file>
 
@@ -1449,51 +1449,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38657" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi-1/?sku=38754" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38720" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/krasnyy-risovyy-uksus-pearl-river-bridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--nerafinirovannoe-arakhisovoe-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--nerafinirovannoe-arakhisovoe-maslo/?sku=38721" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/krasnyy-risovyy-uksus-pearl-river-bridge/?sku=38755" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--rafinirovannoe-arakhisovoe-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/marinad-uksusnyy-s-imbirem-i-slivoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--rafinirovannoe-arakhisovoe-maslo/?sku=38722" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/marinad-uksusnyy-s-imbirem-i-slivoy/?sku=38756" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38338" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38693" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38757" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kitayskoe-ostroe-maslo-s-chili-pertsem-khun-yu/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kitayskoe-ostroe-maslo-s-chili-pertsem-khun-yu/?sku=38724" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/?sku=38694" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/?sku=38758" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-risovyy-krasnyy-dlya-salatov/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-risovyy-krasnyy-dlya-salatov/?sku=38759" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38663" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38725" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-dlya-sushi/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kokosovoe-maslo-asia-gold-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-dlya-sushi/?sku=38760" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kokosovoe-maslo-asia-gold-500-ml/?sku=38726" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-sen-soy-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-rayu-ostroe-kuki-1650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-sen-soy-premium/?sku=38761" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-rayu-ostroe-kuki-1650-ml/?sku=38727" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-1650-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-uchibori-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-uchibori-500-ml/?sku=38762" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-1650-g/?sku=38728" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-340-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-340-g/?sku=38729" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge-1/?sku=38730" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38701" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge/?sku=38731" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38765" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-kokosovyy-agrilife240-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-amoy-premium100/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-kokosovyy-agrilife240-ml/?sku=38766" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-amoy-premium100/?sku=38732" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-beksul/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-best-of-india-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-best-of-india-500-ml/?sku=38733" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-beksul/?sku=38767" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-pon-zu-1800-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-pon-zu-1800-ml/?sku=38768" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo/?sku=38734" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-fuji-19-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-khuodzyao-soevoe-s-dushistym-sychuanskim-pertsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-fuji-19-litrov/?sku=38769" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-khuodzyao-soevoe-s-dushistym-sychuanskim-pertsem/?sku=38735" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-razlivnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-razlivnoy/?sku=38770" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe-1/?sku=38736" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-longmen-micu-175-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-18-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-longmen-micu-175-l/?sku=38771" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-18-l/?sku=38737" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-pearl-river-bridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-dzyunsey-marukon-16-kg-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-pearl-river-bridge/?sku=38772" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-dzyunsey-marukon-16-kg-yaponskoe-kachestvo/?sku=38738" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-dlya-salatov-sen-soy-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr-1/?sku=38739" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-dlya-salatov-sen-soy-premium/?sku=38773" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr/?sku=38740" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy/?sku=38774" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-krasnyy-tmmeiweixian/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-krasnyy-tmmeiweixian/?sku=38775" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100-/?sku=38741" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-real-tang-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi/?sku=38776" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-real-tang-100-/?sku=38742" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe/?sku=38743" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy-1/?sku=38777" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe/?sku=38744" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy/?sku=38778" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite-1/?sku=38745" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-500-ml/?sku=38779" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-mizkan-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/?sku=38686" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-mizkan-5/?sku=38780" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/?sku=38746" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-singsong-900-ml-yukoreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-chernogo-tmina-korolevskoe125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-singsong-900-ml-yukoreya/?sku=38781" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-chernogo-tmina-korolevskoe125-ml/?sku=38747" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksusnyy-kollagenovyy-napitok-michkho-vinograd-900-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite/?sku=38748" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksusnyy-kollagenovyy-napitok-michkho-vinograd-900-ml/?sku=38782" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38689" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38749" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38690" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38750" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38691" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38751" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-gorchichnoe-kontsentrirovannoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-gorchichnoe-kontsentrirovannoe/?sku=38752" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/yaponskoe-ostroe-kunzhutnoe-maslo-rayu/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/yaponskoe-ostroe-kunzhutnoe-maslo-rayu/?sku=38753" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38660" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38723" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi-1/?sku=38754" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--nerafinirovannoe-arakhisovoe-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/krasnyy-risovyy-uksus-pearl-river-bridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--nerafinirovannoe-arakhisovoe-maslo/?sku=38721" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/krasnyy-risovyy-uksus-pearl-river-bridge/?sku=38755" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--rafinirovannoe-arakhisovoe-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/marinad-uksusnyy-s-imbirem-i-slivoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/100--rafinirovannoe-arakhisovoe-maslo/?sku=38722" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/marinad-uksusnyy-s-imbirem-i-slivoy/?sku=38756" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38338" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38693" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/sous-mirin-razlivnoy/?sku=38757" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kitayskoe-ostroe-maslo-s-chili-pertsem-khun-yu/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kitayskoe-ostroe-maslo-s-chili-pertsem-khun-yu/?sku=38724" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/?sku=38694" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sousy/yaponskie-sousy/sous-risovyy-mirin-originalnyy-mirin-fu-yaponskoe-kachestvo/?sku=38758" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-risovyy-krasnyy-dlya-salatov/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-risovyy-krasnyy-dlya-salatov/?sku=38759" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38663" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38725" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-dlya-sushi/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kokosovoe-maslo-asia-gold-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-premium-dlya-sushi/?sku=38760" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kokosovoe-maslo-asia-gold-500-ml/?sku=38726" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-sen-soy-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-rayu-ostroe-kuki-1650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-rayu-ostroe-kuki-1650-ml/?sku=38727" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-sen-soy-premium/?sku=38761" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-uchibori-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-1650-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-dlya-sushi-uchibori-500-ml/?sku=38762" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-1650-g/?sku=38728" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-340-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100-kuki-340-g/?sku=38729" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge-1/?sku=38730" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-100pervyy-kholodnyy-otzhim-rafinirovannoe--rearl-river-bridge/?sku=38731" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38701" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38765" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-amoy-premium100/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-kokosovyy-agrilife240-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-amoy-premium100/?sku=38732" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-kokosovyy-agrilife240-ml/?sku=38766" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-best-of-india-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-beksul/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-beksul/?sku=38767" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo-best-of-india-500-ml/?sku=38733" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-pon-zu-1800-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/kunzhutnoe-maslo/?sku=38734" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-limonnyy-pon-zu-1800-ml/?sku=38768" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-khuodzyao-soevoe-s-dushistym-sychuanskim-pertsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-fuji-19-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-khuodzyao-soevoe-s-dushistym-sychuanskim-pertsem/?sku=38735" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-fuji-19-litrov/?sku=38769" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-razlivnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-mitsukan-razlivnoy/?sku=38770" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe-1/?sku=38736" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-18-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-longmen-micu-175-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-18-l/?sku=38737" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-longmen-micu-175-l/?sku=38771" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-dzyunsey-marukon-16-kg-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-pearl-river-bridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-dzyunsey-marukon-16-kg-yaponskoe-kachestvo/?sku=38738" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-pearl-river-bridge/?sku=38772" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-dlya-salatov-sen-soy-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr-1/?sku=38739" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-dlya-salatov-sen-soy-premium/?sku=38773" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100--175-litr/?sku=38740" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy/?sku=38774" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-krasnyy-tmmeiweixian/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-krasnyy-tmmeiweixian/?sku=38775" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-lee-kum-kee-100-/?sku=38741" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-real-tang-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe-premium-real-tang-100-/?sku=38742" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-mitsukan-dlya-prigotovleniya-risa-dlya-sushi/?sku=38776" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-kunzhutnoe/?sku=38743" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy-1/?sku=38777" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-risovyy-temnyy/?sku=38778" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-rapsovoe-100-rafinirovannoe/?sku=38744" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite-1/?sku=38745" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-500-ml/?sku=38779" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-mizkan-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-mizkan-5/?sku=38780" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/?sku=38686" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/rapsovoe-maslo-salatnoe-nissin-canola-oil-400-g/?sku=38746" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-singsong-900-ml-yukoreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-chernogo-tmina-korolevskoe125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksus-yablochnyy-singsong-900-ml-yukoreya/?sku=38781" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-chernogo-tmina-korolevskoe125-ml/?sku=38747" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksusnyy-kollagenovyy-napitok-michkho-vinograd-900-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-shi-karite/?sku=38748" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/uksusnyy-kollagenovyy-napitok-michkho-vinograd-900-ml/?sku=38782" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38689" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38749" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38690" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38750" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38691" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38751" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-gorchichnoe-kontsentrirovannoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/maslo-gorchichnoe-kontsentrirovannoe/?sku=38752" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/yaponskoe-ostroe-kunzhutnoe-maslo-rayu/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/uksus-i-maslo/yaponskoe-ostroe-kunzhutnoe-maslo-rayu/?sku=38753" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38657" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38720" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38660" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38723" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F140" sqref="F140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1528,2563 +1528,2563 @@
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
-        <v>238</v>
+        <v>543</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>543</v>
+        <v>238</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="E9" s="6"/>
+        <v>18</v>
+      </c>
+      <c r="E9" s="6">
+        <v>0</v>
+      </c>
       <c r="F9" s="14">
-        <v>543</v>
+        <v>215</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>274</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6">
         <v>0</v>
       </c>
       <c r="F11" s="14">
         <v>215</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="E12" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>215</v>
+        <v>274</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>274</v>
+        <v>502</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="E14" s="6"/>
+        <v>31</v>
+      </c>
+      <c r="E14" s="6">
+        <v>0</v>
+      </c>
       <c r="F14" s="14">
-        <v>502</v>
+        <v>269</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="E15" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>269</v>
+        <v>502</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="E16" s="6"/>
+      <c r="E16" s="6">
+        <v>0</v>
+      </c>
       <c r="F16" s="14">
-        <v>502</v>
+        <v>269</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>269</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
         <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>72</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="E22" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="E22" s="6">
+        <v>0</v>
+      </c>
       <c r="F22" s="14">
-        <v>250</v>
+        <v>908</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="E23" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>908</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="E24" s="6"/>
+      <c r="E24" s="6">
+        <v>0</v>
+      </c>
       <c r="F24" s="14">
-        <v>250</v>
+        <v>908</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
       <c r="F25" s="14">
         <v>908</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E26" s="6">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="F26" s="14">
-        <v>908</v>
+        <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
         <v>616</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="6">
         <v>80</v>
       </c>
       <c r="F28" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="E29" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>142</v>
+        <v>616</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
         <v>616</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>616</v>
+        <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>142</v>
+        <v>417</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
-        <v>417</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>142</v>
+        <v>417</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="E35" s="6"/>
+        <v>81</v>
+      </c>
+      <c r="E35" s="6">
+        <v>0</v>
+      </c>
       <c r="F35" s="14">
-        <v>417</v>
+        <v>166</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>166</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
         <v>2213</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>88</v>
       </c>
       <c r="E38" s="6">
         <v>0</v>
       </c>
       <c r="F38" s="14">
         <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>2213</v>
+        <v>190</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
         <v>1782</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>190</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>1782</v>
+        <v>537</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
         <v>537</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>537</v>
+        <v>592</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
         <v>592</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="E47" s="6"/>
+        <v>111</v>
+      </c>
+      <c r="E47" s="6">
+        <v>0</v>
+      </c>
       <c r="F47" s="14">
-        <v>592</v>
+        <v>377</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="14">
-        <v>377</v>
+        <v>197</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="14">
         <v>377</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="14">
-        <v>197</v>
+        <v>377</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>377</v>
+        <v>752</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
         <v>377</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
         <v>752</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
         <v>377</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="E56" s="6"/>
+        <v>133</v>
+      </c>
+      <c r="E56" s="6">
+        <v>0</v>
+      </c>
       <c r="F56" s="14">
-        <v>752</v>
+        <v>370</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="14">
-        <v>370</v>
+        <v>197</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E60" s="6">
         <v>0</v>
       </c>
       <c r="F60" s="14">
-        <v>197</v>
+        <v>807</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>807</v>
+        <v>298</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>148</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
         <v>298</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E63" s="6">
         <v>0</v>
       </c>
       <c r="F63" s="14">
         <v>807</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="E64" s="6"/>
+        <v>153</v>
+      </c>
+      <c r="E64" s="6">
+        <v>86</v>
+      </c>
       <c r="F64" s="14">
-        <v>298</v>
+        <v>238</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
         <v>3157</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E66" s="6">
         <v>86</v>
       </c>
       <c r="F66" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>160</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
         <v>3157</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>238</v>
+        <v>60</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E69" s="6">
         <v>93</v>
       </c>
       <c r="F69" s="14">
         <v>640</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
         <v>60</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>170</v>
       </c>
-      <c r="E71" s="6"/>
+      <c r="E71" s="6">
+        <v>93</v>
+      </c>
       <c r="F71" s="14">
-        <v>60</v>
+        <v>640</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="E72" s="6"/>
       <c r="F72" s="14">
-        <v>640</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
         <v>496</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>178</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
         <v>1381</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>180</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
         <v>496</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="E76" s="6"/>
+        <v>183</v>
+      </c>
+      <c r="E76" s="6">
+        <v>87</v>
+      </c>
       <c r="F76" s="14">
-        <v>1381</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E77" s="6">
         <v>45</v>
       </c>
       <c r="F77" s="14">
         <v>257</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>188</v>
       </c>
       <c r="E78" s="6">
         <v>87</v>
       </c>
       <c r="F78" s="14">
         <v>1914</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E79" s="6">
         <v>45</v>
       </c>
       <c r="F79" s="14">
         <v>257</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E80" s="6">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F80" s="14">
-        <v>1914</v>
+        <v>166</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
         <v>1362</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="E82" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E82" s="6"/>
       <c r="F82" s="14">
-        <v>166</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="E83" s="6"/>
+      <c r="E83" s="6">
+        <v>89</v>
+      </c>
       <c r="F83" s="14">
-        <v>1362</v>
+        <v>166</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E84" s="6">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="F84" s="14">
-        <v>166</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E85" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F85" s="14">
-        <v>2171</v>
+        <v>221</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>208</v>
       </c>
       <c r="E86" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="F86" s="14">
-        <v>221</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>210</v>
       </c>
       <c r="E87" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F87" s="14">
-        <v>2171</v>
+        <v>221</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="E88" s="6"/>
       <c r="F88" s="14">
-        <v>221</v>
+        <v>353</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
-        <v>353</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>218</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
         <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>250</v>
+        <v>353</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="14">
-        <v>353</v>
+        <v>274</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="E93" s="6"/>
+        <v>226</v>
+      </c>
+      <c r="E93" s="6">
+        <v>88</v>
+      </c>
       <c r="F93" s="14">
-        <v>274</v>
+        <v>884</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E94" s="6">
         <v>88</v>
       </c>
       <c r="F94" s="14">
         <v>884</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>230</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
         <v>274</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E96" s="6">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="F96" s="14">
-        <v>884</v>
+        <v>166</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      </c>
+        <v>236</v>
+      </c>
+      <c r="E97" s="6"/>
       <c r="F97" s="14">
-        <v>166</v>
+        <v>987</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="E98" s="6"/>
+      <c r="E98" s="6">
+        <v>0</v>
+      </c>
       <c r="F98" s="14">
-        <v>987</v>
+        <v>166</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>240</v>
       </c>
-      <c r="E99" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E99" s="6"/>
       <c r="F99" s="14">
-        <v>166</v>
+        <v>987</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>987</v>
+        <v>173</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E101" s="6">
         <v>10</v>
       </c>
       <c r="F101" s="14">
         <v>454</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>248</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>250</v>
       </c>
       <c r="E103" s="6">
         <v>10</v>
       </c>
       <c r="F103" s="14">
         <v>454</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="14">
-        <v>173</v>
+        <v>395</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
-        <v>395</v>
+        <v>142</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="10" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>258</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>142</v>
+        <v>395</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>260</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>395</v>
+        <v>142</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
-        <v>142</v>
+        <v>358</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="10" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
-        <v>358</v>
+        <v>472</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="10" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>268</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
         <v>472</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
         <v>358</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>272</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="14">
-        <v>472</v>
+        <v>358</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>273</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
-        <v>358</v>
+        <v>197</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
-        <v>197</v>
+        <v>633</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>280</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>633</v>
+        <v>197</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>282</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
-        <v>197</v>
+        <v>633</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="D117" s="6" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="E117" s="6"/>
+        <v>285</v>
+      </c>
+      <c r="E117" s="6">
+        <v>83</v>
+      </c>
       <c r="F117" s="14">
-        <v>633</v>
+        <v>417</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="10" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D118" s="6" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
         <v>299</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="10" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="E119" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E119" s="6"/>
       <c r="F119" s="14">
-        <v>417</v>
+        <v>299</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>291</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>292</v>
       </c>
-      <c r="E120" s="6"/>
+      <c r="E120" s="6">
+        <v>83</v>
+      </c>
       <c r="F120" s="14">
-        <v>299</v>
+        <v>417</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>294</v>
-[...3 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="E121" s="6"/>
       <c r="F121" s="14">
-        <v>417</v>
+        <v>903</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
         <v>903</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>299</v>
       </c>
       <c r="E123" s="6"/>
       <c r="F123" s="14">
         <v>903</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>300</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="E124" s="6"/>
+        <v>302</v>
+      </c>
+      <c r="E124" s="6">
+        <v>0</v>
+      </c>
       <c r="F124" s="14">
-        <v>903</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="10" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E125" s="6">
         <v>0</v>
       </c>
       <c r="F125" s="14">
         <v>1184</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E126" s="6">
         <v>0</v>
       </c>
       <c r="F126" s="14">
         <v>1184</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>308</v>
-[...3 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="E127" s="6"/>
       <c r="F127" s="14">
-        <v>1184</v>
+        <v>987</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="10" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
         <v>987</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>312</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>313</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
         <v>987</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>314</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
-        <v>987</v>
+        <v>78</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="10" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>318</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="14">
         <v>78</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>319</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="E132" s="6"/>
+        <v>321</v>
+      </c>
+      <c r="E132" s="6">
+        <v>88</v>
+      </c>
       <c r="F132" s="14">
-        <v>78</v>
+        <v>556</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="10" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E133" s="6">
         <v>88</v>
       </c>
       <c r="F133" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="134" spans="1:6">
-      <c r="A134" s="4">
-[...2 lines deleted...]
-      <c r="B134" s="10" t="s">
+      <c r="A134" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="C134" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D134" s="6" t="s">
+      <c r="B134" s="6"/>
+      <c r="C134" s="7"/>
+      <c r="D134" s="6"/>
+      <c r="E134" s="6"/>
+      <c r="F134" s="14"/>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B135" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C135" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D135" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E135" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F135" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" s="4">
+        <v>1</v>
+      </c>
+      <c r="B136" s="10" t="s">
         <v>325</v>
       </c>
-      <c r="E134" s="6">
-[...7 lines deleted...]
-      <c r="A135" s="5" t="s">
+      <c r="C136" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D136" s="6" t="s">
         <v>326</v>
       </c>
-      <c r="B135" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E136" s="6"/>
+      <c r="F136" s="14">
+        <v>543</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>327</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>328</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
         <v>543</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
         <v>740</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E139" s="6"/>
       <c r="F139" s="14">
         <v>740</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E140" s="6"/>
       <c r="F140" s="14">
         <v>740</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A135:F135"/>
+    <mergeCell ref="A134:F134"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
@@ -4171,51 +4171,51 @@
     <hyperlink ref="D109" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_128"/>
-    <hyperlink ref="D134" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_133"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>