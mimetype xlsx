--- v0 (2026-07-01)
+++ v1 (2026-10-26)
@@ -38,129 +38,129 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Сыры-Тофу</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>38602</t>
+  </si>
+  <si>
+    <t>Крем-сыр Delight Chef для суши и чизкейков 1,7 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/syry-tofu/krem-syr-delight-chef-dlya-sushi-i-chizkeykov/</t>
+  </si>
+  <si>
     <t>38601</t>
   </si>
   <si>
     <t>Вонючий тофу "Wangzhihe"</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/vonyuchiy-tofu-wangzhihe/</t>
   </si>
   <si>
     <t>38615</t>
   </si>
   <si>
     <t>Тофу Инари жаренный в соевом соусе, мешочки, 850 гр (замороженные)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/tofu-inari-zharennyy-v-soevom-souse-meshochki/</t>
   </si>
   <si>
-    <t>38602</t>
-[...7 lines deleted...]
-  <si>
     <t>38625</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/vonyuchiy-tofu-wangzhihe/?sku=38625</t>
   </si>
   <si>
     <t>38633</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/tofu-inari-zharennyy-v-soevom-souse-meshochki/?sku=38633</t>
   </si>
   <si>
     <t>38619</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/krem-syr-delight-chef-dlya-sushi-i-chizkeykov/?sku=38619</t>
   </si>
   <si>
     <t>38637</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/tofu-inari-zharennyy-v-soevom-souse-meshochki/?sku=38637</t>
   </si>
   <si>
     <t>38608</t>
   </si>
   <si>
     <t>Тофу  мягкий«Morinaga Soft»</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/tofu-myagkiymorinaga-soft/</t>
   </si>
   <si>
     <t>38603</t>
   </si>
   <si>
     <t>Сыр сливочный Violette​ 60%, 180 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/syr-tvorozhnyy-violetta-60-180-g/</t>
   </si>
   <si>
+    <t>38620</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/syry-tofu/syr-tvorozhnyy-violetta-60-180-g/?sku=38620</t>
+  </si>
+  <si>
     <t>38626</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/tofu-myagkiymorinaga-soft/?sku=38626</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.edazii.ru/syry-tofu/syr-tvorozhnyy-violetta-60-180-g/?sku=38620</t>
   </si>
   <si>
     <t>38609</t>
   </si>
   <si>
     <t>Тофу "24 вкуса", соевый сыр, 400 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/tofu-24-vkusa-soevyy-syr/</t>
   </si>
   <si>
     <t>38627</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/tofu-24-vkusa-soevyy-syr/?sku=38627</t>
   </si>
   <si>
     <t>38610</t>
   </si>
   <si>
     <t>Тофу "Ли Минь" ( Li ming), 250 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/syry-tofu/tofu-li-min--li-ming-250-gr/</t>
   </si>
@@ -741,51 +741,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/vonyuchiy-tofu-wangzhihe/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-inari-zharennyy-v-soevom-souse-meshochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/krem-syr-delight-chef-dlya-sushi-i-chizkeykov/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/vonyuchiy-tofu-wangzhihe/?sku=38625" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-inari-zharennyy-v-soevom-souse-meshochki/?sku=38633" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/krem-syr-delight-chef-dlya-sushi-i-chizkeykov/?sku=38619" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-inari-zharennyy-v-soevom-souse-meshochki/?sku=38637" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-myagkiymorinaga-soft/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-tvorozhnyy-violetta-60-180-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-myagkiymorinaga-soft/?sku=38626" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-tvorozhnyy-violetta-60-180-g/?sku=38620" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-24-vkusa-soevyy-syr/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-24-vkusa-soevyy-syr/?sku=38627" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-li-min--li-ming-250-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-tvorozhnyy-cremette/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-li-min--li-ming-250-gr/?sku=38628" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-tvorozhnyy-cremette/?sku=38622" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-tvorozhnyy-emborg-professional-65-22-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-li-min--li-ming-250-gr-myasnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-tvorozhnyy-emborg-professional-65-22-kg/?sku=38623" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-li-min--li-ming-250-gr-myasnoy/?sku=38629" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-filadelfiya-naturalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-li-min--li-ming-500-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-filadelfiya-naturalnyy/?sku=38624" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-li-min--li-ming-500-gr/?sku=38630" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-mori-nu/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-mori-nu/?sku=38631" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-v-v-pryanom-souse-wangzhihe/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-v-v-pryanom-souse-wangzhihe/?sku=38632" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-organicheskiy-shelkovyysatonoyuki-soevyy-syr-tvorog/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-organicheskiy-shelkovyysatonoyuki-soevyy-syr-tvorog/?sku=38634" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-tverdyy-morinaga-firm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-tverdyy-morinaga-firm/?sku=38635" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/?sku=38636" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/?sku=39305" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/?sku=39447" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/krem-syr-delight-chef-dlya-sushi-i-chizkeykov/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/vonyuchiy-tofu-wangzhihe/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-inari-zharennyy-v-soevom-souse-meshochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/vonyuchiy-tofu-wangzhihe/?sku=38625" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-inari-zharennyy-v-soevom-souse-meshochki/?sku=38633" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/krem-syr-delight-chef-dlya-sushi-i-chizkeykov/?sku=38619" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-inari-zharennyy-v-soevom-souse-meshochki/?sku=38637" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-myagkiymorinaga-soft/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-tvorozhnyy-violetta-60-180-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-tvorozhnyy-violetta-60-180-g/?sku=38620" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-myagkiymorinaga-soft/?sku=38626" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-24-vkusa-soevyy-syr/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-24-vkusa-soevyy-syr/?sku=38627" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-li-min--li-ming-250-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-tvorozhnyy-cremette/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-li-min--li-ming-250-gr/?sku=38628" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-tvorozhnyy-cremette/?sku=38622" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-tvorozhnyy-emborg-professional-65-22-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-li-min--li-ming-250-gr-myasnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-tvorozhnyy-emborg-professional-65-22-kg/?sku=38623" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-li-min--li-ming-250-gr-myasnoy/?sku=38629" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-filadelfiya-naturalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-li-min--li-ming-500-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/syr-filadelfiya-naturalnyy/?sku=38624" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-li-min--li-ming-500-gr/?sku=38630" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-mori-nu/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-mori-nu/?sku=38631" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-v-v-pryanom-souse-wangzhihe/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-v-v-pryanom-souse-wangzhihe/?sku=38632" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-organicheskiy-shelkovyysatonoyuki-soevyy-syr-tvorog/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-organicheskiy-shelkovyysatonoyuki-soevyy-syr-tvorog/?sku=38634" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-tverdyy-morinaga-firm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/tofu-tverdyy-morinaga-firm/?sku=38635" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/?sku=38636" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/?sku=39305" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/syry-tofu/chipsy-tofu-dlya-obzharki-lyublyu-zhizn-60-g_1/?sku=39447" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F43" sqref="F43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -822,158 +822,158 @@
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="14">
-        <v>197</v>
+        <v>712</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="6"/>
+      <c r="E7" s="6">
+        <v>0</v>
+      </c>
       <c r="F7" s="14">
-        <v>753</v>
+        <v>197</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>712</v>
+        <v>753</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="6">
         <v>0</v>
       </c>
       <c r="F9" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>753</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="6">
         <v>0</v>
       </c>
       <c r="F11" s="14">
         <v>712</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>753</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
@@ -985,78 +985,78 @@
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
         <v>221</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E15" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>262</v>
+        <v>221</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="E16" s="6"/>
+      <c r="E16" s="6">
+        <v>0</v>
+      </c>
       <c r="F16" s="14">
-        <v>221</v>
+        <v>262</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
         <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">