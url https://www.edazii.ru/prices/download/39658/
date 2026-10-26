--- v0 (2026-07-01)
+++ v1 (2026-10-26)
@@ -62,68 +62,68 @@
   <si>
     <t>37239</t>
   </si>
   <si>
     <t>Светлый соевый соус "Pearl River Bridge" премиум, 1,8л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-18l/</t>
   </si>
   <si>
     <t>37245</t>
   </si>
   <si>
     <t>Классический соевый соус "Kikkoman" из отборных соевых бобов, 1 л,  японское качество!</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo/</t>
   </si>
   <si>
     <t>37319</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo/?sku=37319</t>
   </si>
   <si>
+    <t>37246</t>
+  </si>
+  <si>
+    <t>Классический соевый соус "Kikkoman" из отборных соевых бобов, 500 мл, японское качество!</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo-500/</t>
+  </si>
+  <si>
     <t>37240</t>
   </si>
   <si>
     <t>Cоевый соус слабосоленый Pearl River Bridge, 300 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/coevyy-sous-slabosolenyy-300/</t>
   </si>
   <si>
-    <t>37246</t>
-[...7 lines deleted...]
-  <si>
     <t>37320</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo-500/?sku=37320</t>
   </si>
   <si>
     <t>37247</t>
   </si>
   <si>
     <t>Классический соевый соус "Kikkoman", 1.8 л,  японское качество!</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo-1/</t>
   </si>
   <si>
     <t>37241</t>
   </si>
   <si>
     <t>Cоевый соус слабосоленый без глютена, 150 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/coevyy-sous-slabosolenyy/</t>
   </si>
   <si>
     <t>37321</t>
@@ -197,104 +197,104 @@
   <si>
     <t>https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-na-osnove-temnogo-bulona-dasi-300-ml/</t>
   </si>
   <si>
     <t>37325</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-na-osnove-temnogo-bulona-dasi-300-ml/?sku=37325</t>
   </si>
   <si>
     <t>37271</t>
   </si>
   <si>
     <t>Соевый соус Kikkoman с пониженным содержанием соли (диспенсер), 200 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-s-ponizhennym-soderzhaniem-soli-dispenser-200-ml/</t>
   </si>
   <si>
     <t>37326</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-s-ponizhennym-soderzhaniem-soli-dispenser-200-ml/?sku=37326</t>
   </si>
   <si>
+    <t>37295</t>
+  </si>
+  <si>
+    <t>Соус Понзу цитрусовый Kikkoman, 1 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-sousy/sous-ponzu-tsitrusovyy-kikkoman-1-l/</t>
+  </si>
+  <si>
     <t>37249</t>
   </si>
   <si>
     <t>Концентрированный соевый соус Sanbishi "Мен-Цую" (Men-Tsuyu) для  лапши и темпуры</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/kontsentrirovannyy-soevyy-sous-sanbishi-men-tsuyu-men-tsuyu-dlya-lapshi-i-tempury/</t>
   </si>
   <si>
-    <t>37295</t>
-[...7 lines deleted...]
-  <si>
     <t>37329</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/sous-ponzu-tsitrusovyy-kikkoman-1-l/?sku=37329</t>
   </si>
   <si>
     <t>37563</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/sous-ponzu-tsitrusovyy-kikkoman-1-l/?sku=37563</t>
   </si>
   <si>
     <t>38210</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/sous-ponzu-tsitrusovyy-kikkoman-1-l/?sku=38210</t>
   </si>
   <si>
+    <t>37250</t>
+  </si>
+  <si>
+    <t>Креветочный  Соевый соус  Haday "Хайтэн", 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-sousy/krevetochnyy-soevyy-sous-haday-khayten/</t>
+  </si>
+  <si>
     <t>37298</t>
   </si>
   <si>
     <t>Соус соевый классический "Киккоман" с диспенсером (кувшин), 150 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/sous-soevyy-kikkoman/</t>
   </si>
   <si>
-    <t>37250</t>
-[...7 lines deleted...]
-  <si>
     <t>37330</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/sous-soevyy-kikkoman/?sku=37330</t>
   </si>
   <si>
     <t>37251</t>
   </si>
   <si>
     <t>Особый соевый соус натурального брожения «Юми-дзируси» 1л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/osobyy-soevyy-sous-naturalnogo-brozheniya-yumi-dzirusi-1l/</t>
   </si>
   <si>
     <t>37314</t>
   </si>
   <si>
     <t>Японский классический соевый соус "Kikkoman" с уменьшенным содержанием соли, 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli-500/</t>
   </si>
   <si>
     <t>37331</t>
@@ -305,90 +305,90 @@
   <si>
     <t>37315</t>
   </si>
   <si>
     <t>Японский классический соевый соус "Kikkoman", с уменьшенным содержанием соли, 1 л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli-1000ml/</t>
   </si>
   <si>
     <t>37252</t>
   </si>
   <si>
     <t>Светлый соевый соус "Pearl River Bridge", 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous/</t>
   </si>
   <si>
     <t>37332</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli-1000ml/?sku=37332</t>
   </si>
   <si>
+    <t>37316</t>
+  </si>
+  <si>
+    <t>Японский классический соевый соус "Kikkoman", с уменьшенным содержанием соли, 150 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli/</t>
+  </si>
+  <si>
     <t>37253</t>
   </si>
   <si>
     <t>Светлый соевый соус Golden Boat без вкусовых добавок, 300 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-golden-boat-bez-vkusovykh-dobavok/</t>
   </si>
   <si>
-    <t>37316</t>
-[...7 lines deleted...]
-  <si>
     <t>37333</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli/?sku=37333</t>
   </si>
   <si>
+    <t>37254</t>
+  </si>
+  <si>
+    <t>Светлый соевый соус премиум Lee Kum Kee 1.75 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee-18-l/</t>
+  </si>
+  <si>
     <t>37317</t>
   </si>
   <si>
     <t>Японский соевый соус "Kikkoman", с  экстрактом тунца, 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/yaponskiy-soevyy-sous-kikkoman-s-ekstraktom-tuntsa/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee-18-l/</t>
   </si>
   <si>
     <t>37334</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/yaponskiy-soevyy-sous-kikkoman-s-ekstraktom-tuntsa/?sku=37334</t>
   </si>
   <si>
     <t>37392</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee-18-l/?sku=37392</t>
   </si>
   <si>
     <t>37724</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee-18-l/?sku=37724</t>
   </si>
   <si>
     <t>38069</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee-18-l/?sku=38069</t>
   </si>
@@ -1464,51 +1464,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-18l/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo/?sku=37319" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/coevyy-sous-slabosolenyy-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo-500/?sku=37320" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/coevyy-sous-slabosolenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo-1/?sku=37321" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-gribnoy-haday-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-yaponskoe-kachestvo/?sku=37322" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-gribnoy-haday-khayten-19-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-gribnoy-haday/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-19-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-19-litrov/?sku=37324" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-na-osnove-temnogo-bulona-dasi-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-na-osnove-temnogo-bulona-dasi-300-ml/?sku=37325" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-s-ponizhennym-soderzhaniem-soli-dispenser-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-s-ponizhennym-soderzhaniem-soli-dispenser-200-ml/?sku=37326" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/kontsentrirovannyy-soevyy-sous-sanbishi-men-tsuyu-men-tsuyu-dlya-lapshi-i-tempury/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-ponzu-tsitrusovyy-kikkoman-1-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-ponzu-tsitrusovyy-kikkoman-1-l/?sku=37329" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-ponzu-tsitrusovyy-kikkoman-1-l/?sku=37563" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-ponzu-tsitrusovyy-kikkoman-1-l/?sku=38210" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-kikkoman/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/krevetochnyy-soevyy-sous-haday-khayten/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-kikkoman/?sku=37330" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/osobyy-soevyy-sous-naturalnogo-brozheniya-yumi-dzirusi-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli-500/?sku=37331" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli-1000ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli-1000ml/?sku=37332" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-golden-boat-bez-vkusovykh-dobavok/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli/?sku=37333" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-soevyy-sous-kikkoman-s-ekstraktom-tuntsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee-18-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-soevyy-sous-kikkoman-s-ekstraktom-tuntsa/?sku=37334" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee-18-l/?sku=37392" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee-18-l/?sku=37724" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee-18-l/?sku=38069" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-soevyy-sous-kikkoman-so-smesyu-assorti-bulonov-dasi-tunets-laminariya-grebeshok-sardina/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee-s-despenserom/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-soevyy-sous-kikkoman-so-smesyu-assorti-bulonov-dasi-tunets-laminariya-grebeshok-sardina/?sku=37335" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee/?sku=37725" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee/?sku=38070" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sladkiy-soevyy-sous-kekap-manis-ketjap-manistm-prb/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevaya-pasta-s-chili-healthy-boy-brand-245-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-dunkan-20-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-huang-dou/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-dlya-moreproduktov-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-dlya-moreproduktov-2/?sku=38071" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-ichida-naturalno-svarennyy-ichida-shoyu-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-sanbishi-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-syoda-naturalnogo-brozheniya-dlya-sashimi-i-sushi/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-syoda-naturalnogo-brozheniya-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-umami-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-amoy-amoi-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-monggo-dzhin-koreyskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-tuong-nep-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-yamasa-1-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-amoy-amoy--klassicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-aodzhiso-s-aromatom-listev-shiso-perilly-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-bez-glyutena-ichibiki-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soeyvy-sous-vadakan-wadakan-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soeyvy-sous-vadakan-wadakan-1l/?sku=38287" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-vadakan-wadakan-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-ichibiki-800-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-krabovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-legkiy-dieticheskiy-healthy-boy-brand-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-monggo-dzhin-koreyskiy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-organicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-s-dobavleniem-mikroelementa-zheleza/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-s-rybnym-ekstraktommen-tsuyu-men-tsuyu-dlya-lapshi-i-tempury/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-s-tsitrusom-yudzu-360-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-s-chili-healthy-boy-brand-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-tamago-dlya-tofu-i-ovoshchey-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-tamago-dlya-tofu-i-ovoshchey-200-ml/?sku=37399" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-tamago-dlya-tofu-i-ovoshchey-200-ml/?sku=38288" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous---osnova-dlya-sukiyaki-toho_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous---osnova-dlya-sukiyaki-toho_1/?sku=37424" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous---osnova-dlya-sukiyaki-toho_1/?sku=38299" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-dlya-zavtraka-healthy-boy-brand-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-dlya-marinada/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-dlya-pelmeney-healthy-boy-brand-700-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-dlya-pelmeney-healthy-boy-brand-700-ml/?sku=37905" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-s-chernymi-bobami-dlya-kuritsy-lkk-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-s-chernymi-bobami-dlya-kuritsy-lkk-50-g/?sku=37575" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-s-chernymi-bobami-dlya-kuritsy-lkk-50-g/?sku=37765" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-s-chernymi-bobami-dlya-kuritsy-lkk-50-g/?sku=38085" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-obok/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-obok%20900/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-sing-song/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-sing-song/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-sladkiy-kekap-manis-ketjap-manis/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-chesnochno-lukovyy-285-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-chesnochno-lukovyy-285-ml/?sku=37584" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-chesnochno-lukovyy-285-ml/?sku=38222" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-teriyaki-healthy-boy-brand-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-teriyaki-healthy-boy-brand-250-ml/?sku=38056" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-teriyaki-healthy-boy-brand-250-ml/?sku=38158" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-golden-boat/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee-18-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee-18-l/?sku=37660" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee-18-l/?sku=37785" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee-18-l/?sku=38093" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee-s-dispenserom/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee-s-dispenserom/?sku=37786" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee-s-dispenserom/?sku=38094" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee/?sku=37787" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee/?sku=38095" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/tyomnyy-soevyy-sous-premium-18l/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-pearl-river-bridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/uksus-mitsukan-dunkan-20-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-orekhovyy-kikkiman-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-orekhovyy-kikkiman-1000-ml/?sku=37542" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-orekhovyy-kikkiman-1000-ml/?sku=37846" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-orekhovyy-kikkiman-1000-ml/?sku=38336" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-kikkoman-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-kikkoman-400-ml/?sku=37543" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-kikkoman-400-ml/?sku=37847" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-kikkoman-400-ml/?sku=38337" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-18l/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo/?sku=37319" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/coevyy-sous-slabosolenyy-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo-500/?sku=37320" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/coevyy-sous-slabosolenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-iz-otbornykh-soevykh-bobov-yaponskoe-kachestvo-1/?sku=37321" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-gribnoy-haday-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/klassicheskiy-soevyy-sous-kikkoman-yaponskoe-kachestvo/?sku=37322" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-gribnoy-haday-khayten-19-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-gribnoy-haday/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-19-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-19-litrov/?sku=37324" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-na-osnove-temnogo-bulona-dasi-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-na-osnove-temnogo-bulona-dasi-300-ml/?sku=37325" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-s-ponizhennym-soderzhaniem-soli-dispenser-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-kikkoman-s-ponizhennym-soderzhaniem-soli-dispenser-200-ml/?sku=37326" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-ponzu-tsitrusovyy-kikkoman-1-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/kontsentrirovannyy-soevyy-sous-sanbishi-men-tsuyu-men-tsuyu-dlya-lapshi-i-tempury/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-ponzu-tsitrusovyy-kikkoman-1-l/?sku=37329" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-ponzu-tsitrusovyy-kikkoman-1-l/?sku=37563" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-ponzu-tsitrusovyy-kikkoman-1-l/?sku=38210" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/krevetochnyy-soevyy-sous-haday-khayten/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-kikkoman/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-kikkoman/?sku=37330" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/osobyy-soevyy-sous-naturalnogo-brozheniya-yumi-dzirusi-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli-500/?sku=37331" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli-1000ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli-1000ml/?sku=37332" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-golden-boat-bez-vkusovykh-dobavok/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-klassicheskiy-soevyy-sous-kikkoman-s-umenshennym-soderzhaniem-soli/?sku=37333" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee-18-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-soevyy-sous-kikkoman-s-ekstraktom-tuntsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-soevyy-sous-kikkoman-s-ekstraktom-tuntsa/?sku=37334" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee-18-l/?sku=37392" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee-18-l/?sku=37724" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee-18-l/?sku=38069" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-soevyy-sous-kikkoman-so-smesyu-assorti-bulonov-dasi-tunets-laminariya-grebeshok-sardina/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee-s-despenserom/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/yaponskiy-soevyy-sous-kikkoman-so-smesyu-assorti-bulonov-dasi-tunets-laminariya-grebeshok-sardina/?sku=37335" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee/?sku=37725" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium-lee-kum-kee/?sku=38070" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sladkiy-soevyy-sous-kekap-manis-ketjap-manistm-prb/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevaya-pasta-s-chili-healthy-boy-brand-245-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-dunkan-20-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-huang-dou/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-dlya-moreproduktov-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-dlya-moreproduktov-2/?sku=38071" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-ichida-naturalno-svarennyy-ichida-shoyu-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-sanbishi-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-syoda-naturalnogo-brozheniya-dlya-sashimi-i-sushi/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-syoda-naturalnogo-brozheniya-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-umami-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-amoy-amoi-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-monggo-dzhin-koreyskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-tuong-nep-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-yamasa-1-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-amoy-amoy--klassicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-aodzhiso-s-aromatom-listev-shiso-perilly-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-bez-glyutena-ichibiki-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soeyvy-sous-vadakan-wadakan-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soeyvy-sous-vadakan-wadakan-1l/?sku=38287" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-vadakan-wadakan-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-ichibiki-800-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-krabovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-legkiy-dieticheskiy-healthy-boy-brand-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-monggo-dzhin-koreyskiy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-organicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-s-dobavleniem-mikroelementa-zheleza/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-s-rybnym-ekstraktommen-tsuyu-men-tsuyu-dlya-lapshi-i-tempury/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-s-tsitrusom-yudzu-360-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-s-chili-healthy-boy-brand-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/svetlyy-soevyy-sous-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-tamago-dlya-tofu-i-ovoshchey-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-tamago-dlya-tofu-i-ovoshchey-200-ml/?sku=37399" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/soevyy-sous-tamago-dlya-tofu-i-ovoshchey-200-ml/?sku=38288" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous---osnova-dlya-sukiyaki-toho_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous---osnova-dlya-sukiyaki-toho_1/?sku=37424" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous---osnova-dlya-sukiyaki-toho_1/?sku=38299" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-dlya-zavtraka-healthy-boy-brand-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-dlya-marinada/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-dlya-pelmeney-healthy-boy-brand-700-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-dlya-pelmeney-healthy-boy-brand-700-ml/?sku=37905" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-s-chernymi-bobami-dlya-kuritsy-lkk-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-s-chernymi-bobami-dlya-kuritsy-lkk-50-g/?sku=37575" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-s-chernymi-bobami-dlya-kuritsy-lkk-50-g/?sku=37765" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-s-chernymi-bobami-dlya-kuritsy-lkk-50-g/?sku=38085" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-obok/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-obok%20900/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-sing-song/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-sing-song/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-sladkiy-kekap-manis-ketjap-manis/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-chesnochno-lukovyy-285-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-chesnochno-lukovyy-285-ml/?sku=37584" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-soevyy-chesnochno-lukovyy-285-ml/?sku=38222" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-teriyaki-healthy-boy-brand-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-teriyaki-healthy-boy-brand-250-ml/?sku=38056" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sous-teriyaki-healthy-boy-brand-250-ml/?sku=38158" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-golden-boat/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee-18-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee-18-l/?sku=37660" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee-18-l/?sku=37785" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee-18-l/?sku=38093" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee-s-dispenserom/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee-s-dispenserom/?sku=37786" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee-s-dispenserom/?sku=38094" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee/?sku=37787" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-lee-kum-kee/?sku=38095" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/tyomnyy-soevyy-sous-premium-18l/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/temnyy-soevyy-sous-premium-pearl-river-bridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/uksus-mitsukan-dunkan-20-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-orekhovyy-kikkiman-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-orekhovyy-kikkiman-1000-ml/?sku=37542" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-orekhovyy-kikkiman-1000-ml/?sku=37846" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-orekhovyy-kikkiman-1000-ml/?sku=38336" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-kikkoman-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-kikkoman-400-ml/?sku=37543" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-kikkoman-400-ml/?sku=37847" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-sousy/sousy-tm-kikkoman/sous-kunzhutnyy-kikkoman-400-ml/?sku=38337" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F134" sqref="F134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1597,80 +1597,80 @@
         <v>12</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
         <v>920</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>274</v>
+        <v>472</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>472</v>
+        <v>274</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
         <v>472</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>1178</v>
@@ -1903,170 +1903,170 @@
         <v>57</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
         <v>405</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>221</v>
+        <v>987</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>987</v>
+        <v>221</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
         <v>987</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
         <v>987</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
         <v>987</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>305</v>
+        <v>227</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>227</v>
+        <v>305</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
         <v>305</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
         <v>670</v>
@@ -2154,195 +2154,195 @@
       <c r="C39" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
         <v>831</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E40" s="6">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="F40" s="14">
-        <v>238</v>
+        <v>293</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E41" s="6">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="F41" s="14">
-        <v>293</v>
+        <v>238</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E42" s="6">
         <v>0</v>
       </c>
       <c r="F42" s="14">
         <v>293</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>370</v>
+        <v>622</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>622</v>
+        <v>370</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>112</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
         <v>622</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
         <v>622</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
         <v>622</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>