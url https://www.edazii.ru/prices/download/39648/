--- v0 (2026-07-01)
+++ v1 (2026-10-26)
@@ -38,384 +38,384 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Соевые пасты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>37180</t>
+  </si>
+  <si>
+    <t>Мисо-паста с бульоном Даши "Ресторанный Вкус"</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-pasty/miso-pasta-s-bulonom-dashi-restorannyy-vkus/</t>
+  </si>
+  <si>
+    <t>37184</t>
+  </si>
+  <si>
+    <t>Паста бобовая сладкая Анко (Хун Доу Ша) из бобов Адзуки, 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-pasty/pasta-bobovaya-sladkaya-khun-dou-sha-iz-bobov-adzuki/</t>
+  </si>
+  <si>
     <t>35686</t>
   </si>
   <si>
     <t>Паста смешанная «Самдян» Daesang с кунжутом и чесноком, 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/</t>
   </si>
   <si>
     <t>37181</t>
   </si>
   <si>
     <t>Мисо-паста соевая "АкаМисо" темная, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/pasta-soevaya-akamiso-temnaya/</t>
   </si>
   <si>
     <t>35688</t>
   </si>
   <si>
     <t>Паста соевая с морепродуктами «Твенджан» SingSong, 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1-1/</t>
   </si>
   <si>
-    <t>37180</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/soevye-pasty/pasta-bobovaya-sladkaya-khun-dou-sha-iz-bobov-adzuki/</t>
+    <t>37178</t>
+  </si>
+  <si>
+    <t>Cоевая паста твердая (концентрат соевого соуса), 330 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-pasty/coevaya-pasta-kontsentrat-soevogo-sousa/</t>
+  </si>
+  <si>
+    <t>35668</t>
+  </si>
+  <si>
+    <t>Паста для жареного мяса "Самдян", 450 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-dlya-zharenogo-myasa-samdyan/</t>
   </si>
   <si>
     <t>37186</t>
   </si>
   <si>
     <t>Паста мисо светлая Hikari, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/pasta-miso-svetlaya-hikari-1-kg/</t>
   </si>
   <si>
-    <t>37178</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-dlya-zharenogo-myasa-samdyan/</t>
+    <t>37210</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-pasty/pasta-miso-svetlaya-hikari-1-kg/?sku=37210</t>
+  </si>
+  <si>
+    <t>37196</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1-1/?sku=37196</t>
+  </si>
+  <si>
+    <t>37208</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-pasty/miso-pasta-s-bulonom-dashi-restorannyy-vkus/?sku=37208</t>
   </si>
   <si>
     <t>37185</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-dlya-zharenogo-myasa-samdyan/?sku=37185</t>
   </si>
   <si>
+    <t>37205</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-pasty/pasta-bobovaya-sladkaya-khun-dou-sha-iz-bobov-adzuki/?sku=37205</t>
+  </si>
+  <si>
     <t>35734</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/?sku=35734</t>
   </si>
   <si>
     <t>37209</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/pasta-soevaya-akamiso-temnaya/?sku=37209</t>
   </si>
   <si>
-    <t>37208</t>
-[...20 lines deleted...]
-    <t>https://www.edazii.ru/soevye-pasty/pasta-miso-svetlaya-hikari-1-kg/?sku=37210</t>
+    <t>37221</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-pasty/miso-pasta-s-bulonom-dashi-restorannyy-vkus/?sku=37221</t>
+  </si>
+  <si>
+    <t>37216</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-pasty/pasta-miso-svetlaya-hikari-1-kg/?sku=37216</t>
   </si>
   <si>
     <t>37225</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1-1/?sku=37225</t>
   </si>
   <si>
-    <t>37216</t>
-[...4 lines deleted...]
-  <si>
     <t>37230</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-dlya-zharenogo-myasa-samdyan/?sku=37230</t>
   </si>
   <si>
     <t>35738</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/?sku=35738</t>
   </si>
   <si>
     <t>37219</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/pasta-soevaya-akamiso-temnaya/?sku=37219</t>
   </si>
   <si>
-    <t>37221</t>
-[...4 lines deleted...]
-  <si>
     <t>37231</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1-1/?sku=37231</t>
   </si>
   <si>
     <t>37192</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/?sku=37192</t>
   </si>
   <si>
     <t>37223</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/?sku=37223</t>
   </si>
   <si>
     <t>37228</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/?sku=37228</t>
   </si>
   <si>
+    <t>37179</t>
+  </si>
+  <si>
+    <t>Бульонная основа для чунсинского Хого "HUN99", 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-pasty/bulonnaya-osnova-dlya-chunsinskogo-khogo-hun99/</t>
+  </si>
+  <si>
+    <t>35666</t>
+  </si>
+  <si>
+    <t>Паста «Твенджан» Daesang соевая с моллюсками и анчоусами, 450 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami/</t>
+  </si>
+  <si>
+    <t>37189</t>
+  </si>
+  <si>
+    <t>Паста Мисо соевая темная  "Rioriten Aka"  Ханамаруки 1000 гр, Японское качество!</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1/</t>
+  </si>
+  <si>
     <t>35689</t>
   </si>
   <si>
     <t>Паста соевая смешанная "Самдян", 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-soevaya-samdyan/</t>
   </si>
   <si>
+    <t>37188</t>
+  </si>
+  <si>
+    <t>Паста Мисо соевая светлая  "Ryoriten Shiro"  Ханамаруки 1000 гр, Японское качество!</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1-1/</t>
+  </si>
+  <si>
     <t>37202</t>
   </si>
   <si>
     <t>Соус из желтых бобов, 300мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/</t>
   </si>
   <si>
-    <t>37188</t>
-[...32 lines deleted...]
-    <t>https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1/</t>
+    <t>37206</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/?sku=37206</t>
   </si>
   <si>
     <t>37213</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1/?sku=37213</t>
   </si>
   <si>
-    <t>37206</t>
-[...4 lines deleted...]
-  <si>
     <t>37212</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1-1/?sku=37212</t>
   </si>
   <si>
     <t>37183</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami/?sku=37183</t>
   </si>
   <si>
     <t>37197</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-soevaya-samdyan/?sku=37197</t>
   </si>
   <si>
+    <t>37229</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-soevaya-samdyan/?sku=37229</t>
+  </si>
+  <si>
+    <t>37227</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/?sku=37227</t>
+  </si>
+  <si>
     <t>37220</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1/?sku=37220</t>
   </si>
   <si>
-    <t>37227</t>
-[...4 lines deleted...]
-  <si>
     <t>37217</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1-1/?sku=37217</t>
   </si>
   <si>
     <t>37222</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami/?sku=37222</t>
   </si>
   <si>
-    <t>37229</t>
-[...4 lines deleted...]
-  <si>
     <t>37501</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/?sku=37501</t>
   </si>
   <si>
     <t>38006</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/?sku=38006</t>
   </si>
   <si>
     <t>38027</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/?sku=38027</t>
   </si>
   <si>
     <t>37204</t>
   </si>
   <si>
     <t>Черная бобовая паста "Чундян" (Чачжан мён), 300 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/chernaya-bobovaya-pasta-chundyan-chachzhan-myon-so-vkusom-kuritsy/</t>
   </si>
   <si>
     <t>37199</t>
   </si>
   <si>
     <t>Светлая соевая мисо-паста "Широ Мисо", 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/svetlaya-soevaya-pasta-miso/</t>
   </si>
   <si>
+    <t>37215</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/soevye-pasty/svetlaya-soevaya-pasta-miso/?sku=37215</t>
+  </si>
+  <si>
     <t>37207</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/chernaya-bobovaya-pasta-chundyan-chachzhan-myon-so-vkusom-kuritsy/?sku=37207</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.edazii.ru/soevye-pasty/svetlaya-soevaya-pasta-miso/?sku=37215</t>
   </si>
   <si>
     <t>37218</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/svetlaya-soevaya-pasta-miso/?sku=37218</t>
   </si>
   <si>
     <t>37187</t>
   </si>
   <si>
     <t>Паста мисо смешанная Hikari, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/soevye-pasty/pasta-miso-smeshannaya-hikari-1-kg/</t>
   </si>
   <si>
     <t>35687</t>
   </si>
   <si>
     <t>Паста соевая с говядиной «Твенджан» SingSong, 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1/</t>
   </si>
@@ -957,51 +957,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-akamiso-temnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/miso-pasta-s-bulonom-dashi-restorannyy-vkus/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-bobovaya-sladkaya-khun-dou-sha-iz-bobov-adzuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-miso-svetlaya-hikari-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/coevaya-pasta-kontsentrat-soevogo-sousa/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-dlya-zharenogo-myasa-samdyan/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-dlya-zharenogo-myasa-samdyan/?sku=37185" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/?sku=35734" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-akamiso-temnaya/?sku=37209" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/miso-pasta-s-bulonom-dashi-restorannyy-vkus/?sku=37208" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-bobovaya-sladkaya-khun-dou-sha-iz-bobov-adzuki/?sku=37205" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1-1/?sku=37196" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-miso-svetlaya-hikari-1-kg/?sku=37210" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1-1/?sku=37225" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-miso-svetlaya-hikari-1-kg/?sku=37216" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-dlya-zharenogo-myasa-samdyan/?sku=37230" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/?sku=35738" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-akamiso-temnaya/?sku=37219" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/miso-pasta-s-bulonom-dashi-restorannyy-vkus/?sku=37221" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1-1/?sku=37231" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/?sku=37192" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/?sku=37223" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/?sku=37228" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-soevaya-samdyan/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/bulonnaya-osnova-dlya-chunsinskogo-khogo-hun99/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1/?sku=37213" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/?sku=37206" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1-1/?sku=37212" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami/?sku=37183" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-soevaya-samdyan/?sku=37197" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1/?sku=37220" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/?sku=37227" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1-1/?sku=37217" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami/?sku=37222" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-soevaya-samdyan/?sku=37229" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/?sku=37501" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/?sku=38006" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/?sku=38027" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/chernaya-bobovaya-pasta-chundyan-chachzhan-myon-so-vkusom-kuritsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/svetlaya-soevaya-pasta-miso/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/chernaya-bobovaya-pasta-chundyan-chachzhan-myon-so-vkusom-kuritsy/?sku=37207" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/svetlaya-soevaya-pasta-miso/?sku=37215" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/svetlaya-soevaya-pasta-miso/?sku=37218" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-miso-smeshannaya-hikari-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1/?sku=37195" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-miso-smeshannaya-hikari-1-kg/?sku=37211" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1/?sku=37224" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-dendyan-soevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-dendyan-soevaya/?sku=37182" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevyy-sous-gribnoy-healthy-boy-brand-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevyy-sous-gribnoy-healthy-boy-brand-300-ml/?sku=37226" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo/?sku=37214" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-pertsovaya-ostraya-kochudyan/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-pertsovaya-ostraya-kochudyan/?sku=37190" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-ostraya-pixian-pisyan-doubandzyan/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-solenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevaya-pasta-tyay-tvendzhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/sous-ustrichnyy-haday-260-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/sous-ustrichnyy-haday-260-gr-/?sku=37608" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/sous-ustrichnyy-haday-260-gr-/?sku=38195" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/miso-pasta-s-bulonom-dashi-restorannyy-vkus/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-bobovaya-sladkaya-khun-dou-sha-iz-bobov-adzuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-akamiso-temnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/coevaya-pasta-kontsentrat-soevogo-sousa/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-dlya-zharenogo-myasa-samdyan/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-miso-svetlaya-hikari-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-miso-svetlaya-hikari-1-kg/?sku=37210" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1-1/?sku=37196" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/miso-pasta-s-bulonom-dashi-restorannyy-vkus/?sku=37208" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-dlya-zharenogo-myasa-samdyan/?sku=37185" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-bobovaya-sladkaya-khun-dou-sha-iz-bobov-adzuki/?sku=37205" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/?sku=35734" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-akamiso-temnaya/?sku=37209" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/miso-pasta-s-bulonom-dashi-restorannyy-vkus/?sku=37221" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-miso-svetlaya-hikari-1-kg/?sku=37216" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1-1/?sku=37225" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-dlya-zharenogo-myasa-samdyan/?sku=37230" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/?sku=35738" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-akamiso-temnaya/?sku=37219" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1-1/?sku=37231" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/?sku=37192" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/?sku=37223" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-smeshannaya-samdyan-daesang-s-kunzhutom-i-chesnokom/?sku=37228" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/bulonnaya-osnova-dlya-chunsinskogo-khogo-hun99/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-soevaya-samdyan/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/?sku=37206" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1/?sku=37213" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1-1/?sku=37212" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami/?sku=37183" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-soevaya-samdyan/?sku=37197" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-soevaya-samdyan/?sku=37229" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/?sku=37227" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1/?sku=37220" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo-1-1/?sku=37217" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami/?sku=37222" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/?sku=37501" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/?sku=38006" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevaya-pasta-300ml/?sku=38027" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/chernaya-bobovaya-pasta-chundyan-chachzhan-myon-so-vkusom-kuritsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/svetlaya-soevaya-pasta-miso/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/svetlaya-soevaya-pasta-miso/?sku=37215" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/chernaya-bobovaya-pasta-chundyan-chachzhan-myon-so-vkusom-kuritsy/?sku=37207" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/svetlaya-soevaya-pasta-miso/?sku=37218" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-miso-smeshannaya-hikari-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1/?sku=37195" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-miso-smeshannaya-hikari-1-kg/?sku=37211" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-tvendzhan-daesang-soevaya-s-mollyuskami-i-anchousami-1/?sku=37224" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-dendyan-soevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-dendyan-soevaya/?sku=37182" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevyy-sous-gribnoy-healthy-boy-brand-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevyy-sous-gribnoy-healthy-boy-brand-300-ml/?sku=37226" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-miso-misoshchiru-miysaka-500-gr-yaponskoe-kachestvo/?sku=37214" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-pertsovaya-ostraya-kochudyan/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pasty-i-supovye-osnovy/pasta-pertsovaya-ostraya-kochudyan/?sku=37190" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-ostraya-pixian-pisyan-doubandzyan/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/pasta-soevaya-solenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/soevaya-pasta-tyay-tvendzhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/sous-ustrichnyy-haday-260-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/sous-ustrichnyy-haday-260-gr-/?sku=37608" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/soevye-pasty/sous-ustrichnyy-haday-260-gr-/?sku=38195" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F75" sqref="F75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1034,856 +1034,856 @@
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="6"/>
+      <c r="E6" s="6">
+        <v>-1</v>
+      </c>
       <c r="F6" s="14">
-        <v>425</v>
+        <v>472</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>257</v>
+        <v>307</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>305</v>
+        <v>425</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="E9" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>472</v>
+        <v>257</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>307</v>
+        <v>305</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>298</v>
+        <v>190</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>190</v>
+        <v>329</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>329</v>
+        <v>298</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>329</v>
+        <v>298</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>425</v>
+        <v>305</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="E16" s="6"/>
+      <c r="E16" s="6">
+        <v>-1</v>
+      </c>
       <c r="F16" s="14">
-        <v>257</v>
+        <v>472</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="E17" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>472</v>
+        <v>329</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
         <v>307</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>305</v>
+        <v>425</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>298</v>
+        <v>257</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="E21" s="6"/>
+      <c r="E21" s="6">
+        <v>-1</v>
+      </c>
       <c r="F21" s="14">
-        <v>305</v>
+        <v>472</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
         <v>298</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>329</v>
+        <v>305</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>425</v>
+        <v>329</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>257</v>
+        <v>425</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="E26" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>472</v>
+        <v>257</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
         <v>305</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
         <v>425</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
         <v>425</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
         <v>425</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="E31" s="6"/>
+      <c r="E31" s="6">
+        <v>81</v>
+      </c>
       <c r="F31" s="14">
-        <v>269</v>
+        <v>298</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E32" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F32" s="14">
-        <v>203</v>
+        <v>334</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="6">
         <v>0</v>
       </c>
       <c r="F33" s="14">
         <v>281</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="E34" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>334</v>
+        <v>269</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E35" s="6">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="F35" s="14">
-        <v>298</v>
+        <v>281</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E36" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F36" s="14">
-        <v>281</v>
+        <v>203</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E37" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F37" s="14">
-        <v>281</v>
+        <v>203</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E38" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F38" s="14">
-        <v>203</v>
+        <v>281</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="14">
         <v>281</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="14">
         <v>334</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
         <v>269</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="E42" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>281</v>
+        <v>269</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E43" s="6">
         <v>-1</v>
       </c>
       <c r="F43" s="14">
         <v>203</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E44" s="6">
         <v>0</v>
       </c>
       <c r="F44" s="14">
         <v>281</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E45" s="6">
         <v>0</v>
       </c>
       <c r="F45" s="14">
-        <v>334</v>
+        <v>281</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="E46" s="6"/>
+      <c r="E46" s="6">
+        <v>0</v>
+      </c>
       <c r="F46" s="14">
-        <v>269</v>
+        <v>334</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E47" s="6">
         <v>-1</v>
       </c>
       <c r="F47" s="14">
         <v>203</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E48" s="6">
         <v>-1</v>
       </c>
       <c r="F48" s="14">
         <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E49" s="6">
         <v>-1</v>
       </c>
       <c r="F49" s="14">
         <v>203</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>112</v>
       </c>
       <c r="E50" s="6"/>
@@ -1895,76 +1895,76 @@
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
         <v>257</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>214</v>
+        <v>257</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>257</v>
+        <v>214</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
         <v>257</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">