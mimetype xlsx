--- v0 (2026-07-01)
+++ v1 (2026-10-26)
@@ -38,5279 +38,5279 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Сладости</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>36354</t>
+  </si>
+  <si>
+    <t>Десерт Кудзу мочи с зеленым чаем «MACHA KUDZU MOCHI»</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/desert-kudzu-mochi-s-zelenym-chaem-macha-kudzu-mochi/</t>
+  </si>
+  <si>
     <t>36323</t>
   </si>
   <si>
     <t>Алоэ с медом, 580 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/</t>
   </si>
   <si>
     <t>36324</t>
   </si>
   <si>
     <t>100 % натуральное мороженое с  лимоном и лаймом, ручная работа</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/100--naturalnoe-morozhenoe-s-limonom-i-laymom-ruchnaya-rabota/</t>
   </si>
   <si>
-    <t>36354</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/desert-kudzu-mochi-s-zelenym-chaem-macha-kudzu-mochi/</t>
+    <t>36381</t>
+  </si>
+  <si>
+    <t>Жевательная конфета Chewy Candy strawberry, 3 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-chewy-candy-strawberry-120-g/</t>
   </si>
   <si>
     <t>36327</t>
   </si>
   <si>
     <t>Бананово-шоколадные конфеты "Сделай сам" Coris, 36 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1/</t>
   </si>
   <si>
-    <t>36381</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-chewy-candy-strawberry-120-g/</t>
+    <t>36817</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/desert-kudzu-mochi-s-zelenym-chaem-macha-kudzu-mochi/?sku=36817</t>
   </si>
   <si>
     <t>36956</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/?sku=36956</t>
   </si>
   <si>
     <t>37047</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1/?sku=37047</t>
   </si>
   <si>
+    <t>36755</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-chewy-candy-strawberry-120-g/?sku=36755</t>
+  </si>
+  <si>
     <t>36864</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/100--naturalnoe-morozhenoe-s-limonom-i-laymom-ruchnaya-rabota/?sku=36864</t>
   </si>
   <si>
-    <t>36817</t>
-[...10 lines deleted...]
-  <si>
     <t>36981</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/?sku=36981</t>
   </si>
   <si>
     <t>38783</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/?sku=38783</t>
   </si>
   <si>
     <t>38875</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/?sku=38875</t>
   </si>
   <si>
     <t>38881</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/?sku=38881</t>
   </si>
   <si>
+    <t>36329</t>
+  </si>
+  <si>
+    <t>Банановый Джем-десерт Banuti с манго, 200 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1/</t>
+  </si>
+  <si>
     <t>36383</t>
   </si>
   <si>
     <t>Жевательная конфета Guoshi (Гуоши) со вкусом винограда, 28,8 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-vinograda-288-g/</t>
   </si>
   <si>
     <t>36450</t>
   </si>
   <si>
     <t>Какао-Моти Молочный</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kakao-moti-moloko/</t>
   </si>
   <si>
-    <t>36329</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1/</t>
+    <t>36957</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1/?sku=36957</t>
   </si>
   <si>
     <t>36756</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-vinograda-288-g/?sku=36756</t>
   </si>
   <si>
     <t>36818</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kakao-moti-moloko/?sku=36818</t>
   </si>
   <si>
-    <t>36957</t>
-[...4 lines deleted...]
-  <si>
     <t>37066</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-vinograda-288-g/?sku=37066</t>
   </si>
   <si>
+    <t>36330</t>
+  </si>
+  <si>
+    <t>Банановый Джем-десерт Banuti с ревенем, 200 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1-1-1/</t>
+  </si>
+  <si>
+    <t>36389</t>
+  </si>
+  <si>
+    <t>Жевательная конфета КУ-ША манго, 27 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-ku-sha-mango-27-g/</t>
+  </si>
+  <si>
     <t>36451</t>
   </si>
   <si>
     <t>Какао-Моти Шоколад</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kakao-moti-shokolad/</t>
   </si>
   <si>
-    <t>36330</t>
-[...7 lines deleted...]
-  <si>
     <t>36326</t>
   </si>
   <si>
     <t>100 % натуральное мороженое с чаем мат ча (мат тя) ручной работы</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/100--naturalnoe-morozhenoe-s-chaem-mat-cha-mat-tya-ruchnoy-raboty/</t>
   </si>
   <si>
     <t>36336</t>
   </si>
   <si>
     <t>Белый шоколад с клубникой и хлопьями Lotte "Crunky", 45 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1-1/</t>
   </si>
   <si>
-    <t>36389</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-ku-sha-mango-27-g/</t>
+    <t>36866</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/100--naturalnoe-morozhenoe-s-chaem-mat-cha-mat-tya-ruchnoy-raboty/?sku=36866</t>
+  </si>
+  <si>
+    <t>36958</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1-1-1/?sku=36958</t>
   </si>
   <si>
     <t>36757</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-ku-sha-mango-27-g/?sku=36757</t>
   </si>
   <si>
+    <t>37049</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1-1/?sku=37049</t>
+  </si>
+  <si>
     <t>36819</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kakao-moti-shokolad/?sku=36819</t>
   </si>
   <si>
-    <t>36958</t>
-[...16 lines deleted...]
-  <si>
     <t>37069</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-ku-sha-mango-27-g/?sku=37069</t>
   </si>
   <si>
     <t>36328</t>
   </si>
   <si>
     <t>Банановые цукаты UNCLE TOM, 20г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/bananovye-tsukaty-uncle-tom-20g/</t>
   </si>
   <si>
+    <t>36335</t>
+  </si>
+  <si>
+    <t>Батончик вафельный с чаем матча, 38 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/batonchik-vafelnyy-s-chaem-matcha-38-g/</t>
+  </si>
+  <si>
     <t>36337</t>
   </si>
   <si>
     <t>Белый шоколад с шоколадным бесквитом Alfort, 55 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1-1-1/</t>
   </si>
   <si>
+    <t>36331</t>
+  </si>
+  <si>
+    <t>Банановый Джем-десерт Banuti с ромом и изюмом, 200 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1-1/</t>
+  </si>
+  <si>
     <t>36392</t>
   </si>
   <si>
     <t>Жевательная конфета Спящая красавица и золотой виноград, 36,3 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-spyashchaya-krasavitsa-i-zolotoy-vinograd-363-g/</t>
   </si>
   <si>
-    <t>36331</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/batonchik-vafelnyy-s-chaem-matcha-38-g/</t>
+    <t>36984</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/bananovye-tsukaty-uncle-tom-20g/?sku=36984</t>
+  </si>
+  <si>
+    <t>37050</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1-1-1/?sku=37050</t>
+  </si>
+  <si>
+    <t>36758</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-spyashchaya-krasavitsa-i-zolotoy-vinograd-363-g/?sku=36758</t>
   </si>
   <si>
     <t>36867</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/batonchik-vafelnyy-s-chaem-matcha-38-g/?sku=36867</t>
   </si>
   <si>
-    <t>36758</t>
-[...4 lines deleted...]
-  <si>
     <t>36959</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1-1/?sku=36959</t>
   </si>
   <si>
-    <t>36984</t>
-[...10 lines deleted...]
-  <si>
     <t>38789</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/bananovye-tsukaty-uncle-tom-20g/?sku=38789</t>
   </si>
   <si>
+    <t>36355</t>
+  </si>
+  <si>
+    <t>Джем SUDO ПРЕМИУМ апельсиновый мармелад, японское качество!</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-apelsinovyy-marmelad-yaponskoe-kachestvo/</t>
+  </si>
+  <si>
+    <t>36559</t>
+  </si>
+  <si>
+    <t>Моти 3 в 1, 50 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-3-v-1-50-g/</t>
+  </si>
+  <si>
+    <t>36393</t>
+  </si>
+  <si>
+    <t>Жевательная конфета Хуанфу, ананасовая</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-huanfu-ananasovaya-/</t>
+  </si>
+  <si>
     <t>36338</t>
   </si>
   <si>
     <t>Бисквитное печенье в шоколадной глазури Pepero Original, 47 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/biskvitnoe-pechene-v-shokolade-pepero-original-47-g/</t>
   </si>
   <si>
-    <t>36559</t>
-[...7 lines deleted...]
-  <si>
     <t>36332</t>
   </si>
   <si>
     <t>Бананы сушеные ASIA, 100 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/banany-sushenye-asia-100-g/</t>
   </si>
   <si>
-    <t>36393</t>
-[...16 lines deleted...]
-  <si>
     <t>36960</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-apelsinovyy-marmelad-yaponskoe-kachestvo/?sku=36960</t>
   </si>
   <si>
+    <t>36821</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-3-v-1-50-g/?sku=36821</t>
+  </si>
+  <si>
+    <t>36759</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-huanfu-ananasovaya-/?sku=36759</t>
+  </si>
+  <si>
     <t>36985</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/banany-sushenye-asia-100-g/?sku=36985</t>
   </si>
   <si>
     <t>36868</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/biskvitnoe-pechene-v-shokolade-pepero-original-47-g/?sku=36868</t>
   </si>
   <si>
-    <t>36821</t>
-[...10 lines deleted...]
-  <si>
     <t>38791</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/banany-sushenye-asia-100-g/?sku=38791</t>
   </si>
   <si>
     <t>36333</t>
   </si>
   <si>
     <t>Бананы сушеные, 100 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/banany-sushenye-100-g/</t>
   </si>
   <si>
     <t>36356</t>
   </si>
   <si>
     <t>Джем SUDO ПРЕМИУМ голубичный, японское качество!</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-golubichnyy-yaponskoe-kachestvo/</t>
   </si>
   <si>
+    <t>36560</t>
+  </si>
+  <si>
+    <t>Моти Адзуки (паста из красной сладкой фасоли)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-adzuki-pasta-iz-krasnoy-sladkoy-fasoli/</t>
+  </si>
+  <si>
     <t>36367</t>
   </si>
   <si>
     <t>Драже Джу-С 5 вкусов газ напитков 35 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/drazhe-dzhu-s-5-vkusov-gaz-napitkov-35-gr/</t>
   </si>
   <si>
+    <t>36394</t>
+  </si>
+  <si>
+    <t>Жевательная резинка  Meiji Xylish вкус клубники</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-meiji-xylish-vkus-rozy-1/</t>
+  </si>
+  <si>
     <t>36339</t>
   </si>
   <si>
     <t>Бисквитные палочки Pocky (Поки) супер-тонкие, в шоколаде, 75,4 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-super-tonkie-754-g/</t>
   </si>
   <si>
-    <t>36560</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-meiji-xylish-vkus-rozy-1/</t>
+    <t>36986</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/banany-sushenye-100-g/?sku=36986</t>
+  </si>
+  <si>
+    <t>36869</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-super-tonkie-754-g/?sku=36869</t>
+  </si>
+  <si>
+    <t>37052</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/drazhe-dzhu-s-5-vkusov-gaz-napitkov-35-gr/?sku=37052</t>
+  </si>
+  <si>
+    <t>36961</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-golubichnyy-yaponskoe-kachestvo/?sku=36961</t>
+  </si>
+  <si>
+    <t>36822</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-adzuki-pasta-iz-krasnoy-sladkoy-fasoli/?sku=36822</t>
   </si>
   <si>
     <t>36760</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-meiji-xylish-vkus-rozy-1/?sku=36760</t>
   </si>
   <si>
-    <t>37052</t>
-[...28 lines deleted...]
-  <si>
     <t>38792</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/banany-sushenye-100-g/?sku=38792</t>
   </si>
   <si>
+    <t>36395</t>
+  </si>
+  <si>
+    <t>Жевательная резинка  Meiji Xylish вкус Розы</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-meiji-xylish-vkus-rozy/</t>
+  </si>
+  <si>
+    <t>36368</t>
+  </si>
+  <si>
+    <t>Драже Джу-С Рамуне, 40 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/drazhe-dzhu-s-ramune-40-gr/</t>
+  </si>
+  <si>
     <t>36343</t>
   </si>
   <si>
     <t>Бисквитный палочки Pepero Lotte с шоколадом и миндалем, 36 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-2/</t>
   </si>
   <si>
     <t>36561</t>
   </si>
   <si>
     <t>Моти Арахис</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-arakhis/</t>
   </si>
   <si>
-    <t>36395</t>
-[...7 lines deleted...]
-  <si>
     <t>36357</t>
   </si>
   <si>
     <t>Джем SUDO ПРЕМИУМ кленовый, японское качество!</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-klenovyy-yaponskoe-kachestvo/</t>
   </si>
   <si>
     <t>36353</t>
   </si>
   <si>
     <t>Десерт Алое Вера со вкусом мускатного ореха, 280 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-aloe-vera-s-medom-honey-aloe-tea/</t>
   </si>
   <si>
-    <t>36368</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/drazhe-dzhu-s-ramune-40-gr/</t>
+    <t>36823</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-arakhis/?sku=36823</t>
+  </si>
+  <si>
+    <t>36962</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-klenovyy-yaponskoe-kachestvo/?sku=36962</t>
+  </si>
+  <si>
+    <t>36761</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-meiji-xylish-vkus-rozy/?sku=36761</t>
   </si>
   <si>
     <t>36870</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-2/?sku=36870</t>
   </si>
   <si>
-    <t>36823</t>
-[...10 lines deleted...]
-  <si>
     <t>36987</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-aloe-vera-s-medom-honey-aloe-tea/?sku=36987</t>
   </si>
   <si>
     <t>37053</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/drazhe-dzhu-s-ramune-40-gr/?sku=37053</t>
   </si>
   <si>
-    <t>36962</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-klenovyy-yaponskoe-kachestvo/?sku=36962</t>
+    <t>36359</t>
+  </si>
+  <si>
+    <t>Джем Алоэ с медом, 1000 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/</t>
+  </si>
+  <si>
+    <t>36562</t>
+  </si>
+  <si>
+    <t>Моти дайфуку "Адзуки"</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-dayfuku-adzuki/</t>
   </si>
   <si>
     <t>36358</t>
   </si>
   <si>
     <t>Джем SUDO ПРЕМИУМ клубничный, японское качество!</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-klubnichnyy-yaponskoe-kachestvo/</t>
   </si>
   <si>
-    <t>36359</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/</t>
+    <t>36396</t>
+  </si>
+  <si>
+    <t>Жевательная резинка "Блэк Блэк" энергетическая, пластинки, 9 шт</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-blek-blek-energeticheskaya-plastinki-9-sht/</t>
   </si>
   <si>
     <t>36369</t>
   </si>
   <si>
     <t>Дрим какао шоколад в кубиках зеленый чай, 86 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/drim-kakao-shokolad-v-kubikakh-zelenyy-chay-86-g/</t>
   </si>
   <si>
-    <t>36562</t>
-[...16 lines deleted...]
-  <si>
     <t>37054</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/drim-kakao-shokolad-v-kubikakh-zelenyy-chay-86-g/?sku=37054</t>
   </si>
   <si>
+    <t>36964</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/?sku=36964</t>
+  </si>
+  <si>
+    <t>36824</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-dayfuku-adzuki/?sku=36824</t>
+  </si>
+  <si>
     <t>36963</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-klubnichnyy-yaponskoe-kachestvo/?sku=36963</t>
   </si>
   <si>
-    <t>36964</t>
-[...10 lines deleted...]
-  <si>
     <t>36762</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-blek-blek-energeticheskaya-plastinki-9-sht/?sku=36762</t>
   </si>
   <si>
     <t>36988</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/?sku=36988</t>
   </si>
   <si>
     <t>38800</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/?sku=38800</t>
   </si>
   <si>
     <t>38876</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/?sku=38876</t>
   </si>
   <si>
     <t>38882</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/?sku=38882</t>
   </si>
   <si>
+    <t>36360</t>
+  </si>
+  <si>
+    <t>Джем ананасовый, 240 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/dzhem-ananasovyy-240-g/</t>
+  </si>
+  <si>
+    <t>36563</t>
+  </si>
+  <si>
+    <t>Моти дайфуку "Клубника"</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-dayfuku-klubnika/</t>
+  </si>
+  <si>
+    <t>36345</t>
+  </si>
+  <si>
+    <t>Бисквитный палочки Pocky (Поки) " Almond crush" с миндалем и шоколадом, 41 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1/</t>
+  </si>
+  <si>
     <t>36397</t>
   </si>
   <si>
     <t>Жевательная резинка "Бонна ромб" клубничная</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-bonna-romb-klubnika/</t>
   </si>
   <si>
-    <t>36360</t>
-[...16 lines deleted...]
-  <si>
     <t>36370</t>
   </si>
   <si>
     <t>Жевательная конфета "Koume Soft Candy" со вкусом японской сливы Умэ, 34 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-3/</t>
   </si>
   <si>
-    <t>36563</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/moti-dayfuku-klubnika/</t>
+    <t>36763</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-bonna-romb-klubnika/?sku=36763</t>
   </si>
   <si>
     <t>36989</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-ananasovyy-240-g/?sku=36989</t>
   </si>
   <si>
+    <t>37055</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-3/?sku=37055</t>
+  </si>
+  <si>
     <t>36825</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-dayfuku-klubnika/?sku=36825</t>
   </si>
   <si>
-    <t>36763</t>
-[...10 lines deleted...]
-  <si>
     <t>36872</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1/?sku=36872</t>
   </si>
   <si>
     <t>38801</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-ananasovyy-240-g/?sku=38801</t>
   </si>
   <si>
     <t>38877</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-ananasovyy-240-g/?sku=38877</t>
   </si>
   <si>
+    <t>36564</t>
+  </si>
+  <si>
+    <t>Моти дайфуку "Матча", 120 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-dayfuku---m-so-vkusom-matcha-120-gr-/</t>
+  </si>
+  <si>
+    <t>36346</t>
+  </si>
+  <si>
+    <t>Бисквитный палочки Pocky (Поки) " Клубника" в форме сердечек, 57,6 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1/</t>
+  </si>
+  <si>
+    <t>36361</t>
+  </si>
+  <si>
+    <t>Джем апельсиновый, 240 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/dzhem-apelsinovyy-240-g/</t>
+  </si>
+  <si>
     <t>36371</t>
   </si>
   <si>
     <t>Жевательная конфета "Morinaga" Виноград, 55,2 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-morinaga-vinograd-552-g/</t>
   </si>
   <si>
-    <t>36564</t>
-[...7 lines deleted...]
-  <si>
     <t>36362</t>
   </si>
   <si>
     <t>Джем из корейского женьшеня с медом, 480 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-iz-koreyskogo-zhenshenya-s-medom/</t>
   </si>
   <si>
-    <t>36346</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/dzhem-apelsinovyy-240-g/</t>
+    <t>37056</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-morinaga-vinograd-552-g/?sku=37056</t>
+  </si>
+  <si>
+    <t>36826</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-dayfuku---m-so-vkusom-matcha-120-gr-/?sku=36826</t>
   </si>
   <si>
     <t>36873</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1/?sku=36873</t>
   </si>
   <si>
-    <t>36826</t>
-[...4 lines deleted...]
-  <si>
     <t>36965</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-iz-koreyskogo-zhenshenya-s-medom/?sku=36965</t>
   </si>
   <si>
     <t>36990</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-apelsinovyy-240-g/?sku=36990</t>
   </si>
   <si>
-    <t>37056</t>
-[...4 lines deleted...]
-  <si>
     <t>38802</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-apelsinovyy-240-g/?sku=38802</t>
   </si>
   <si>
     <t>38878</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-apelsinovyy-240-g/?sku=38878</t>
   </si>
   <si>
+    <t>36363</t>
+  </si>
+  <si>
+    <t>Джем Имбирь с медом "Honey Ginger Tea", 580 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/dzhem-imbir-s-medom-honey-ginger-tea/</t>
+  </si>
+  <si>
+    <t>36399</t>
+  </si>
+  <si>
+    <t>Жевательная резинка "Бонна ромб" со вкусом винограда</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-bonna-romb-vinograd/</t>
+  </si>
+  <si>
+    <t>36565</t>
+  </si>
+  <si>
+    <t>Моти дайфуку "Сливочно-молочные"</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-dayfuku-slivochno-molochnye/</t>
+  </si>
+  <si>
     <t>36347</t>
   </si>
   <si>
     <t>Бисквитный палочки Pocky (Поки) " Черника", 35 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1-1/</t>
   </si>
   <si>
     <t>36372</t>
   </si>
   <si>
     <t>Жевательная конфета "Swiss Candy" апельсин, 17 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-yablochnaya-17-g-_1/</t>
   </si>
   <si>
-    <t>36399</t>
-[...16 lines deleted...]
-  <si>
     <t>36366</t>
   </si>
   <si>
     <t>Джем чай из цитрона, 580 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/3321/</t>
   </si>
   <si>
-    <t>36363</t>
-[...7 lines deleted...]
-  <si>
     <t>36966</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-imbir-s-medom-honey-ginger-tea/?sku=36966</t>
   </si>
   <si>
+    <t>36765</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-bonna-romb-vinograd/?sku=36765</t>
+  </si>
+  <si>
     <t>37057</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-yablochnaya-17-g-_1/?sku=37057</t>
   </si>
   <si>
+    <t>36827</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-dayfuku-slivochno-molochnye/?sku=36827</t>
+  </si>
+  <si>
     <t>36874</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1-1/?sku=36874</t>
   </si>
   <si>
     <t>36991</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/3321/?sku=36991</t>
   </si>
   <si>
-    <t>36765</t>
-[...10 lines deleted...]
-  <si>
     <t>36380</t>
   </si>
   <si>
     <t>Жевательная конфета ARTICLE манго, 28  г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-article-mango-28-g_1/</t>
   </si>
   <si>
     <t>36364</t>
   </si>
   <si>
     <t>Джем лимонный с медом, 580 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-tsitrusovyy-s-medom/</t>
   </si>
   <si>
     <t>36348</t>
   </si>
   <si>
     <t>Бисквитный палочки Pocky (Поки) со вкусом печенья OREO" ", 42 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1-1-1/</t>
   </si>
   <si>
     <t>36373</t>
   </si>
   <si>
     <t>Жевательная конфета "Swiss Candy" зеленое яблоко, 17 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-yablochnaya-17-g/</t>
   </si>
   <si>
+    <t>36875</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1-1-1/?sku=36875</t>
+  </si>
+  <si>
+    <t>36992</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-article-mango-28-g_1/?sku=36992</t>
+  </si>
+  <si>
     <t>36967</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-tsitrusovyy-s-medom/?sku=36967</t>
   </si>
   <si>
     <t>37058</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-yablochnaya-17-g/?sku=37058</t>
   </si>
   <si>
-    <t>36875</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-article-mango-28-g_1/?sku=36992</t>
+    <t>36349</t>
+  </si>
+  <si>
+    <t>Вафли сливочные с добавлением яиц, 270 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/vafli-slivochnye-s-dobavleniem-yaits-270-g/</t>
+  </si>
+  <si>
+    <t>36374</t>
+  </si>
+  <si>
+    <t>Жевательная конфета "Swiss Candy" клубника, 17 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-klubnika-17-g-/</t>
+  </si>
+  <si>
+    <t>36401</t>
+  </si>
+  <si>
+    <t>Жевательная резинка "Гокайджа" 10,5 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-gokaydzha-105-gr/</t>
+  </si>
+  <si>
+    <t>36438</t>
+  </si>
+  <si>
+    <t>Желе виноградное с кусочками кокоса, 236 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhele-vinogradnoe-s-kusochkami-kokosa-236-g/</t>
   </si>
   <si>
     <t>36566</t>
   </si>
   <si>
     <t>Моти Дафу "Виноград"</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-dafu-vinograd/</t>
   </si>
   <si>
-    <t>36374</t>
-[...16 lines deleted...]
-  <si>
     <t>36482</t>
   </si>
   <si>
     <t>Кокосовый сахар (нектар) COCUGAR</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/organicheskiy-kokosovyy-sakhar-cocugar/</t>
   </si>
   <si>
-    <t>36401</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/vafli-slivochnye-s-dobavleniem-yaits-270-g/</t>
+    <t>36968</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/organicheskiy-kokosovyy-sakhar-cocugar/?sku=36968</t>
+  </si>
+  <si>
+    <t>37059</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-klubnika-17-g-/?sku=37059</t>
+  </si>
+  <si>
+    <t>36876</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/vafli-slivochnye-s-dobavleniem-yaits-270-g/?sku=36876</t>
+  </si>
+  <si>
+    <t>36993</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhele-vinogradnoe-s-kusochkami-kokosa-236-g/?sku=36993</t>
   </si>
   <si>
     <t>36767</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-gokaydzha-105-gr/?sku=36767</t>
   </si>
   <si>
-    <t>36876</t>
-[...4 lines deleted...]
-  <si>
     <t>36829</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-dafu-vinograd/?sku=36829</t>
   </si>
   <si>
-    <t>36993</t>
-[...16 lines deleted...]
-  <si>
     <t>38804</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhele-vinogradnoe-s-kusochkami-kokosa-236-g/?sku=38804</t>
   </si>
   <si>
     <t>38928</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhele-vinogradnoe-s-kusochkami-kokosa-236-g/?sku=38928</t>
   </si>
   <si>
     <t>36483</t>
   </si>
   <si>
     <t>Кокосовый сахар-песок King Island, 100 гр Тайская кухня</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/organicheskiy-kokosovyy-sakhar-cocugar-1/</t>
   </si>
   <si>
     <t>36439</t>
   </si>
   <si>
     <t>Желе-мини, ассорти, 1000 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhele-mini-assorti-1000-g/</t>
   </si>
   <si>
+    <t>36351</t>
+  </si>
+  <si>
+    <t>Воздушное пшеничное печенье Тонгмил гвадя</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/vozdushnoe-pshenichnoe-pechene-tongmil-gvadya/</t>
+  </si>
+  <si>
+    <t>36375</t>
+  </si>
+  <si>
+    <t>Жевательная конфета "Swiss Candy" лесные ягоды, 17 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-lesnye-yagody-17-g-/</t>
+  </si>
+  <si>
     <t>36402</t>
   </si>
   <si>
     <t>Жевательная резинка "Покемон" с виноградным вкусом, 10,5 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-1-1/</t>
   </si>
   <si>
-    <t>36351</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-lesnye-yagody-17-g-/</t>
+    <t>36768</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-1-1/?sku=36768</t>
   </si>
   <si>
     <t>36994</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhele-mini-assorti-1000-g/?sku=36994</t>
   </si>
   <si>
     <t>36484</t>
   </si>
   <si>
     <t>Кокосовый сахар-песок King Island, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/organicheskiy-kokosovyy-sakhar-cocugar-1/?sku=36484</t>
   </si>
   <si>
-    <t>36768</t>
-[...4 lines deleted...]
-  <si>
     <t>37060</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-lesnye-yagody-17-g-/?sku=37060</t>
   </si>
   <si>
     <t>36877</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/vozdushnoe-pshenichnoe-pechene-tongmil-gvadya/?sku=36877</t>
   </si>
   <si>
     <t>36969</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/organicheskiy-kokosovyy-sakhar-cocugar-1/?sku=36969</t>
   </si>
   <si>
+    <t>36376</t>
+  </si>
+  <si>
+    <t>Жевательная конфета "Swiss Candy" молочная, 17 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-molochnaya-17-g/</t>
+  </si>
+  <si>
+    <t>36403</t>
+  </si>
+  <si>
+    <t>Жевательная резинка "Покемон", 5.6 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-1/</t>
+  </si>
+  <si>
     <t>34553</t>
   </si>
   <si>
     <t>Имбирь засахаренный(кубики), 200 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/</t>
   </si>
   <si>
-    <t>36403</t>
-[...7 lines deleted...]
-  <si>
     <t>36531</t>
   </si>
   <si>
     <t>Крем SUDO ПРЕМИУМ арахисовый мармелад, японское качество!</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo/</t>
   </si>
   <si>
     <t>36352</t>
   </si>
   <si>
     <t>Воздушное рисовое печенье "Сал Гва Дя"</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/vozdushnoe-risovoe-pechene/</t>
   </si>
   <si>
-    <t>36376</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-molochnaya-17-g/</t>
+    <t>36970</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo/?sku=36970</t>
+  </si>
+  <si>
+    <t>36878</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/vozdushnoe-risovoe-pechene/?sku=36878</t>
+  </si>
+  <si>
+    <t>36769</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-1/?sku=36769</t>
   </si>
   <si>
     <t>34569</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=34569</t>
   </si>
   <si>
-    <t>36769</t>
-[...4 lines deleted...]
-  <si>
     <t>37061</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-molochnaya-17-g/?sku=37061</t>
   </si>
   <si>
-    <t>36970</t>
-[...10 lines deleted...]
-  <si>
     <t>36444</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36444</t>
   </si>
   <si>
     <t>36995</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36995</t>
   </si>
   <si>
+    <t>36569</t>
+  </si>
+  <si>
+    <t>Моти Кунжут</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-kunzhut/</t>
+  </si>
+  <si>
     <t>34554</t>
   </si>
   <si>
     <t>Имбирь кусочками в красном сахаре "Инари", 120 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/</t>
   </si>
   <si>
     <t>36535</t>
   </si>
   <si>
     <t>Леденцовый кристаллический тростниковый сахар, 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/ledentsovyy-kristallicheskiy-trostnikovyy-sakhar/</t>
   </si>
   <si>
     <t>36377</t>
   </si>
   <si>
     <t>Жевательная конфета "Кола" Mikakuto</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-1/</t>
   </si>
   <si>
-    <t>36569</t>
-[...7 lines deleted...]
-  <si>
     <t>34679</t>
   </si>
   <si>
     <t>Кокосовая стружка, 250 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/</t>
   </si>
   <si>
     <t>36404</t>
   </si>
   <si>
     <t>Жевательная резинка "Японские девочки", 10,5 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-2/</t>
   </si>
   <si>
     <t>36971</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/ledentsovyy-kristallicheskiy-trostnikovyy-sakhar/?sku=36971</t>
   </si>
   <si>
+    <t>37062</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-1/?sku=37062</t>
+  </si>
+  <si>
+    <t>36832</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-kunzhut/?sku=36832</t>
+  </si>
+  <si>
+    <t>34570</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=34570</t>
+  </si>
+  <si>
     <t>34721</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=34721</t>
   </si>
   <si>
-    <t>37062</t>
-[...4 lines deleted...]
-  <si>
     <t>36770</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-2/?sku=36770</t>
   </si>
   <si>
-    <t>34570</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/moti-kunzhut/?sku=36832</t>
+    <t>36445</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36445</t>
   </si>
   <si>
     <t>36471</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36471</t>
   </si>
   <si>
-    <t>36445</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36445</t>
+    <t>36996</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36996</t>
   </si>
   <si>
     <t>36879</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36879</t>
   </si>
   <si>
-    <t>36996</t>
-[...4 lines deleted...]
-  <si>
     <t>36999</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36999</t>
   </si>
   <si>
     <t>39205</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=39205</t>
   </si>
   <si>
+    <t>36405</t>
+  </si>
+  <si>
+    <t>Жевательная резинка ARABICA COFFEE 1000, 9 пластиков</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-arabica-coffee-1000-9-plastikov/</t>
+  </si>
+  <si>
     <t>36473</t>
   </si>
   <si>
     <t>Кокосовые роллы с дурианом, 70 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-rolly-s-durianom-70-g/</t>
   </si>
   <si>
-    <t>36405</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-arabica-coffee-1000-9-plastikov/</t>
+    <t>36570</t>
+  </si>
+  <si>
+    <t>Моти кунжут Юки, 210</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-kunzhut-yuki-210-/</t>
+  </si>
+  <si>
+    <t>36447</t>
+  </si>
+  <si>
+    <t>Инжир с грецким орехом, 49 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/</t>
   </si>
   <si>
     <t>36536</t>
   </si>
   <si>
     <t>Леденцовый сахар, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/ledentsovyy-sakhar/</t>
   </si>
   <si>
-    <t>36447</t>
-[...7 lines deleted...]
-  <si>
     <t>36378</t>
   </si>
   <si>
     <t>Жевательная конфета "Свежий Мускат" Mikakuto</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-svezhiy-muskat-mikakuto/</t>
   </si>
   <si>
-    <t>36570</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/moti-kunzhut-yuki-210-/</t>
+    <t>36771</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-arabica-coffee-1000-9-plastikov/?sku=36771</t>
+  </si>
+  <si>
+    <t>36880</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/kokosovye-rolly-s-durianom-70-g/?sku=36880</t>
+  </si>
+  <si>
+    <t>36997</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=36997</t>
+  </si>
+  <si>
+    <t>36972</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/ledentsovyy-sakhar/?sku=36972</t>
+  </si>
+  <si>
+    <t>37063</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-svezhiy-muskat-mikakuto/?sku=37063</t>
   </si>
   <si>
     <t>36833</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-kunzhut-yuki-210-/?sku=36833</t>
   </si>
   <si>
-    <t>36880</t>
-[...28 lines deleted...]
-  <si>
     <t>38820</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=38820</t>
   </si>
   <si>
     <t>39196</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=39196</t>
   </si>
   <si>
+    <t>34711</t>
+  </si>
+  <si>
+    <t>Органичсекий кокосовый сахар БИО, 250 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/</t>
+  </si>
+  <si>
+    <t>36379</t>
+  </si>
+  <si>
+    <t>Жевательная конфета "Содовая" Mikakuto</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto/</t>
+  </si>
+  <si>
+    <t>36406</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Chewing Gum клубника</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-klubnika/</t>
+  </si>
+  <si>
+    <t>36469</t>
+  </si>
+  <si>
+    <t>Китайские финики сушеные, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/kitayskie-finiki-sushenye-1-kg/</t>
+  </si>
+  <si>
+    <t>36474</t>
+  </si>
+  <si>
+    <t>Кокосовые роллы с манго, 70 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/kokosovye-rolly-s-mango-70-g/</t>
+  </si>
+  <si>
     <t>36340</t>
   </si>
   <si>
     <t>Бисквитные палочки с ванильным кремом Magic Stick, 40 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/biskvitnye-palochki-s-vanilnym-kremom-magic-stick-40-g/</t>
   </si>
   <si>
-    <t>36379</t>
-[...7 lines deleted...]
-  <si>
     <t>36571</t>
   </si>
   <si>
     <t>Моти матча "Юки", 210 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-matcha-yuki-210-g/</t>
   </si>
   <si>
-    <t>36469</t>
-[...32 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/</t>
+    <t>37064</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto/?sku=37064</t>
+  </si>
+  <si>
+    <t>36834</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-matcha-yuki-210-g/?sku=36834</t>
   </si>
   <si>
     <t>36998</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kitayskie-finiki-sushenye-1-kg/?sku=36998</t>
   </si>
   <si>
-    <t>36834</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/moti-matcha-yuki-210-g/?sku=36834</t>
+    <t>36772</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-klubnika/?sku=36772</t>
   </si>
   <si>
     <t>36881</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-rolly-s-mango-70-g/?sku=36881</t>
   </si>
   <si>
     <t>36601</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/?sku=36601</t>
   </si>
   <si>
-    <t>37064</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-klubnika/?sku=36772</t>
+    <t>36890</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-matcha-yuki-210-g/?sku=36890</t>
+  </si>
+  <si>
+    <t>38821</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/kitayskie-finiki-sushenye-1-kg/?sku=38821</t>
   </si>
   <si>
     <t>36973</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/?sku=36973</t>
   </si>
   <si>
-    <t>36890</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/kitayskie-finiki-sushenye-1-kg/?sku=38821</t>
+    <t>36341</t>
+  </si>
+  <si>
+    <t>Бисквитные палочки с клубничным кремом Magic Stick 40 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/biskvitnye-palochki-s-klubnichnym-kremom-magic-stick-40-gr/</t>
+  </si>
+  <si>
+    <t>36475</t>
+  </si>
+  <si>
+    <t>Кокосовые роллы с мангостином, 70 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/kokosovye-rolly-s-mangostinom-70-g/</t>
+  </si>
+  <si>
+    <t>36602</t>
+  </si>
+  <si>
+    <t>Пальмовый сахар "TD", 200 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/palmovyy-sakhar-td-200-g/</t>
+  </si>
+  <si>
+    <t>36572</t>
+  </si>
+  <si>
+    <t>Моти оригинальные Японские со вкусом какао Bourbon, 92 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/desert-kudzu-mochi-s-zelenym-chaem-macha-kudzu-mochi-1/</t>
+  </si>
+  <si>
+    <t>36382</t>
+  </si>
+  <si>
+    <t>Жевательная конфета Coconut, кокосовая, 9 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-coconut-kokosovaya-9-g-/</t>
   </si>
   <si>
     <t>36407</t>
   </si>
   <si>
     <t>Жевательная резинка Chewing Gum молочная</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-molochnaya/</t>
   </si>
   <si>
-    <t>36341</t>
-[...41 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/palmovyy-sakhar-td-200-g/</t>
+    <t>36974</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/palmovyy-sakhar-td-200-g/?sku=36974</t>
+  </si>
+  <si>
+    <t>36773</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-molochnaya/?sku=36773</t>
   </si>
   <si>
     <t>36882</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-rolly-s-mangostinom-70-g/?sku=36882</t>
   </si>
   <si>
     <t>37065</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-coconut-kokosovaya-9-g-/?sku=37065</t>
   </si>
   <si>
-    <t>36773</t>
-[...10 lines deleted...]
-  <si>
     <t>36835</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/desert-kudzu-mochi-s-zelenym-chaem-macha-kudzu-mochi-1/?sku=36835</t>
   </si>
   <si>
+    <t>36408</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Chewing Gum со вкусом мяты</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum/</t>
+  </si>
+  <si>
+    <t>36342</t>
+  </si>
+  <si>
+    <t>Бисквитные палочки с ореховым кремом Magic Stick 40 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/biskvitnye-palochki-s-orekhovym-kremom-magic-stick-40-gr/</t>
+  </si>
+  <si>
+    <t>36603</t>
+  </si>
+  <si>
+    <t>Пальмовый сахар, 454 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/palmovyy-sakhar/</t>
+  </si>
+  <si>
+    <t>34699</t>
+  </si>
+  <si>
+    <t>Кокосовые чипсы King Island</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/</t>
+  </si>
+  <si>
     <t>36574</t>
   </si>
   <si>
     <t>Моти печенье с медовым кремом, 160 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-pechene-s-medovym-kremom-160-g/</t>
   </si>
   <si>
-    <t>36603</t>
-[...32 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/</t>
+    <t>36836</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-pechene-s-medovym-kremom-160-g/?sku=36836</t>
+  </si>
+  <si>
+    <t>36476</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36476</t>
   </si>
   <si>
     <t>36975</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/palmovyy-sakhar/?sku=36975</t>
   </si>
   <si>
-    <t>36836</t>
-[...10 lines deleted...]
-  <si>
     <t>36774</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum/?sku=36774</t>
   </si>
   <si>
     <t>36892</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-pechene-s-medovym-kremom-160-g/?sku=36892</t>
   </si>
   <si>
     <t>36883</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36883</t>
   </si>
   <si>
     <t>37004</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=37004</t>
   </si>
   <si>
     <t>39206</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39206</t>
   </si>
   <si>
     <t>39426</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39426</t>
   </si>
   <si>
     <t>39453</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39453</t>
   </si>
   <si>
+    <t>34700</t>
+  </si>
+  <si>
+    <t>Кокосовые чипсы с карамелью King Island</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/</t>
+  </si>
+  <si>
+    <t>36575</t>
+  </si>
+  <si>
+    <t>Моти печенье со вкусом матча, 160 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-matcha-160-g/</t>
+  </si>
+  <si>
     <t>36387</t>
   </si>
   <si>
     <t>Жевательная конфета Mikakuto Виноград, 50 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-mikakuto-vinograd-50-g/</t>
   </si>
   <si>
-    <t>36575</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-matcha-160-g/</t>
+    <t>36409</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Coris 3 шарика, один из которых очень кислый, 14,4 гр. Вкус винограда</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1-1-1/</t>
   </si>
   <si>
     <t>36604</t>
   </si>
   <si>
     <t>Паста арахисовая CRUNCHY, 340 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pasta-arakhisovaya-crunchy/</t>
   </si>
   <si>
-    <t>34700</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1-1-1/</t>
+    <t>37067</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-mikakuto-vinograd-50-g/?sku=37067</t>
+  </si>
+  <si>
+    <t>36837</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-matcha-160-g/?sku=36837</t>
+  </si>
+  <si>
+    <t>36478</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36478</t>
+  </si>
+  <si>
+    <t>36976</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pasta-arakhisovaya-crunchy/?sku=36976</t>
   </si>
   <si>
     <t>36775</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1-1-1/?sku=36775</t>
   </si>
   <si>
-    <t>37067</t>
-[...22 lines deleted...]
-  <si>
     <t>36893</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-matcha-160-g/?sku=36893</t>
   </si>
   <si>
     <t>36884</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36884</t>
   </si>
   <si>
     <t>37006</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=37006</t>
   </si>
   <si>
     <t>39208</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39208</t>
   </si>
   <si>
     <t>39428</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39428</t>
   </si>
   <si>
     <t>39455</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39455</t>
   </si>
   <si>
     <t>39476</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39476</t>
   </si>
   <si>
+    <t>36410</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Coris 3 шарика, один из которых очень кислый, 14,4 гр. Вкус колы</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1/</t>
+  </si>
+  <si>
+    <t>36576</t>
+  </si>
+  <si>
+    <t>Моти печенье со вкусом шоко-банан, 160 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-shoko-banan-160-g/</t>
+  </si>
+  <si>
     <t>36655</t>
   </si>
   <si>
     <t>Сахар коричневый "Пэксоль", 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/sakhar-korichnevyy-peksol-1-kg/</t>
   </si>
   <si>
-    <t>36410</t>
-[...16 lines deleted...]
-  <si>
     <t>34701</t>
   </si>
   <si>
     <t>Кокосовые чипсы с кофейной глазурью King Island</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/</t>
   </si>
   <si>
     <t>36388</t>
   </si>
   <si>
     <t>Жевательная конфета Nobel ассорти, 88 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-nobel-assorti-koka-kola-yapsliva-limon-sodovaya-88-g/</t>
   </si>
   <si>
+    <t>36977</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/sakhar-korichnevyy-peksol-1-kg/?sku=36977</t>
+  </si>
+  <si>
     <t>36776</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1/?sku=36776</t>
   </si>
   <si>
     <t>36838</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-shoko-banan-160-g/?sku=36838</t>
   </si>
   <si>
+    <t>36479</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36479</t>
+  </si>
+  <si>
     <t>37068</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-nobel-assorti-koka-kola-yapsliva-limon-sodovaya-88-g/?sku=37068</t>
   </si>
   <si>
-    <t>36977</t>
-[...10 lines deleted...]
-  <si>
     <t>36885</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36885</t>
   </si>
   <si>
     <t>37007</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=37007</t>
   </si>
   <si>
     <t>39209</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39209</t>
   </si>
   <si>
     <t>39429</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39429</t>
   </si>
   <si>
     <t>39456</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39456</t>
   </si>
   <si>
     <t>39477</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39477</t>
   </si>
   <si>
+    <t>34702</t>
+  </si>
+  <si>
+    <t>Кокосовые чипсы с шоколадом King Island</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/</t>
+  </si>
+  <si>
+    <t>36411</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Coris 3 шарика, один из которых очень кислый, 14,4 гр. Вкус персика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1-1/</t>
+  </si>
+  <si>
+    <t>36656</t>
+  </si>
+  <si>
+    <t>Сахар коричневый тростниковый нерафинированный "Мусковадо", 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/sakhar-korichnevyy/</t>
+  </si>
+  <si>
     <t>34509</t>
   </si>
   <si>
     <t>Моти с бобовой начинкой Япония, 100 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/</t>
   </si>
   <si>
-    <t>36656</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/</t>
+    <t>36577</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/?sku=36577</t>
   </si>
   <si>
     <t>36978</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/sakhar-korichnevyy/?sku=36978</t>
   </si>
   <si>
+    <t>36777</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1-1/?sku=36777</t>
+  </si>
+  <si>
     <t>36481</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36481</t>
   </si>
   <si>
-    <t>36577</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1-1/?sku=36777</t>
+    <t>36839</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/?sku=36839</t>
   </si>
   <si>
     <t>36886</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36886</t>
   </si>
   <si>
-    <t>36839</t>
-[...4 lines deleted...]
-  <si>
     <t>37009</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=37009</t>
   </si>
   <si>
     <t>39211</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39211</t>
   </si>
   <si>
     <t>39430</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39430</t>
   </si>
   <si>
     <t>39458</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39458</t>
   </si>
   <si>
     <t>39479</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39479</t>
   </si>
   <si>
+    <t>34486</t>
+  </si>
+  <si>
+    <t>Моти с зеленым чаем Япония, 100 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/</t>
+  </si>
+  <si>
+    <t>36532</t>
+  </si>
+  <si>
+    <t>Криспи крепы со вкусом манго, 78 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/krispi-krepy-so-vkusom-mango_1/</t>
+  </si>
+  <si>
+    <t>34712</t>
+  </si>
+  <si>
+    <t>Сироп из нектара кокосовых соцветий King Island, 200 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/</t>
+  </si>
+  <si>
     <t>36412</t>
   </si>
   <si>
     <t>Жевательная резинка Coris 3 шарика, один из которых очень кислый, 14,4 гр. Вкус содовой</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1/</t>
   </si>
   <si>
-    <t>36532</t>
-[...25 lines deleted...]
-  <si>
     <t>36390</t>
   </si>
   <si>
     <t>Жевательная конфета со вкусом японской сливы "KGC", 34 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-so-vkusom-yaponskoy-slivy-kgc-/</t>
   </si>
   <si>
+    <t>34510</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=34510</t>
+  </si>
+  <si>
+    <t>36664</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/?sku=36664</t>
+  </si>
+  <si>
+    <t>36887</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/krispi-krepy-so-vkusom-mango_1/?sku=36887</t>
+  </si>
+  <si>
+    <t>37070</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-so-vkusom-yaponskoy-slivy-kgc-/?sku=37070</t>
+  </si>
+  <si>
     <t>36778</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1/?sku=36778</t>
   </si>
   <si>
-    <t>36664</t>
-[...22 lines deleted...]
-  <si>
     <t>36979</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/?sku=36979</t>
   </si>
   <si>
     <t>36578</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36578</t>
   </si>
   <si>
     <t>36840</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36840</t>
   </si>
   <si>
+    <t>36676</t>
+  </si>
+  <si>
+    <t>Сухие сливки "Фрима", 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/sukhie-slivki-frima/</t>
+  </si>
+  <si>
+    <t>36477</t>
+  </si>
+  <si>
+    <t>Кокосовые чипсы с ананасом King Island, 40 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/</t>
+  </si>
+  <si>
+    <t>36413</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Coris Ассорти, 5 видов жвачки, 38 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3/</t>
+  </si>
+  <si>
     <t>36391</t>
   </si>
   <si>
     <t>Жевательная конфета со вкусом японской сливы и содовой "KRC", 24 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-so-vkusom-yaponskoy-slivy-i-sodovoy-krc-24-gr/</t>
   </si>
   <si>
-    <t>36413</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3/</t>
+    <t>36579</t>
+  </si>
+  <si>
+    <t>Моти с начинкой адзуки с кокосом, 210 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-s-nachinkoy-adzuki-210-g/</t>
   </si>
   <si>
     <t>36554</t>
   </si>
   <si>
     <t>Маршмеллоу  с голубичной начинкой Eiwa, 90 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/marshmellou-s-golubichnoy-nachinkoy/</t>
   </si>
   <si>
-    <t>36579</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/</t>
+    <t>36888</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/marshmellou-s-golubichnoy-nachinkoy/?sku=36888</t>
+  </si>
+  <si>
+    <t>37071</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-so-vkusom-yaponskoy-slivy-i-sodovoy-krc-24-gr/?sku=37071</t>
   </si>
   <si>
     <t>36779</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3/?sku=36779</t>
   </si>
   <si>
+    <t>36841</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-s-nachinkoy-adzuki-210-g/?sku=36841</t>
+  </si>
+  <si>
     <t>36980</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/sukhie-slivki-frima/?sku=36980</t>
   </si>
   <si>
-    <t>36888</t>
-[...4 lines deleted...]
-  <si>
     <t>37005</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=37005</t>
   </si>
   <si>
-    <t>36841</t>
-[...10 lines deleted...]
-  <si>
     <t>39207</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39207</t>
   </si>
   <si>
     <t>39427</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39427</t>
   </si>
   <si>
     <t>39454</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39454</t>
   </si>
   <si>
     <t>39459</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39459</t>
   </si>
   <si>
     <t>39475</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39475</t>
   </si>
   <si>
+    <t>36555</t>
+  </si>
+  <si>
+    <t>Маршмеллоу  с лимонной начинкой Eiwa, 90 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/marshmellou-s-limonnoy-nachinkoy/</t>
+  </si>
+  <si>
+    <t>36414</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Fruits 2 в 1 арбуз</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1-arbuz/</t>
+  </si>
+  <si>
+    <t>36440</t>
+  </si>
+  <si>
+    <t>Зеленый Шоколад お菓子 (Okasi) с чаем матча</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha/</t>
+  </si>
+  <si>
     <t>36580</t>
   </si>
   <si>
     <t>Моти со вкусом кокоса и пандана</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-so-vkusom-kokosa-i-pandana/</t>
   </si>
   <si>
-    <t>36440</t>
-[...25 lines deleted...]
-  <si>
     <t>36889</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/marshmellou-s-limonnoy-nachinkoy/?sku=36889</t>
   </si>
   <si>
+    <t>37072</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha/?sku=37072</t>
+  </si>
+  <si>
+    <t>36780</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1-arbuz/?sku=36780</t>
+  </si>
+  <si>
     <t>36842</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-so-vkusom-kokosa-i-pandana/?sku=36842</t>
   </si>
   <si>
-    <t>37072</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1-arbuz/?sku=36780</t>
+    <t>36441</t>
+  </si>
+  <si>
+    <t>Имбирные конфеты "GingerBon"</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon/</t>
   </si>
   <si>
     <t>36415</t>
   </si>
   <si>
     <t>Жевательная резинка Fruits 2 в 1 клубника</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1-klubnika/</t>
   </si>
   <si>
-    <t>36441</t>
-[...7 lines deleted...]
-  <si>
     <t>36781</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1-klubnika/?sku=36781</t>
   </si>
   <si>
     <t>37073</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon/?sku=37073</t>
   </si>
   <si>
+    <t>36573</t>
+  </si>
+  <si>
+    <t>Моти печенье "Юки" молоко, 120 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-pechene-yuki-moloko-120-g/</t>
+  </si>
+  <si>
+    <t>36582</t>
+  </si>
+  <si>
+    <t>Моти фруктовый со вкусом манго, 180 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-fruktovyy-so-vkusom-mango-210-g/</t>
+  </si>
+  <si>
+    <t>36416</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Fruits 2 в 1 мята</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1/</t>
+  </si>
+  <si>
     <t>36442</t>
   </si>
   <si>
     <t>Имбирные конфеты "GingerBon" с арахисовым маслом</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon-s-arakhisovym-maslom/</t>
   </si>
   <si>
     <t>36480</t>
   </si>
   <si>
     <t>Кокосовые чипсы с манго King Island, 40 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/</t>
   </si>
   <si>
-    <t>36582</t>
-[...25 lines deleted...]
-  <si>
     <t>37074</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon-s-arakhisovym-maslom/?sku=37074</t>
   </si>
   <si>
     <t>37008</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=37008</t>
   </si>
   <si>
+    <t>36844</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-fruktovyy-so-vkusom-mango-210-g/?sku=36844</t>
+  </si>
+  <si>
     <t>36891</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-pechene-yuki-moloko-120-g/?sku=36891</t>
   </si>
   <si>
-    <t>36844</t>
-[...4 lines deleted...]
-  <si>
     <t>36782</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1/?sku=36782</t>
   </si>
   <si>
     <t>38906</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-pechene-yuki-moloko-120-g/?sku=38906</t>
   </si>
   <si>
     <t>39210</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39210</t>
   </si>
   <si>
     <t>39457</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39457</t>
   </si>
   <si>
     <t>39460</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39460</t>
   </si>
   <si>
     <t>39478</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39478</t>
   </si>
   <si>
+    <t>36583</t>
+  </si>
+  <si>
+    <t>Моти Черный кунжут</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-chernyy-kunzhut/</t>
+  </si>
+  <si>
+    <t>36417</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Glamatic Rose&amp;Berry, 16 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-glamatic-roseberry-16-g/</t>
+  </si>
+  <si>
     <t>36443</t>
   </si>
   <si>
     <t>Имбирные конфеты "GingerBon" с медом и лимоном</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon-s-medom-i-limonom/</t>
   </si>
   <si>
-    <t>36583</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-glamatic-roseberry-16-g/</t>
+    <t>37075</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon-s-medom-i-limonom/?sku=37075</t>
+  </si>
+  <si>
+    <t>36845</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-chernyy-kunzhut/?sku=36845</t>
   </si>
   <si>
     <t>36783</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-glamatic-roseberry-16-g/?sku=36783</t>
   </si>
   <si>
-    <t>37075</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/moti-chernyy-kunzhut/?sku=36845</t>
+    <t>36418</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Hello Kitty</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-hello-kitty/</t>
+  </si>
+  <si>
+    <t>36448</t>
+  </si>
+  <si>
+    <t>Ириски молочные Milky  Fujiya</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/iriski-molochnye-milky-fujiya/</t>
   </si>
   <si>
     <t>36584</t>
   </si>
   <si>
     <t>Моти черный сахар "Юки", 210 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-chernyy-sakhar-yuki-210-g/</t>
   </si>
   <si>
-    <t>36418</t>
-[...16 lines deleted...]
-  <si>
     <t>36846</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-chernyy-sakhar-yuki-210-g/?sku=36846</t>
   </si>
   <si>
     <t>36784</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-hello-kitty/?sku=36784</t>
   </si>
   <si>
     <t>37076</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/iriski-molochnye-milky-fujiya/?sku=37076</t>
   </si>
   <si>
     <t>36894</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-chernyy-sakhar-yuki-210-g/?sku=36894</t>
   </si>
   <si>
+    <t>36419</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Kitty</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-kitty/</t>
+  </si>
+  <si>
+    <t>36585</t>
+  </si>
+  <si>
+    <t>Моти-3М-Виноград</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-3m-vinograd/</t>
+  </si>
+  <si>
     <t>36449</t>
   </si>
   <si>
     <t>Ириски молочные Milky  Fujiya в пакете, 120 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/iriski-molochnye-milky-fujiya-1/</t>
   </si>
   <si>
-    <t>36419</t>
-[...16 lines deleted...]
-  <si>
     <t>37077</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/iriski-molochnye-milky-fujiya-1/?sku=37077</t>
   </si>
   <si>
     <t>36785</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-kitty/?sku=36785</t>
   </si>
   <si>
     <t>36847</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-3m-vinograd/?sku=36847</t>
   </si>
   <si>
+    <t>36612</t>
+  </si>
+  <si>
+    <t>Печенье "Koala`s March" с клубничной начинкой "Lotte", 37 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-mishki-koala-s-klubnichnoy-nachinkoy-48-g/</t>
+  </si>
+  <si>
     <t>36420</t>
   </si>
   <si>
     <t>Жевательная резинка Lotte Glamatic Вкус Персика и Мяты</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-lotte-glamatic-vkus-persika-i-myaty/</t>
   </si>
   <si>
     <t>36586</t>
   </si>
   <si>
     <t>Моти-3М-Клубника</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-3m-klubnika/</t>
   </si>
   <si>
-    <t>36612</t>
-[...7 lines deleted...]
-  <si>
     <t>36452</t>
   </si>
   <si>
     <t>Карамель Mommos со вкусом Кока колы корейская</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-koka-koly-koreyskaya/</t>
   </si>
   <si>
+    <t>36848</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-3m-klubnika/?sku=36848</t>
+  </si>
+  <si>
+    <t>36895</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-mishki-koala-s-klubnichnoy-nachinkoy-48-g/?sku=36895</t>
+  </si>
+  <si>
+    <t>37078</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-koka-koly-koreyskaya/?sku=37078</t>
+  </si>
+  <si>
     <t>36786</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-lotte-glamatic-vkus-persika-i-myaty/?sku=36786</t>
   </si>
   <si>
-    <t>36848</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-koka-koly-koreyskaya/?sku=37078</t>
+    <t>36421</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Marukawa DORAEMON шарики, 5.5 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-2-1/</t>
+  </si>
+  <si>
+    <t>36587</t>
+  </si>
+  <si>
+    <t>Моти-3М-Манго</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-3m-mango/</t>
   </si>
   <si>
     <t>36453</t>
   </si>
   <si>
     <t>Карамель Mommos со вкусом малины корейская</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-maliny-koreyskaya/</t>
   </si>
   <si>
-    <t>36421</t>
-[...16 lines deleted...]
-  <si>
     <t>36613</t>
   </si>
   <si>
     <t>Печенье "Koala`s March" с молочной начинкой "Lotte", 37 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-koalas-march-s-molochnoy-nachinkoy-lotte-37-g/</t>
   </si>
   <si>
+    <t>36896</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-koalas-march-s-molochnoy-nachinkoy-lotte-37-g/?sku=36896</t>
+  </si>
+  <si>
+    <t>37079</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-maliny-koreyskaya/?sku=37079</t>
+  </si>
+  <si>
     <t>36787</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-2-1/?sku=36787</t>
   </si>
   <si>
     <t>36849</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-3m-mango/?sku=36849</t>
   </si>
   <si>
-    <t>36896</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-maliny-koreyskaya/?sku=37079</t>
+    <t>36614</t>
+  </si>
+  <si>
+    <t>Печенье "Koala`s March" с шоколадной начинкой "Lotte", 37 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-mishki-koala-s-shokoladnoy-nachinkoy-50-g/</t>
+  </si>
+  <si>
+    <t>36422</t>
+  </si>
+  <si>
+    <t>Жевательная резинка MARUKAWA Kurobe, 4 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-kurobe-4-g/</t>
+  </si>
+  <si>
+    <t>36588</t>
+  </si>
+  <si>
+    <t>Моти-3М-Сливочные</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-3m-slivochnye/</t>
   </si>
   <si>
     <t>36454</t>
   </si>
   <si>
     <t>Карамель Mommos со вкусом яблочной Содовой корейская</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-yablochnoy-sodovoy-koreyskaya/</t>
   </si>
   <si>
     <t>36494</t>
   </si>
   <si>
     <t>Конфеты "Боярышник" монетки</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-boyaryshnik-monetki/</t>
   </si>
   <si>
-    <t>36422</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/pechene-mishki-koala-s-shokoladnoy-nachinkoy-50-g/</t>
+    <t>37014</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfety-boyaryshnik-monetki/?sku=37014</t>
+  </si>
+  <si>
+    <t>36897</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-mishki-koala-s-shokoladnoy-nachinkoy-50-g/?sku=36897</t>
+  </si>
+  <si>
+    <t>37080</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-yablochnoy-sodovoy-koreyskaya/?sku=37080</t>
+  </si>
+  <si>
+    <t>36788</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-kurobe-4-g/?sku=36788</t>
   </si>
   <si>
     <t>36850</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-3m-slivochnye/?sku=36850</t>
   </si>
   <si>
-    <t>36897</t>
-[...22 lines deleted...]
-  <si>
     <t>37103</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-boyaryshnik-monetki/?sku=37103</t>
   </si>
   <si>
+    <t>36455</t>
+  </si>
+  <si>
+    <t>Карамель ассорти (клубника, лимон. апельсин. виноград, вишня, яблоко, кола) Jewelry Candy корейская</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/karamel-assorti-klubnika-limon-apelsin-vinograd-vishnya-yabloko-kola-jewelry-candy-koreyskaya/</t>
+  </si>
+  <si>
     <t>36495</t>
   </si>
   <si>
     <t>Конфеты "Боярышник" пастила</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-boyaryshnik-pastila/</t>
   </si>
   <si>
+    <t>36615</t>
+  </si>
+  <si>
+    <t>Печенье Choco Pie банан, 336 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-choco-pie-banan-336-g/</t>
+  </si>
+  <si>
     <t>36423</t>
   </si>
   <si>
     <t>Жевательная резинка Marukawa ассорти из 7 вкусов, 36,6 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-assorti-iz-7-vkusov-366-g/</t>
   </si>
   <si>
     <t>36589</t>
   </si>
   <si>
     <t>Моти-3М-Тайваньская дыня</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-3-m-tayvanskaya-dynya/</t>
   </si>
   <si>
-    <t>36615</t>
-[...16 lines deleted...]
-  <si>
     <t>36789</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-assorti-iz-7-vkusov-366-g/?sku=36789</t>
   </si>
   <si>
     <t>36851</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-3-m-tayvanskaya-dynya/?sku=36851</t>
   </si>
   <si>
     <t>36898</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-choco-pie-banan-336-g/?sku=36898</t>
   </si>
   <si>
     <t>37081</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-assorti-klubnika-limon-apelsin-vinograd-vishnya-yabloko-kola-jewelry-candy-koreyskaya/?sku=37081</t>
   </si>
   <si>
     <t>37015</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-boyaryshnik-pastila/?sku=37015</t>
   </si>
   <si>
     <t>37104</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-boyaryshnik-pastila/?sku=37104</t>
   </si>
   <si>
+    <t>36424</t>
+  </si>
+  <si>
+    <t>Жевательная резинка MARUKAWA Дракула</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-drakula-8-sht/</t>
+  </si>
+  <si>
+    <t>36590</t>
+  </si>
+  <si>
+    <t>Моти-ролл "Адзуки с молоком"</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-roll-adzuki-s-molokom/</t>
+  </si>
+  <si>
     <t>36456</t>
   </si>
   <si>
     <t>Карамель без сахара Xulnosu (грейпфрут, яблоко, клубника), 68 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-bez-sakhara-xulnosu-greypfrut-yabloko-klubnika-68-gr/</t>
   </si>
   <si>
     <t>36514</t>
   </si>
   <si>
     <t>Конфеты Мангоринд 7D</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-mangorind-7d/</t>
   </si>
   <si>
-    <t>36424</t>
-[...16 lines deleted...]
-  <si>
     <t>36616</t>
   </si>
   <si>
     <t>Печенье Choco Pie клубника, 336 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-choco-pie-klubnika-336-g/</t>
   </si>
   <si>
+    <t>36899</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-choco-pie-klubnika-336-g/?sku=36899</t>
+  </si>
+  <si>
     <t>37082</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-bez-sakhara-xulnosu-greypfrut-yabloko-klubnika-68-gr/?sku=37082</t>
   </si>
   <si>
+    <t>36790</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-drakula-8-sht/?sku=36790</t>
+  </si>
+  <si>
     <t>37016</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-mangorind-7d/?sku=37016</t>
   </si>
   <si>
-    <t>36790</t>
-[...4 lines deleted...]
-  <si>
     <t>36852</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-roll-adzuki-s-molokom/?sku=36852</t>
   </si>
   <si>
-    <t>36899</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/pechene-choco-pie-klubnika-336-g/?sku=36899</t>
+    <t>36544</t>
+  </si>
+  <si>
+    <t>Манго натурально высушенный (БЕЗ САХАРА) из  Мьянмы "Люблю жизнь", 80 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/sushenoe-mango-7d-1/</t>
+  </si>
+  <si>
+    <t>36425</t>
+  </si>
+  <si>
+    <t>Жевательная резинка MARUKAWA Франкенштейн</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-frankenshteyn-8-sht/</t>
   </si>
   <si>
     <t>36457</t>
   </si>
   <si>
     <t>Карамель без сахара Xulnosu (лимон,мята) 68 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-bez-sakhara-xulnosu-limonmyata-68-gr/</t>
   </si>
   <si>
-    <t>36544</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-frankenshteyn-8-sht/</t>
+    <t>37083</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/karamel-bez-sakhara-xulnosu-limonmyata-68-gr/?sku=37083</t>
+  </si>
+  <si>
+    <t>37017</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/sushenoe-mango-7d-1/?sku=37017</t>
   </si>
   <si>
     <t>36791</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-frankenshteyn-8-sht/?sku=36791</t>
   </si>
   <si>
-    <t>37083</t>
-[...10 lines deleted...]
-  <si>
     <t>38840</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/sushenoe-mango-7d-1/?sku=38840</t>
   </si>
   <si>
     <t>38905</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/sushenoe-mango-7d-1/?sku=38905</t>
   </si>
   <si>
+    <t>36426</t>
+  </si>
+  <si>
+    <t>Жевательная резинка NOTIME, 33 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-notime-33-g/</t>
+  </si>
+  <si>
     <t>36458</t>
   </si>
   <si>
     <t>Карамель Джу-С Волшебный банан, 24 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-dzhu-s-volshebnyy-banan-24-gr/</t>
   </si>
   <si>
     <t>36618</t>
   </si>
   <si>
     <t>Печенье в шоколаде и глазури из чая матча "Quattro", 50.7 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1-1-1/</t>
   </si>
   <si>
-    <t>36426</t>
-[...7 lines deleted...]
-  <si>
     <t>36553</t>
   </si>
   <si>
     <t>Мармелад со вкусом винограда, 52г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/marmelad-so-vkusom-vinograda-52g/</t>
   </si>
   <si>
+    <t>37084</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/karamel-dzhu-s-volshebnyy-banan-24-gr/?sku=37084</t>
+  </si>
+  <si>
+    <t>36792</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-notime-33-g/?sku=36792</t>
+  </si>
+  <si>
     <t>36901</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1-1-1/?sku=36901</t>
   </si>
   <si>
     <t>37018</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/marmelad-so-vkusom-vinograda-52g/?sku=37018</t>
   </si>
   <si>
-    <t>36792</t>
-[...10 lines deleted...]
-  <si>
     <t>36597</t>
   </si>
   <si>
     <t>Натуральное желе Ассорти Sun Star, японское качество!</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-assorti-sun-star-yaponskoe-kachestvo/</t>
   </si>
   <si>
+    <t>36427</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Swiss Candy со вкусом арбуза</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy -candy-so-vkusom-arbuza-/</t>
+  </si>
+  <si>
+    <t>36593</t>
+  </si>
+  <si>
+    <t>Моти-ролл "Манго с кремом"</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/moti-roll-mango-s-kremom/</t>
+  </si>
+  <si>
     <t>36620</t>
   </si>
   <si>
     <t>Печенье кошачьи язычки с белым шоколадом, 42 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-koshachi-yazychki-s-belym-shokoladom-42-gr_1/</t>
   </si>
   <si>
-    <t>36427</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/moti-roll-mango-s-kremom/</t>
+    <t>37019</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-assorti-sun-star-yaponskoe-kachestvo/?sku=37019</t>
+  </si>
+  <si>
+    <t>36793</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy -candy-so-vkusom-arbuza-/?sku=36793</t>
   </si>
   <si>
     <t>36855</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/moti-roll-mango-s-kremom/?sku=36855</t>
   </si>
   <si>
     <t>36902</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-koshachi-yazychki-s-belym-shokoladom-42-gr_1/?sku=36902</t>
   </si>
   <si>
-    <t>37019</t>
-[...10 lines deleted...]
-  <si>
     <t>38843</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-assorti-sun-star-yaponskoe-kachestvo/?sku=38843</t>
   </si>
   <si>
     <t>38924</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-assorti-sun-star-yaponskoe-kachestvo/?sku=38924</t>
   </si>
   <si>
+    <t>36621</t>
+  </si>
+  <si>
+    <t>Печенье палочки POCKY голубика (Корея), 41 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-palochki-pocky-golubika-koreya-41-g/</t>
+  </si>
+  <si>
+    <t>36460</t>
+  </si>
+  <si>
+    <t>Карамель леденцовая "Ассорти фруктовых вкусов" Lotte, 69 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1-1/</t>
+  </si>
+  <si>
     <t>36428</t>
   </si>
   <si>
     <t>Жевательная резинка Swiss Candy со вкусом клубники</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy -so-vkusom-klubniki/</t>
   </si>
   <si>
-    <t>36460</t>
-[...7 lines deleted...]
-  <si>
     <t>36598</t>
   </si>
   <si>
     <t>Натуральное желе кусочками Ананаса Sun Star, японское качество!</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-kusochkami-ananasa-sun-star-yaponskoe-kachestvo/</t>
   </si>
   <si>
-    <t>36621</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/pechene-palochki-pocky-golubika-koreya-41-g/</t>
+    <t>36794</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy -so-vkusom-klubniki/?sku=36794</t>
   </si>
   <si>
     <t>36903</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-palochki-pocky-golubika-koreya-41-g/?sku=36903</t>
   </si>
   <si>
     <t>37086</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1-1/?sku=37086</t>
   </si>
   <si>
-    <t>36794</t>
-[...4 lines deleted...]
-  <si>
     <t>37020</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-kusochkami-ananasa-sun-star-yaponskoe-kachestvo/?sku=37020</t>
   </si>
   <si>
     <t>38844</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-kusochkami-ananasa-sun-star-yaponskoe-kachestvo/?sku=38844</t>
   </si>
   <si>
     <t>38925</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-kusochkami-ananasa-sun-star-yaponskoe-kachestvo/?sku=38925</t>
   </si>
   <si>
     <t>38932</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-kusochkami-ananasa-sun-star-yaponskoe-kachestvo/?sku=38932</t>
   </si>
   <si>
+    <t>36682</t>
+  </si>
+  <si>
+    <t>Фруктовое Моти "Голубика"</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovoe-moti-golubika/</t>
+  </si>
+  <si>
+    <t>36429</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Swiss Candy со вкусом лимона</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy -lemon/</t>
+  </si>
+  <si>
     <t>36622</t>
   </si>
   <si>
     <t>Печенье палочки POCKY клубничные (Корея), 41 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-palochki-pocky-klubnichnye-koreya-41-g/</t>
   </si>
   <si>
-    <t>36682</t>
-[...16 lines deleted...]
-  <si>
     <t>36599</t>
   </si>
   <si>
     <t>Натуральное желе с виноградом Sun Star, японское качество!</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-s-vinogradom-sun-star-yaponskoe-kachestvo/</t>
   </si>
   <si>
     <t>36461</t>
   </si>
   <si>
     <t>Карамель леденцовая "Черника" Senjaku, 80 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1-1-1/</t>
   </si>
   <si>
+    <t>36857</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovoe-moti-golubika/?sku=36857</t>
+  </si>
+  <si>
+    <t>36795</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy -lemon/?sku=36795</t>
+  </si>
+  <si>
     <t>36904</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-palochki-pocky-klubnichnye-koreya-41-g/?sku=36904</t>
   </si>
   <si>
     <t>37021</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-s-vinogradom-sun-star-yaponskoe-kachestvo/?sku=37021</t>
   </si>
   <si>
     <t>37087</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1-1-1/?sku=37087</t>
   </si>
   <si>
-    <t>36857</t>
-[...10 lines deleted...]
-  <si>
     <t>38845</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-s-vinogradom-sun-star-yaponskoe-kachestvo/?sku=38845</t>
   </si>
   <si>
     <t>38926</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-s-vinogradom-sun-star-yaponskoe-kachestvo/?sku=38926</t>
   </si>
   <si>
     <t>36462</t>
   </si>
   <si>
     <t>Карамель леденцовая "Японский Вкус", 110 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1/</t>
   </si>
   <si>
+    <t>36683</t>
+  </si>
+  <si>
+    <t>Фруктовое Моти "Личи"</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovoe-moti-lichi/</t>
+  </si>
+  <si>
+    <t>36430</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Swiss Candy со вкусом мяты</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/-nazad-zhevatelnaya-rezinka-swiss-candy -so-vkusom-myaty/</t>
+  </si>
+  <si>
     <t>36600</t>
   </si>
   <si>
     <t>Натуральное желе с кусочками Манго Sun Star, японское качество!</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-s-kusochkami-mango-sun-star-yaponskoe-kachestvo/</t>
   </si>
   <si>
     <t>36623</t>
   </si>
   <si>
     <t>Печенье палочки POCKY с зеленым чаем (Корея), 44 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-palochki-pocky-s-zelenym-chaem-koreya-44-g/</t>
   </si>
   <si>
-    <t>36683</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/-nazad-zhevatelnaya-rezinka-swiss-candy -so-vkusom-myaty/</t>
+    <t>36905</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-palochki-pocky-s-zelenym-chaem-koreya-44-g/?sku=36905</t>
+  </si>
+  <si>
+    <t>37088</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1/?sku=37088</t>
+  </si>
+  <si>
+    <t>37022</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-s-kusochkami-mango-sun-star-yaponskoe-kachestvo/?sku=37022</t>
+  </si>
+  <si>
+    <t>36858</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovoe-moti-lichi/?sku=36858</t>
   </si>
   <si>
     <t>36796</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/-nazad-zhevatelnaya-rezinka-swiss-candy -so-vkusom-myaty/?sku=36796</t>
   </si>
   <si>
-    <t>37022</t>
-[...22 lines deleted...]
-  <si>
     <t>38846</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-s-kusochkami-mango-sun-star-yaponskoe-kachestvo/?sku=38846</t>
   </si>
   <si>
     <t>38927</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-s-kusochkami-mango-sun-star-yaponskoe-kachestvo/?sku=38927</t>
   </si>
   <si>
     <t>38933</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/naturalnoe-zhele-s-kusochkami-mango-sun-star-yaponskoe-kachestvo/?sku=38933</t>
   </si>
   <si>
+    <t>36365</t>
+  </si>
+  <si>
+    <t>Джем Медовый с голубикой 580гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/dzhem-medovyy-chay-s-golubikoy-580gr/</t>
+  </si>
+  <si>
+    <t>36624</t>
+  </si>
+  <si>
+    <t>Печенье палочки POCKY с шоколадом (Корея), 42 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-palochki-pocky-s-shokoladom-koreya-42-g/</t>
+  </si>
+  <si>
+    <t>36463</t>
+  </si>
+  <si>
+    <t>Карамель молочная с зеленым чаем KANRO, 70 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/karamel-molochnaya-s-zelenym-chaem-kanro-70-g/</t>
+  </si>
+  <si>
+    <t>36605</t>
+  </si>
+  <si>
+    <t>Пастила из боярышника "трубочка", 70 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pastila-iz-boyaryshnika/</t>
+  </si>
+  <si>
     <t>36684</t>
   </si>
   <si>
     <t>Фруктовое Моти "Манго"</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovoe-moti-mango/</t>
   </si>
   <si>
     <t>36431</t>
   </si>
   <si>
     <t>Жевательная резинка «УМЭ» со вкусом японской сливы</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-ume-so-vkusom-yaponskoy-slivy/</t>
   </si>
   <si>
-    <t>36463</t>
-[...32 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/pechene-palochki-pocky-s-shokoladom-koreya-42-g/</t>
+    <t>36859</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovoe-moti-mango/?sku=36859</t>
+  </si>
+  <si>
+    <t>36797</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-ume-so-vkusom-yaponskoy-slivy/?sku=36797</t>
   </si>
   <si>
     <t>38880</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-medovyy-chay-s-golubikoy-580gr/?sku=38880</t>
   </si>
   <si>
     <t>36906</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-palochki-pocky-s-shokoladom-koreya-42-g/?sku=36906</t>
   </si>
   <si>
     <t>37023</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pastila-iz-boyaryshnika/?sku=37023</t>
   </si>
   <si>
     <t>37089</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-molochnaya-s-zelenym-chaem-kanro-70-g/?sku=37089</t>
   </si>
   <si>
-    <t>36859</t>
-[...10 lines deleted...]
-  <si>
     <t>38884</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/dzhem-medovyy-chay-s-golubikoy-580gr/?sku=38884</t>
   </si>
   <si>
     <t>37153</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pastila-iz-boyaryshnika/?sku=37153</t>
   </si>
   <si>
     <t>36609</t>
   </si>
   <si>
     <t>Пастила с зеленым чаем и бобами адзуки, 150 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pastila-s-zelenym-chaem-i-bobami-adzuki-150-g/</t>
   </si>
   <si>
+    <t>36685</t>
+  </si>
+  <si>
+    <t>Фруктовое Моти "Тайваньская дыня"</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovoe-moti-tayvanskaya-dynya/</t>
+  </si>
+  <si>
+    <t>36432</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Аниме Бой (One Piece), 5.6 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1/</t>
+  </si>
+  <si>
+    <t>34100</t>
+  </si>
+  <si>
+    <t>Карамель мягкая Глико Миндаль 78.3 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/karamel-myagkaya-gliko-mindal-783-gr/</t>
+  </si>
+  <si>
     <t>36625</t>
   </si>
   <si>
     <t>Печенье палочки POCKY тонкие ЛАТТЕ (Корея), 44 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-palochki-pocky-super-tonkie-koreya-44-g/</t>
   </si>
   <si>
-    <t>34100</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1/</t>
+    <t>37024</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pastila-s-zelenym-chaem-i-bobami-adzuki-150-g/?sku=37024</t>
   </si>
   <si>
     <t>36464</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-myagkaya-gliko-mindal-783-gr/?sku=36464</t>
   </si>
   <si>
+    <t>36860</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovoe-moti-tayvanskaya-dynya/?sku=36860</t>
+  </si>
+  <si>
+    <t>36798</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1/?sku=36798</t>
+  </si>
+  <si>
     <t>36907</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-palochki-pocky-super-tonkie-koreya-44-g/?sku=36907</t>
   </si>
   <si>
-    <t>36860</t>
-[...16 lines deleted...]
-  <si>
     <t>37090</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-myagkaya-gliko-mindal-783-gr/?sku=37090</t>
   </si>
   <si>
+    <t>36465</t>
+  </si>
+  <si>
+    <t>Карамель мягкая латте Glico, 39 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/karamel-myagkaya-latte-glico-39-g/</t>
+  </si>
+  <si>
     <t>36610</t>
   </si>
   <si>
     <t>Пастила с фиолетовым бататом, 150 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pastila-s-fioletovym-batatom-150-g/</t>
   </si>
   <si>
+    <t>36731</t>
+  </si>
+  <si>
+    <t>Японский моти Адзуки</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskiy-moti-adzuki/</t>
+  </si>
+  <si>
+    <t>36433</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Крошка со вк. винограда и соды, 39 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-kroshka-so-vk-vinograda-i-sody-39-g/</t>
+  </si>
+  <si>
     <t>36626</t>
   </si>
   <si>
     <t>Печенье палочки в шоколаде Pocky виноград, 41,6 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-vinograd-416-gr/</t>
   </si>
   <si>
-    <t>36731</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-kroshka-so-vk-vinograda-i-sody-39-g/</t>
+    <t>36908</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-vinograd-416-gr/?sku=36908</t>
+  </si>
+  <si>
+    <t>37025</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pastila-s-fioletovym-batatom-150-g/?sku=37025</t>
   </si>
   <si>
     <t>36861</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskiy-moti-adzuki/?sku=36861</t>
   </si>
   <si>
     <t>36799</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-kroshka-so-vk-vinograda-i-sody-39-g/?sku=36799</t>
   </si>
   <si>
-    <t>37025</t>
-[...4 lines deleted...]
-  <si>
     <t>37091</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-myagkaya-latte-glico-39-g/?sku=37091</t>
   </si>
   <si>
-    <t>36908</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-vinograd-416-gr/?sku=36908</t>
+    <t>36732</t>
+  </si>
+  <si>
+    <t>Японский моти Арахис</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskiy-moti-arakhis/</t>
+  </si>
+  <si>
+    <t>36434</t>
+  </si>
+  <si>
+    <t>Жевательная резинка Марукава ассорти (лента), 54 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukava-assorti-lenta-54-g/</t>
   </si>
   <si>
     <t>36627</t>
   </si>
   <si>
     <t>Печенье палочки в шоколаде Pocky молочные, 74,6 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-molochnye-746-g/</t>
   </si>
   <si>
-    <t>36732</t>
-[...7 lines deleted...]
-  <si>
     <t>36466</t>
   </si>
   <si>
     <t>Карамель сливочная Melland, 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-slivochnaya-melland-100-gr/</t>
   </si>
   <si>
-    <t>36434</t>
-[...7 lines deleted...]
-  <si>
     <t>36611</t>
   </si>
   <si>
     <t>Пастила с юдзу, 150 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pastila-s-yudzu-150-g/</t>
   </si>
   <si>
+    <t>36862</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskiy-moti-arakhis/?sku=36862</t>
+  </si>
+  <si>
+    <t>36800</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukava-assorti-lenta-54-g/?sku=36800</t>
+  </si>
+  <si>
     <t>37092</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-slivochnaya-melland-100-gr/?sku=37092</t>
   </si>
   <si>
     <t>36909</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-molochnye-746-g/?sku=36909</t>
   </si>
   <si>
-    <t>36862</t>
-[...10 lines deleted...]
-  <si>
     <t>37026</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pastila-s-yudzu-150-g/?sku=37026</t>
   </si>
   <si>
     <t>36640</t>
   </si>
   <si>
     <t>Пудинг с натуральными фруктами Cocon "Манго, дыня, личи" 3 порции</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-fccjhnb-mango-dynya-lichi-3-portsii/</t>
   </si>
   <si>
+    <t>36733</t>
+  </si>
+  <si>
+    <t>Японский Моти Матча</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskiy-moti-matcha/</t>
+  </si>
+  <si>
+    <t>36435</t>
+  </si>
+  <si>
+    <t>Жевательная резинка надувная DORAEMON, 15 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-2/</t>
+  </si>
+  <si>
     <t>36628</t>
   </si>
   <si>
     <t>Печенье рисовое "Юки-но Ядо" 93,8 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-risovoe-yuki-no-yado-938-g/</t>
   </si>
   <si>
-    <t>36733</t>
-[...7 lines deleted...]
-  <si>
     <t>36467</t>
   </si>
   <si>
     <t>Карамель фруктовая со сливками Melland, 100 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-fruktovaya-so-slivkami-melland-100-g/</t>
   </si>
   <si>
-    <t>36435</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-2/</t>
+    <t>37027</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-fccjhnb-mango-dynya-lichi-3-portsii/?sku=37027</t>
+  </si>
+  <si>
+    <t>36863</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskiy-moti-matcha/?sku=36863</t>
+  </si>
+  <si>
+    <t>36801</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-2/?sku=36801</t>
   </si>
   <si>
     <t>37093</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/karamel-fruktovaya-so-slivkami-melland-100-g/?sku=37093</t>
   </si>
   <si>
     <t>36910</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-risovoe-yuki-no-yado-938-g/?sku=36910</t>
   </si>
   <si>
-    <t>36863</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-fccjhnb-mango-dynya-lichi-3-portsii/?sku=37027</t>
+    <t>36629</t>
+  </si>
+  <si>
+    <t>Печенье рисовое с солью "Софт салат", 139 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/</t>
   </si>
   <si>
     <t>36468</t>
   </si>
   <si>
     <t>Карамельная конфета с добавлением каменной соли Salty Caramel Lotte, 54 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-2/</t>
   </si>
   <si>
+    <t>36641</t>
+  </si>
+  <si>
+    <t>Пудинг с натуральными фруктами Kingo "Манго", большая порция!</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-kingo-mango-bolshaya-portsiya/</t>
+  </si>
+  <si>
     <t>36436</t>
   </si>
   <si>
     <t>Жевательная резинка со вкусом голубики "Фусэн-но ми" в шариках</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh/</t>
   </si>
   <si>
-    <t>36641</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/</t>
+    <t>37094</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-2/?sku=37094</t>
+  </si>
+  <si>
+    <t>36802</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh/?sku=36802</t>
   </si>
   <si>
     <t>36911</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/?sku=36911</t>
   </si>
   <si>
-    <t>36802</t>
-[...4 lines deleted...]
-  <si>
     <t>37028</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-kingo-mango-bolshaya-portsiya/?sku=37028</t>
   </si>
   <si>
-    <t>37094</t>
-[...4 lines deleted...]
-  <si>
     <t>39320</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/?sku=39320</t>
   </si>
   <si>
     <t>39380</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/?sku=39380</t>
   </si>
   <si>
+    <t>36642</t>
+  </si>
+  <si>
+    <t>Пудинг с натуральными фруктами Kingo "Медовая дыня", большая порция!</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-kingo-medovaya-dynya-bolshaya-portsiya/</t>
+  </si>
+  <si>
+    <t>36437</t>
+  </si>
+  <si>
+    <t>Жевательная резинка фруктовое ассорти Coris, 38 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruktovoe-assorti-coris-38-gr/</t>
+  </si>
+  <si>
     <t>36470</t>
   </si>
   <si>
     <t>Козинак из кунжута 230гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kozinak-iz-kunzhuta-230gr/</t>
   </si>
   <si>
-    <t>36437</t>
-[...16 lines deleted...]
-  <si>
     <t>37095</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/kozinak-iz-kunzhuta-230gr/?sku=37095</t>
   </si>
   <si>
     <t>36803</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruktovoe-assorti-coris-38-gr/?sku=36803</t>
   </si>
   <si>
     <t>37029</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-kingo-medovaya-dynya-bolshaya-portsiya/?sku=37029</t>
   </si>
   <si>
+    <t>36643</t>
+  </si>
+  <si>
+    <t>Пюре из манго, 850 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pyure-iz-mango-850-g/</t>
+  </si>
+  <si>
     <t>36492</t>
   </si>
   <si>
     <t>Конфета жевательная Хуанфу яблоко 27 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-khuanfu-yabloko-27-g-/</t>
   </si>
   <si>
-    <t>36643</t>
-[...7 lines deleted...]
-  <si>
     <t>36631</t>
   </si>
   <si>
     <t>Печенье с сыром, 96 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-syrnoe-96-g/</t>
   </si>
   <si>
     <t>36472</t>
   </si>
   <si>
     <t>Кокосовые конфеты "ириски" с дурианом</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-iz-duriana/</t>
   </si>
   <si>
+    <t>36913</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-syrnoe-96-g/?sku=36913</t>
+  </si>
+  <si>
     <t>37030</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pyure-iz-mango-850-g/?sku=37030</t>
   </si>
   <si>
+    <t>37096</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfety-iz-duriana/?sku=37096</t>
+  </si>
+  <si>
     <t>36804</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-khuanfu-yabloko-27-g-/?sku=36804</t>
   </si>
   <si>
-    <t>37096</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/pechene-syrnoe-96-g/?sku=36913</t>
+    <t>37101</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-khuanfu-yabloko-27-g-/?sku=37101</t>
   </si>
   <si>
     <t>38850</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pyure-iz-mango-850-g/?sku=38850</t>
   </si>
   <si>
-    <t>37101</t>
-[...4 lines deleted...]
-  <si>
     <t>38899</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pyure-iz-mango-850-g/?sku=38899</t>
   </si>
   <si>
+    <t>36718</t>
+  </si>
+  <si>
+    <t>Японская жеват.резинка Японский Анимэ, 6 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatrezinka-yaponskiy-anime-6-g/</t>
+  </si>
+  <si>
     <t>36666</t>
   </si>
   <si>
     <t>Снек кокосовый с ванилью и орехами GLENDEE, 40 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/</t>
   </si>
   <si>
     <t>36632</t>
   </si>
   <si>
     <t>Печенье с шоколадной начинкой Kancho Lotte, 42 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-s-shokoladnoy-nachinkoy-kancho-lotte/</t>
   </si>
   <si>
     <t>36485</t>
   </si>
   <si>
     <t>Конфета "Кукурузка" со вкусом сладкой кукурузы</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfeta-kukuruzka/</t>
   </si>
   <si>
-    <t>36718</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatrezinka-yaponskiy-anime-6-g/</t>
+    <t>37031</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=37031</t>
+  </si>
+  <si>
+    <t>37097</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfeta-kukuruzka/?sku=37097</t>
+  </si>
+  <si>
+    <t>36805</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatrezinka-yaponskiy-anime-6-g/?sku=36805</t>
   </si>
   <si>
     <t>36914</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-s-shokoladnoy-nachinkoy-kancho-lotte/?sku=36914</t>
   </si>
   <si>
-    <t>36805</t>
-[...16 lines deleted...]
-  <si>
     <t>39244</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=39244</t>
   </si>
   <si>
     <t>39386</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=39386</t>
   </si>
   <si>
+    <t>36719</t>
+  </si>
+  <si>
+    <t>Японская жевательная резинка "Покемон", 5,6 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-pokemon-56-g/</t>
+  </si>
+  <si>
     <t>36635</t>
   </si>
   <si>
     <t>Печенье сливочное DORAEMON, 90 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-slivochnoe-doraemon-90-g/</t>
   </si>
   <si>
     <t>36486</t>
   </si>
   <si>
     <t>Конфета Glamatic Rose&amp;Berry, 7 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfeta-glamatic-roseberry-7-g/</t>
   </si>
   <si>
-    <t>36719</t>
-[...7 lines deleted...]
-  <si>
     <t>36667</t>
   </si>
   <si>
     <t>Соан папди КОКОС Best of India 250 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/soan-papdi-kokos-best-of-india-250-gr/</t>
   </si>
   <si>
     <t>37098</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfeta-glamatic-roseberry-7-g/?sku=37098</t>
   </si>
   <si>
+    <t>36806</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-pokemon-56-g/?sku=36806</t>
+  </si>
+  <si>
+    <t>37032</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/soan-papdi-kokos-best-of-india-250-gr/?sku=37032</t>
+  </si>
+  <si>
     <t>36915</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-slivochnoe-doraemon-90-g/?sku=36915</t>
   </si>
   <si>
-    <t>37032</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-pokemon-56-g/?sku=36806</t>
+    <t>36636</t>
+  </si>
+  <si>
+    <t>Печенье сливочное в банке DORAEMON, 150 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-slivochnoe-v-banke-doraemon-150-g/</t>
+  </si>
+  <si>
+    <t>36487</t>
+  </si>
+  <si>
+    <t>Конфета жевательная "Ароматная роза и сочный персик"</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-aromatnaya-roza-i-sochnyy-persik/</t>
+  </si>
+  <si>
+    <t>36668</t>
+  </si>
+  <si>
+    <t>Соан папди МАНГО Best of India, 250 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/soan-papdi-mango-best-of-india-250-g/</t>
   </si>
   <si>
     <t>36720</t>
   </si>
   <si>
     <t>Японская жевательная резинка "Японские девочки", 5,6 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-yaponskie-devochki-56-g/</t>
   </si>
   <si>
-    <t>36668</t>
-[...25 lines deleted...]
-  <si>
     <t>36807</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-yaponskie-devochki-56-g/?sku=36807</t>
   </si>
   <si>
+    <t>37033</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/soan-papdi-mango-best-of-india-250-g/?sku=37033</t>
+  </si>
+  <si>
+    <t>36916</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-slivochnoe-v-banke-doraemon-150-g/?sku=36916</t>
+  </si>
+  <si>
     <t>37099</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-aromatnaya-roza-i-sochnyy-persik/?sku=37099</t>
   </si>
   <si>
-    <t>36916</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/soan-papdi-mango-best-of-india-250-g/?sku=37033</t>
+    <t>36721</t>
+  </si>
+  <si>
+    <t>Японская жевательная резинка Marukawa  (вкус апельсина)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-apelsina/</t>
   </si>
   <si>
     <t>36637</t>
   </si>
   <si>
     <t>Печенье хрустящее  PyeongChangсо вкусом актинидии (киш-миш дальневосточный)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-khrustyashchee-pyeongchangso-vkusom-aktinidii-kish-mish-dalnevostochnyy/</t>
   </si>
   <si>
     <t>36488</t>
   </si>
   <si>
     <t>Конфета жевательная Ароматная роза, 32 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-aromatnaya-roza-32-g/</t>
   </si>
   <si>
-    <t>36721</t>
-[...7 lines deleted...]
-  <si>
     <t>36677</t>
   </si>
   <si>
     <t>Сушеное манго 7D</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/sushenoe-mango-7d/</t>
   </si>
   <si>
     <t>37100</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-aromatnaya-roza-32-g/?sku=37100</t>
   </si>
   <si>
+    <t>36808</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-apelsina/?sku=36808</t>
+  </si>
+  <si>
+    <t>37034</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/sushenoe-mango-7d/?sku=37034</t>
+  </si>
+  <si>
     <t>36917</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-khrustyashchee-pyeongchangso-vkusom-aktinidii-kish-mish-dalnevostochnyy/?sku=36917</t>
   </si>
   <si>
-    <t>37034</t>
-[...10 lines deleted...]
-  <si>
     <t>38855</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/sushenoe-mango-7d/?sku=38855</t>
   </si>
   <si>
     <t>38907</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/sushenoe-mango-7d/?sku=38907</t>
   </si>
   <si>
     <t>36678</t>
   </si>
   <si>
     <t>Тамаринд сушеный "Kitchen Express", 200 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/tamarind-sushenyy-kitchen-express-200-g/</t>
   </si>
   <si>
+    <t>36722</t>
+  </si>
+  <si>
+    <t>Японская жевательная резинка Marukawa  (вкус винограда)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda/</t>
+  </si>
+  <si>
     <t>36638</t>
   </si>
   <si>
     <t>Печенье шоколадное из цельной муки с ростками пшеницы Bourbon 98 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-shokoladnoe-iz-tselnoy-muki-s-rostkami-pshenitsy-bourbon-98-gr-/</t>
   </si>
   <si>
-    <t>36722</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda/</t>
+    <t>37035</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/tamarind-sushenyy-kitchen-express-200-g/?sku=37035</t>
   </si>
   <si>
     <t>36809</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda/?sku=36809</t>
   </si>
   <si>
-    <t>37035</t>
-[...4 lines deleted...]
-  <si>
     <t>36918</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-shokoladnoe-iz-tselnoy-muki-s-rostkami-pshenitsy-bourbon-98-gr-/?sku=36918</t>
   </si>
   <si>
     <t>38858</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/tamarind-sushenyy-kitchen-express-200-g/?sku=38858</t>
   </si>
   <si>
     <t>38909</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/tamarind-sushenyy-kitchen-express-200-g/?sku=38909</t>
   </si>
   <si>
+    <t>36723</t>
+  </si>
+  <si>
+    <t>Японская жевательная резинка Marukawa  (вкус дыни)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-dyni/</t>
+  </si>
+  <si>
+    <t>36639</t>
+  </si>
+  <si>
+    <t>Пирожное Crown "Vic Pie" с клубникой, 216 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pirozhnoe-crown-vic-pie-s-klubnikoy-216-g/</t>
+  </si>
+  <si>
     <t>36686</t>
   </si>
   <si>
     <t>Фруктовые чипсы FitFruits Банан, 20 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/</t>
   </si>
   <si>
-    <t>36723</t>
-[...7 lines deleted...]
-  <si>
     <t>36493</t>
   </si>
   <si>
     <t>Конфета со вкусом японской сливы "Salty Koume Candy", 55 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfeta-so-vkusom-yaponskoy-slivy-salty-koume-candy-55-g/</t>
   </si>
   <si>
-    <t>36639</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/pirozhnoe-crown-vic-pie-s-klubnikoy-216-g/</t>
+    <t>37036</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=37036</t>
+  </si>
+  <si>
+    <t>36810</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-dyni/?sku=36810</t>
+  </si>
+  <si>
+    <t>37102</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfeta-so-vkusom-yaponskoy-slivy-salty-koume-candy-55-g/?sku=37102</t>
   </si>
   <si>
     <t>36919</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pirozhnoe-crown-vic-pie-s-klubnikoy-216-g/?sku=36919</t>
   </si>
   <si>
-    <t>37102</t>
-[...16 lines deleted...]
-  <si>
     <t>38860</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=38860</t>
   </si>
   <si>
     <t>38988</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=38988</t>
   </si>
   <si>
     <t>39265</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=39265</t>
   </si>
   <si>
     <t>39462</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=39462</t>
   </si>
   <si>
     <t>36687</t>
   </si>
   <si>
     <t>Фруктовые чипсы FitFruits Восковница, 20 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/</t>
   </si>
   <si>
+    <t>36724</t>
+  </si>
+  <si>
+    <t>Японская жевательная резинка Marukawa  (вкус клубники)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-klubniki/</t>
+  </si>
+  <si>
     <t>36644</t>
   </si>
   <si>
     <t>Рисовое печенье с водорослями нори Want Want</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu-2/</t>
   </si>
   <si>
-    <t>36724</t>
-[...7 lines deleted...]
-  <si>
     <t>37037</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=37037</t>
   </si>
   <si>
+    <t>36811</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-klubniki/?sku=36811</t>
+  </si>
+  <si>
     <t>36920</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu-2/?sku=36920</t>
   </si>
   <si>
-    <t>36811</t>
-[...4 lines deleted...]
-  <si>
     <t>38861</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=38861</t>
   </si>
   <si>
     <t>38989</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=38989</t>
   </si>
   <si>
     <t>39266</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=39266</t>
   </si>
   <si>
     <t>39463</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=39463</t>
   </si>
   <si>
+    <t>36688</t>
+  </si>
+  <si>
+    <t>Фруктовые чипсы FitFruits Личи, 20 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/</t>
+  </si>
+  <si>
     <t>36725</t>
   </si>
   <si>
     <t>Японская жевательная резинка Marukawa Виноград, 6 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1/</t>
   </si>
   <si>
-    <t>36688</t>
-[...7 lines deleted...]
-  <si>
     <t>36645</t>
   </si>
   <si>
     <t>Рисовое печенье со сливочной глазурью Wang Wang, 84 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu/</t>
   </si>
   <si>
+    <t>36812</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1/?sku=36812</t>
+  </si>
+  <si>
+    <t>36921</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu/?sku=36921</t>
+  </si>
+  <si>
     <t>37038</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=37038</t>
   </si>
   <si>
-    <t>36812</t>
-[...10 lines deleted...]
-  <si>
     <t>38862</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=38862</t>
   </si>
   <si>
     <t>39267</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=39267</t>
   </si>
   <si>
     <t>39464</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=39464</t>
   </si>
   <si>
+    <t>36726</t>
+  </si>
+  <si>
+    <t>Японская жевательная резинка Marukawa Йогурт, 6 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1-1/</t>
+  </si>
+  <si>
     <t>36646</t>
   </si>
   <si>
     <t>Рисовые крекеры KAKINOTANE с арахисом и васаби, 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/</t>
   </si>
   <si>
     <t>36689</t>
   </si>
   <si>
     <t>Фруктовые чипсы FitFruits Манго, 20 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/</t>
   </si>
   <si>
-    <t>36726</t>
-[...7 lines deleted...]
-  <si>
     <t>36496</t>
   </si>
   <si>
     <t>Конфеты "Каменная соль" со вкусом лимона Senjaku, 85 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-2-1/</t>
   </si>
   <si>
     <t>37039</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=37039</t>
   </si>
   <si>
+    <t>36813</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1-1/?sku=36813</t>
+  </si>
+  <si>
     <t>36922</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=36922</t>
   </si>
   <si>
     <t>37105</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-2-1/?sku=37105</t>
   </si>
   <si>
-    <t>36813</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1-1/?sku=36813</t>
+    <t>38863</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=38863</t>
   </si>
   <si>
     <t>39230</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39230</t>
   </si>
   <si>
-    <t>38863</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=38863</t>
+    <t>38990</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=38990</t>
   </si>
   <si>
     <t>39322</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39322</t>
   </si>
   <si>
-    <t>38990</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=38990</t>
+    <t>39268</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=39268</t>
   </si>
   <si>
     <t>39348</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39348</t>
   </si>
   <si>
-    <t>39268</t>
-[...4 lines deleted...]
-  <si>
     <t>39465</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=39465</t>
   </si>
   <si>
+    <t>36647</t>
+  </si>
+  <si>
+    <t>Рисовые крекеры KAKINOTANE с арахисом, 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/</t>
+  </si>
+  <si>
     <t>36497</t>
   </si>
   <si>
     <t>Конфеты Hello Kitty леденцовые</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye/</t>
   </si>
   <si>
     <t>36690</t>
   </si>
   <si>
     <t>Фруктовые чипсы FitFruits, Ананас 20 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/</t>
   </si>
   <si>
     <t>36727</t>
   </si>
   <si>
     <t>Японская жевательная резинка Marukawa Яблоко, 6 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1-1-1/</t>
   </si>
   <si>
-    <t>36647</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/</t>
+    <t>37106</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye/?sku=37106</t>
+  </si>
+  <si>
+    <t>37040</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=37040</t>
+  </si>
+  <si>
+    <t>36923</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=36923</t>
   </si>
   <si>
     <t>36814</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1-1-1/?sku=36814</t>
   </si>
   <si>
-    <t>36923</t>
-[...16 lines deleted...]
-  <si>
     <t>39232</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39232</t>
   </si>
   <si>
     <t>38864</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=38864</t>
   </si>
   <si>
     <t>39324</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39324</t>
   </si>
   <si>
     <t>39269</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=39269</t>
   </si>
   <si>
+    <t>39466</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=39466</t>
+  </si>
+  <si>
     <t>39350</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39350</t>
   </si>
   <si>
-    <t>39466</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=39466</t>
+    <t>36648</t>
+  </si>
+  <si>
+    <t>Рисовые крекеры KAKINOTANE со вкусом васаби, 83 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/</t>
+  </si>
+  <si>
+    <t>36696</t>
+  </si>
+  <si>
+    <t>Чернослив с грецким орехом, 49 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/</t>
+  </si>
+  <si>
+    <t>36498</t>
+  </si>
+  <si>
+    <t>Конфеты Nobel 4 вкуса лимонада, 80 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfety-nobel-4-vkusa-limonada-80-g/</t>
   </si>
   <si>
     <t>36753</t>
   </si>
   <si>
     <t>​Жевательная резинка ​Chewing Gum со вкусом арбуза</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/3178/</t>
   </si>
   <si>
-    <t>36696</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/</t>
+    <t>36815</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/3178/?sku=36815</t>
+  </si>
+  <si>
+    <t>37041</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/?sku=37041</t>
   </si>
   <si>
     <t>36924</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=36924</t>
   </si>
   <si>
-    <t>37041</t>
-[...4 lines deleted...]
-  <si>
     <t>37107</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-nobel-4-vkusa-limonada-80-g/?sku=37107</t>
   </si>
   <si>
-    <t>36815</t>
-[...4 lines deleted...]
-  <si>
     <t>39233</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39233</t>
   </si>
   <si>
     <t>38865</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/?sku=38865</t>
   </si>
   <si>
     <t>39325</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39325</t>
   </si>
   <si>
     <t>39289</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/?sku=39289</t>
   </si>
   <si>
     <t>39351</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39351</t>
   </si>
   <si>
+    <t>36649</t>
+  </si>
+  <si>
+    <t>Рисовые крекеры KAKINOTANE, 86 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/</t>
+  </si>
+  <si>
+    <t>36499</t>
+  </si>
+  <si>
+    <t>Конфеты Ананас в шоколаде 90 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfety-ananas-v-shokolade-90-gr/</t>
+  </si>
+  <si>
     <t>36384</t>
   </si>
   <si>
     <t>Жевательная конфета Guoshi (Гуоши) со вкусом клубники, 28,8 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-288-g/</t>
   </si>
   <si>
     <t>36754</t>
   </si>
   <si>
     <t>​Жевательная резинка ​Chewing Gum со вкусом злаков</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-so-vkusom-zlakov/</t>
   </si>
   <si>
-    <t>36649</t>
-[...16 lines deleted...]
-  <si>
     <t>36925</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=36925</t>
   </si>
   <si>
+    <t>36816</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-so-vkusom-zlakov/?sku=36816</t>
+  </si>
+  <si>
     <t>37108</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-ananas-v-shokolade-90-gr/?sku=37108</t>
   </si>
   <si>
-    <t>36816</t>
-[...4 lines deleted...]
-  <si>
     <t>39235</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39235</t>
   </si>
   <si>
     <t>39327</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39327</t>
   </si>
   <si>
     <t>39353</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39353</t>
   </si>
   <si>
+    <t>36650</t>
+  </si>
+  <si>
+    <t>Рисовые крекеры детские "Kameda" 53 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/</t>
+  </si>
+  <si>
     <t>36698</t>
   </si>
   <si>
     <t>Чипсы из дуриана</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/chipsy-iz-duriana/</t>
   </si>
   <si>
+    <t>36385</t>
+  </si>
+  <si>
+    <t>Жевательная конфета Guoshi (Гуоши) со вкусом пломбира, 28,8 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-plombira-288-g/</t>
+  </si>
+  <si>
     <t>36500</t>
   </si>
   <si>
     <t>Конфеты Ассорти с зеленым чаем мат ча, 80 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye-1/</t>
   </si>
   <si>
-    <t>36385</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/</t>
+    <t>37043</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/chipsy-iz-duriana/?sku=37043</t>
   </si>
   <si>
     <t>36926</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/?sku=36926</t>
   </si>
   <si>
     <t>37109</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye-1/?sku=37109</t>
   </si>
   <si>
-    <t>37043</t>
-[...4 lines deleted...]
-  <si>
     <t>39328</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/?sku=39328</t>
   </si>
   <si>
     <t>39383</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/?sku=39383</t>
   </si>
   <si>
+    <t>36386</t>
+  </si>
+  <si>
+    <t>Жевательная конфета Guoshi (Гуоши) со вкусом шоколада, 28,8 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-shokolada-288-g_1/</t>
+  </si>
+  <si>
     <t>36715</t>
   </si>
   <si>
     <t>Яблочные чипсы в молочном шоколаде, 45 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/</t>
   </si>
   <si>
     <t>36652</t>
   </si>
   <si>
     <t>Рисовые крекеры с медом, 108 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/</t>
   </si>
   <si>
     <t>36501</t>
   </si>
   <si>
     <t>Конфеты ассорти Фруктовый сок Senjaku, 80 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-assorti-fruktovyy-sok-senjaku-80-g/</t>
   </si>
   <si>
-    <t>36386</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-shokolada-288-g_1/</t>
+    <t>36927</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=36927</t>
   </si>
   <si>
     <t>37044</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=37044</t>
   </si>
   <si>
     <t>37110</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-assorti-fruktovyy-sok-senjaku-80-g/?sku=37110</t>
   </si>
   <si>
-    <t>36927</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=36927</t>
+    <t>39237</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39237</t>
   </si>
   <si>
     <t>38867</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=38867</t>
   </si>
   <si>
-    <t>39237</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39237</t>
+    <t>39308</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=39308</t>
   </si>
   <si>
     <t>39330</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39330</t>
   </si>
   <si>
-    <t>39308</t>
-[...4 lines deleted...]
-  <si>
     <t>39450</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=39450</t>
   </si>
   <si>
     <t>39355</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39355</t>
   </si>
   <si>
     <t>36502</t>
   </si>
   <si>
     <t>Конфеты драже Хэлло Китти, 27,5 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-drazhe-khello-kitti-275-g/</t>
   </si>
   <si>
     <t>36716</t>
   </si>
   <si>
     <t>Ягоды  Годжи (Красный барбарис), 100 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/</t>
   </si>
   <si>
     <t>36671</t>
   </si>
   <si>
     <t>Соломка Pejoy со вкусом зеленого чая Матча, 39 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/solomka-pejoy-so-vkusom-zelenogo-chaya-matcha-39-g-/</t>
   </si>
   <si>
+    <t>37111</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfety-drazhe-khello-kitti-275-g/?sku=37111</t>
+  </si>
+  <si>
     <t>37045</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=37045</t>
   </si>
   <si>
     <t>36928</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/solomka-pejoy-so-vkusom-zelenogo-chaya-matcha-39-g-/?sku=36928</t>
   </si>
   <si>
-    <t>37111</t>
-[...4 lines deleted...]
-  <si>
     <t>38868</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=38868</t>
   </si>
   <si>
     <t>38992</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=38992</t>
   </si>
   <si>
+    <t>36672</t>
+  </si>
+  <si>
+    <t>Соломка Pepero белый шоколад, 32 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/solomka-pepero-belyy-shokolad-32-g/</t>
+  </si>
+  <si>
     <t>36717</t>
   </si>
   <si>
     <t>Ягоды  Годжи (Красный барбарис), 250 гр</t>
   </si>
   <si>
     <t>36503</t>
   </si>
   <si>
     <t>Конфеты жевательные "Lotte" со вкусом японской сливы умэ, 54 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-2-1/</t>
   </si>
   <si>
-    <t>36672</t>
-[...7 lines deleted...]
-  <si>
     <t>37046</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=37046</t>
   </si>
   <si>
     <t>36929</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/solomka-pepero-belyy-shokolad-32-g/?sku=36929</t>
   </si>
   <si>
     <t>37112</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-2-1/?sku=37112</t>
   </si>
   <si>
     <t>38869</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=38869</t>
   </si>
   <si>
     <t>38993</t>
@@ -5393,362 +5393,362 @@
   <si>
     <t>39344</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39344</t>
   </si>
   <si>
     <t>36506</t>
   </si>
   <si>
     <t>Конфеты жевательные "Morinaga" Суппай-Чу Лимон, 55 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-2/</t>
   </si>
   <si>
     <t>36675</t>
   </si>
   <si>
     <t>Соломка PRETZ со вкусом сыра, 55 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/</t>
   </si>
   <si>
+    <t>36932</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=36932</t>
+  </si>
+  <si>
     <t>37115</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-2/?sku=37115</t>
   </si>
   <si>
-    <t>36932</t>
-[...4 lines deleted...]
-  <si>
     <t>39260</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39260</t>
   </si>
   <si>
     <t>39337</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39337</t>
   </si>
   <si>
     <t>39345</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39345</t>
   </si>
   <si>
     <t>39399</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39399</t>
   </si>
   <si>
+    <t>34103</t>
+  </si>
+  <si>
+    <t>Конфеты жевательные Coris "Кинако-моти"  "Сделай сам", 26 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1-1-1/</t>
+  </si>
+  <si>
     <t>34651</t>
   </si>
   <si>
     <t>Тающая халва из нутовой муки Соан Папди (Soan Papdi) с кардамоном, миндалеи и фисташками, 250 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1-1/</t>
   </si>
   <si>
-    <t>34103</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1-1-1/</t>
+    <t>36507</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1-1-1/?sku=36507</t>
   </si>
   <si>
     <t>36679</t>
   </si>
   <si>
     <t>https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1-1/?sku=36679</t>
   </si>
   <si>
-    <t>36507</t>
-[...4 lines deleted...]
-  <si>
     <t>36933</t>
   </si>
   <si>
     <t>https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1-1/?sku=36933</t>
   </si>
   <si>
     <t>37116</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1-1-1/?sku=37116</t>
   </si>
   <si>
+    <t>36508</t>
+  </si>
+  <si>
+    <t>Конфеты жевательные банановые Melang Cow, 63 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/melang_cow/</t>
+  </si>
+  <si>
     <t>34652</t>
   </si>
   <si>
     <t>Творожные шарики Расгулла Haldirams в сиропе из розы, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1/</t>
   </si>
   <si>
-    <t>36508</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/melang_cow/</t>
+    <t>36680</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1/?sku=36680</t>
   </si>
   <si>
     <t>37117</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/melang_cow/?sku=37117</t>
   </si>
   <si>
-    <t>36680</t>
-[...4 lines deleted...]
-  <si>
     <t>36934</t>
   </si>
   <si>
     <t>https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1/?sku=36934</t>
   </si>
   <si>
     <t>36509</t>
   </si>
   <si>
     <t>Конфеты жевательные желейные манго, 150 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-zheleynye-mango-150-g/</t>
   </si>
   <si>
     <t>36692</t>
   </si>
   <si>
     <t>Хворост молочный, корейское печенье</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/khvorost-molochnyy-koreyskoe-pechene/</t>
   </si>
   <si>
+    <t>36935</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/khvorost-molochnyy-koreyskoe-pechene/?sku=36935</t>
+  </si>
+  <si>
     <t>37118</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-zheleynye-mango-150-g/?sku=37118</t>
   </si>
   <si>
-    <t>36935</t>
-[...4 lines deleted...]
-  <si>
     <t>36693</t>
   </si>
   <si>
     <t>Хворост с карамелью, корейское печенье</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/khvorost-s-karamelyu-koreyskoe-pechene/</t>
   </si>
   <si>
     <t>36510</t>
   </si>
   <si>
     <t>Конфеты жевательные кукуруза, 125 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-kukuruza-125-g/</t>
   </si>
   <si>
     <t>36936</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/khvorost-s-karamelyu-koreyskoe-pechene/?sku=36936</t>
   </si>
   <si>
     <t>37119</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-kukuruza-125-g/?sku=37119</t>
   </si>
   <si>
     <t>36511</t>
   </si>
   <si>
     <t>Конфеты жевательные со вкусом зеленого риса, 300 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-so-vkusom-zelenogo-risa-300-g/</t>
   </si>
   <si>
     <t>36694</t>
   </si>
   <si>
     <t>Хрустящее печенье с шоколадом Mini Choco Chip Lotte, 69 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/khrustyashchee-pechene-s-shokoladom-mini-choco-chip-lotte/</t>
   </si>
   <si>
+    <t>37120</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-so-vkusom-zelenogo-risa-300-g/?sku=37120</t>
+  </si>
+  <si>
     <t>36937</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/khrustyashchee-pechene-s-shokoladom-mini-choco-chip-lotte/?sku=36937</t>
   </si>
   <si>
-    <t>37120</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-so-vkusom-zelenogo-risa-300-g/?sku=37120</t>
+    <t>36695</t>
+  </si>
+  <si>
+    <t>Хрустящее рисовое печенье ICHI в глазури из мёда и соевого соуса, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu-1/</t>
   </si>
   <si>
     <t>36512</t>
   </si>
   <si>
     <t>Конфеты жевательные тамаринд, 85 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-tamarind-85-g/</t>
   </si>
   <si>
-    <t>36695</t>
-[...7 lines deleted...]
-  <si>
     <t>36938</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu-1/?sku=36938</t>
   </si>
   <si>
     <t>37121</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-tamarind-85-g/?sku=37121</t>
   </si>
   <si>
+    <t>36513</t>
+  </si>
+  <si>
+    <t>Конфеты жевательные таро, 125 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-taro-125-g/</t>
+  </si>
+  <si>
     <t>35295</t>
   </si>
   <si>
     <t>Японский набор "Сделай Сам" Бенто-Ланч , Popin Cookin by Kracie, 39 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1-1/</t>
   </si>
   <si>
-    <t>36513</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-taro-125-g/</t>
+    <t>36734</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1-1/?sku=36734</t>
   </si>
   <si>
     <t>37122</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-zhevatelnye-taro-125-g/?sku=37122</t>
   </si>
   <si>
-    <t>36734</t>
-[...4 lines deleted...]
-  <si>
     <t>36939</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1-1/?sku=36939</t>
   </si>
   <si>
     <t>34104</t>
   </si>
   <si>
     <t>Конфеты мягкие Coris "Животные"  "Сделай сам", 20 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1/</t>
   </si>
   <si>
     <t>34123</t>
   </si>
   <si>
     <t>Японский набор "Сделай сам" пирожное, Popin Cookin by Kracie, 26 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-pirozhnoe-popin-cookin-by-kracie-26-gr-/</t>
   </si>
   <si>
     <t>36515</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1/?sku=36515</t>
   </si>
   <si>
     <t>35296</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-pirozhnoe-popin-cookin-by-kracie-26-gr-/?sku=35296</t>
   </si>
   <si>
+    <t>36735</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-pirozhnoe-popin-cookin-by-kracie-26-gr-/?sku=36735</t>
+  </si>
+  <si>
     <t>37123</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1/?sku=37123</t>
   </si>
   <si>
-    <t>36735</t>
-[...4 lines deleted...]
-  <si>
     <t>36940</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-pirozhnoe-popin-cookin-by-kracie-26-gr-/?sku=36940</t>
   </si>
   <si>
     <t>36516</t>
   </si>
   <si>
     <t>Конфеты мягкие Coris "Продавец овощей"  "Сделай сам", 26 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1-1/</t>
   </si>
   <si>
     <t>35297</t>
   </si>
   <si>
     <t>Японский набор "Сделай Сам" Сладкий пудинг, 25 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/sdelay-sam-sladkiy-puding-25-g/</t>
   </si>
   <si>
     <t>37124</t>
@@ -5765,62 +5765,62 @@
   <si>
     <t>36941</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/sdelay-sam-sladkiy-puding-25-g/?sku=36941</t>
   </si>
   <si>
     <t>35298</t>
   </si>
   <si>
     <t>Японский набор "Сделай Сам" Суши , Popin Cookin by Kracie, 28,5 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1/</t>
   </si>
   <si>
     <t>36517</t>
   </si>
   <si>
     <t>Конфеты мягкие Coris со вкусом яблока  "Сделай сам", 34 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1/</t>
   </si>
   <si>
+    <t>36737</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1/?sku=36737</t>
+  </si>
+  <si>
     <t>37125</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1/?sku=37125</t>
   </si>
   <si>
-    <t>36737</t>
-[...4 lines deleted...]
-  <si>
     <t>36942</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1/?sku=36942</t>
   </si>
   <si>
     <t>35299</t>
   </si>
   <si>
     <t>Японский набор "Сделай Сам" тайяки и японские сладости, Popin Cookin by Kracie, 29 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/nabor-Popin Cookin-tayaki/</t>
   </si>
   <si>
     <t>36518</t>
   </si>
   <si>
     <t>Конфеты Папайя в шоколаде, 90 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-papayya-v-shokolade-90-g/</t>
   </si>
   <si>
     <t>36738</t>
@@ -5870,164 +5870,164 @@
   <si>
     <t>https://www.edazii.ru/sladosti/sdelay-sam-yaponskiy-gamburger/</t>
   </si>
   <si>
     <t>36520</t>
   </si>
   <si>
     <t>Конфеты с дурианом кокосовые, 350 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-s-durianom-kokosovye-350-g/</t>
   </si>
   <si>
     <t>37128</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-s-durianom-kokosovye-350-g/?sku=37128</t>
   </si>
   <si>
     <t>36945</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/sdelay-sam-yaponskiy-gamburger/?sku=36945</t>
   </si>
   <si>
+    <t>35302</t>
+  </si>
+  <si>
+    <t>Японский набор "Сделай Сам"японские пончики, Popin Cookin by Kracie, 28,5 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki/</t>
+  </si>
+  <si>
     <t>36521</t>
   </si>
   <si>
     <t>Конфеты со вкусом дуриана, 200 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-so-vkusom-duriana-200-g/</t>
   </si>
   <si>
-    <t>35302</t>
-[...7 lines deleted...]
-  <si>
     <t>37129</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-so-vkusom-duriana-200-g/?sku=37129</t>
   </si>
   <si>
     <t>36742</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki/?sku=36742</t>
   </si>
   <si>
     <t>36946</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki/?sku=36946</t>
   </si>
   <si>
     <t>36522</t>
   </si>
   <si>
     <t>Конфеты со вкусом жареного риса, 100 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-so-vkusom-zharennogo-risa-100-g/</t>
   </si>
   <si>
     <t>36744</t>
   </si>
   <si>
     <t>Японское детское печенье KIDORIKKO с повышенным содержанием кальция</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskoe-detskoe-pechene-kidorikko-s-povyshennym-soderzhaniem-kaltsiya/</t>
   </si>
   <si>
     <t>36947</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskoe-detskoe-pechene-kidorikko-s-povyshennym-soderzhaniem-kaltsiya/?sku=36947</t>
   </si>
   <si>
     <t>37130</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-so-vkusom-zharennogo-risa-100-g/?sku=37130</t>
   </si>
   <si>
+    <t>36745</t>
+  </si>
+  <si>
+    <t>Японское детское сливочное печенье «GINBIS»</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskoe-detskoe-slivochnoe-pechene-ginbis/</t>
+  </si>
+  <si>
     <t>36523</t>
   </si>
   <si>
     <t>Конфеты со вкусом имбиря, 300 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-so-vkusom-imbirya-300-g/</t>
   </si>
   <si>
-    <t>36745</t>
-[...7 lines deleted...]
-  <si>
     <t>36948</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskoe-detskoe-slivochnoe-pechene-ginbis/?sku=36948</t>
   </si>
   <si>
     <t>37131</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-so-vkusom-imbirya-300-g/?sku=37131</t>
   </si>
   <si>
+    <t>36524</t>
+  </si>
+  <si>
+    <t>Конфеты со вкусом манго, 200 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfety-so-vkusom-mango-200-g_1/</t>
+  </si>
+  <si>
     <t>36746</t>
   </si>
   <si>
     <t>Японское печенье Bourbon с зеленым чаем и кусочками шоколада, 58 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1/</t>
   </si>
   <si>
-    <t>36524</t>
-[...7 lines deleted...]
-  <si>
     <t>36949</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1/?sku=36949</t>
   </si>
   <si>
     <t>37132</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-so-vkusom-mango-200-g_1/?sku=37132</t>
   </si>
   <si>
     <t>36525</t>
   </si>
   <si>
     <t>Конфеты со вкусом мангостина, 200 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-so-vkusom-mangostina-200-g/</t>
   </si>
   <si>
     <t>37133</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-so-vkusom-mangostina-200-g/?sku=37133</t>
@@ -6056,110 +6056,110 @@
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye-1-1/</t>
   </si>
   <si>
     <t>37135</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye-1-1/?sku=37135</t>
   </si>
   <si>
     <t>36528</t>
   </si>
   <si>
     <t>Конфеты шоколадные CRANKY хрустящие с воздушным рисом, 76 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-cranky-khrustyashchie-s-vozdushnym-risom-76-g/</t>
   </si>
   <si>
     <t>37136</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-cranky-khrustyashchie-s-vozdushnym-risom-76-g/?sku=37136</t>
   </si>
   <si>
+    <t>36751</t>
+  </si>
+  <si>
+    <t>Японское слоеное печенье с шоколадной начинкой Lotte Chocolate Pie</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskoe-sloenoe-pechene-s-shokoladnoy-nachinkoy-lotte-chocolate-pie/</t>
+  </si>
+  <si>
     <t>36529</t>
   </si>
   <si>
     <t>Конфеты шоколадные PyeongChang с начинкой из лимонника</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-pyeongchang-s-nachinkoy-iz-limonnika/</t>
   </si>
   <si>
-    <t>36751</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/yaponskoe-sloenoe-pechene-s-shokoladnoy-nachinkoy-lotte-chocolate-pie/</t>
+    <t>36954</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/yaponskoe-sloenoe-pechene-s-shokoladnoy-nachinkoy-lotte-chocolate-pie/?sku=36954</t>
   </si>
   <si>
     <t>37137</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-pyeongchang-s-nachinkoy-iz-limonnika/?sku=37137</t>
   </si>
   <si>
-    <t>36954</t>
-[...4 lines deleted...]
-  <si>
     <t>36530</t>
   </si>
   <si>
     <t>Конфеты шоколадные с натуральной клубникой meiji</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy/</t>
   </si>
   <si>
     <t>36752</t>
   </si>
   <si>
     <t>Японское шоколадное печенье "Сэндвич" Bourbon с кремом из зеленого чая Мат ча, 55 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1-1/</t>
   </si>
   <si>
+    <t>37138</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy/?sku=37138</t>
+  </si>
+  <si>
     <t>36955</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1-1/?sku=36955</t>
   </si>
   <si>
-    <t>37138</t>
-[...4 lines deleted...]
-  <si>
     <t>36533</t>
   </si>
   <si>
     <t>Леденцовая карамель на палочке Crayon Shinchan, 96 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/ledentsovaya-karamel-na-palochke-crayon-shinchan-96-gr/</t>
   </si>
   <si>
     <t>37139</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/ledentsovaya-karamel-na-palochke-crayon-shinchan-96-gr/?sku=37139</t>
   </si>
   <si>
     <t>36534</t>
   </si>
   <si>
     <t>Леденцовая карамель с жевательной резинкой внутри, 110 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/ledentsovaya-karamel-s-zhevatelnoy-rezinkoy-vnutri-110-g/</t>
   </si>
   <si>
     <t>37140</t>
@@ -6572,66 +6572,66 @@
   <si>
     <t>https://www.edazii.ru/sladosti/shokolad-molochnyy-ghana-milk-50g/</t>
   </si>
   <si>
     <t>37168</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/shokolad-molochnyy-ghana-milk-50g/?sku=37168</t>
   </si>
   <si>
     <t>36708</t>
   </si>
   <si>
     <t>Шоколад на палочке Peko Peko</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/shokolad-na-palochke-peko-peko/</t>
   </si>
   <si>
     <t>37169</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/shokolad-na-palochke-peko-peko/?sku=37169</t>
   </si>
   <si>
+    <t>36709</t>
+  </si>
+  <si>
+    <t>Шоколад хрустящий Crunky, 45г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/sladosti/shokolad-khrustyashchiy-crunky-45g/</t>
+  </si>
+  <si>
     <t>36446</t>
   </si>
   <si>
     <t>Имбирь с медом</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/imbir-s-medom/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.edazii.ru/sladosti/shokolad-khrustyashchiy-crunky-45g/</t>
   </si>
   <si>
     <t>37170</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/shokolad-khrustyashchiy-crunky-45g/?sku=37170</t>
   </si>
   <si>
     <t>36710</t>
   </si>
   <si>
     <t>Шоколад お菓子 (Okasi) с фиолетовым бататом, плитка, 80 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/shokolad--okasi-s-chaem-matcha-i-yagodami-godzhi-plitka-80-g-1/</t>
   </si>
   <si>
     <t>37171</t>
   </si>
   <si>
     <t>https://www.edazii.ru/sladosti/shokolad--okasi-s-chaem-matcha-i-yagodami-godzhi-plitka-80-g-1/?sku=37171</t>
   </si>
   <si>
     <t>36711</t>
   </si>
@@ -7758,51 +7758,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/100--naturalnoe-morozhenoe-s-limonom-i-laymom-ruchnaya-rabota/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-kudzu-mochi-s-zelenym-chaem-macha-kudzu-mochi/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-chewy-candy-strawberry-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/?sku=36956" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1/?sku=37047" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/100--naturalnoe-morozhenoe-s-limonom-i-laymom-ruchnaya-rabota/?sku=36864" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-kudzu-mochi-s-zelenym-chaem-macha-kudzu-mochi/?sku=36817" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-chewy-candy-strawberry-120-g/?sku=36755" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/?sku=36981" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/?sku=38783" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/?sku=38875" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/?sku=38881" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-vinograda-288-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kakao-moti-moloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-vinograda-288-g/?sku=36756" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kakao-moti-moloko/?sku=36818" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1/?sku=36957" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-vinograda-288-g/?sku=37066" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kakao-moti-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/100--naturalnoe-morozhenoe-s-chaem-mat-cha-mat-tya-ruchnoy-raboty/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-ku-sha-mango-27-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-ku-sha-mango-27-g/?sku=36757" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kakao-moti-shokolad/?sku=36819" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1-1-1/?sku=36958" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1-1/?sku=37049" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/100--naturalnoe-morozhenoe-s-chaem-mat-cha-mat-tya-ruchnoy-raboty/?sku=36866" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-ku-sha-mango-27-g/?sku=37069" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/bananovye-tsukaty-uncle-tom-20g/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-spyashchaya-krasavitsa-i-zolotoy-vinograd-363-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/batonchik-vafelnyy-s-chaem-matcha-38-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/batonchik-vafelnyy-s-chaem-matcha-38-g/?sku=36867" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-spyashchaya-krasavitsa-i-zolotoy-vinograd-363-g/?sku=36758" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1-1/?sku=36959" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/bananovye-tsukaty-uncle-tom-20g/?sku=36984" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1-1-1/?sku=37050" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/bananovye-tsukaty-uncle-tom-20g/?sku=38789" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnoe-pechene-v-shokolade-pepero-original-47-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3-v-1-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/banany-sushenye-asia-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-huanfu-ananasovaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-apelsinovyy-marmelad-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-apelsinovyy-marmelad-yaponskoe-kachestvo/?sku=36960" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/banany-sushenye-asia-100-g/?sku=36985" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnoe-pechene-v-shokolade-pepero-original-47-g/?sku=36868" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3-v-1-50-g/?sku=36821" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-huanfu-ananasovaya-/?sku=36759" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/banany-sushenye-asia-100-g/?sku=38791" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/banany-sushenye-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-golubichnyy-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/drazhe-dzhu-s-5-vkusov-gaz-napitkov-35-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-super-tonkie-754-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-adzuki-pasta-iz-krasnoy-sladkoy-fasoli/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-meiji-xylish-vkus-rozy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-meiji-xylish-vkus-rozy-1/?sku=36760" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/drazhe-dzhu-s-5-vkusov-gaz-napitkov-35-gr/?sku=37052" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-golubichnyy-yaponskoe-kachestvo/?sku=36961" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-super-tonkie-754-g/?sku=36869" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-adzuki-pasta-iz-krasnoy-sladkoy-fasoli/?sku=36822" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/banany-sushenye-100-g/?sku=36986" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/banany-sushenye-100-g/?sku=38792" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-arakhis/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-meiji-xylish-vkus-rozy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-klenovyy-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-aloe-vera-s-medom-honey-aloe-tea/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/drazhe-dzhu-s-ramune-40-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-2/?sku=36870" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-arakhis/?sku=36823" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-meiji-xylish-vkus-rozy/?sku=36761" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-aloe-vera-s-medom-honey-aloe-tea/?sku=36987" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/drazhe-dzhu-s-ramune-40-gr/?sku=37053" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-klenovyy-yaponskoe-kachestvo/?sku=36962" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-klubnichnyy-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/drim-kakao-shokolad-v-kubikakh-zelenyy-chay-86-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku-adzuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-blek-blek-energeticheskaya-plastinki-9-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/drim-kakao-shokolad-v-kubikakh-zelenyy-chay-86-g/?sku=37054" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-klubnichnyy-yaponskoe-kachestvo/?sku=36963" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/?sku=36964" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku-adzuki/?sku=36824" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-blek-blek-energeticheskaya-plastinki-9-sht/?sku=36762" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/?sku=36988" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/?sku=38800" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/?sku=38876" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/?sku=38882" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-bonna-romb-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-ananasovyy-240-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-ananasovyy-240-g/?sku=36989" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku-klubnika/?sku=36825" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-bonna-romb-klubnika/?sku=36763" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-3/?sku=37055" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1/?sku=36872" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-ananasovyy-240-g/?sku=38801" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-ananasovyy-240-g/?sku=38877" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-morinaga-vinograd-552-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku---m-so-vkusom-matcha-120-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-iz-koreyskogo-zhenshenya-s-medom/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-apelsinovyy-240-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1/?sku=36873" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku---m-so-vkusom-matcha-120-gr-/?sku=36826" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-iz-koreyskogo-zhenshenya-s-medom/?sku=36965" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-apelsinovyy-240-g/?sku=36990" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-morinaga-vinograd-552-g/?sku=37056" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-apelsinovyy-240-g/?sku=38802" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-apelsinovyy-240-g/?sku=38878" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-yablochnaya-17-g-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-bonna-romb-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku-slivochno-molochnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3321/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-imbir-s-medom-honey-ginger-tea/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-imbir-s-medom-honey-ginger-tea/?sku=36966" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-yablochnaya-17-g-_1/?sku=37057" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1-1/?sku=36874" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3321/?sku=36991" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-bonna-romb-vinograd/?sku=36765" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku-slivochno-molochnye/?sku=36827" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-article-mango-28-g_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-tsitrusovyy-s-medom/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-yablochnaya-17-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-tsitrusovyy-s-medom/?sku=36967" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-yablochnaya-17-g/?sku=37058" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1-1-1/?sku=36875" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-article-mango-28-g_1/?sku=36992" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dafu-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-klubnika-17-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhele-vinogradnoe-s-kusochkami-kokosa-236-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/organicheskiy-kokosovyy-sakhar-cocugar/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-gokaydzha-105-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/vafli-slivochnye-s-dobavleniem-yaits-270-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-gokaydzha-105-gr/?sku=36767" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/vafli-slivochnye-s-dobavleniem-yaits-270-g/?sku=36876" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dafu-vinograd/?sku=36829" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhele-vinogradnoe-s-kusochkami-kokosa-236-g/?sku=36993" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/organicheskiy-kokosovyy-sakhar-cocugar/?sku=36968" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-klubnika-17-g-/?sku=37059" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhele-vinogradnoe-s-kusochkami-kokosa-236-g/?sku=38804" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhele-vinogradnoe-s-kusochkami-kokosa-236-g/?sku=38928" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/organicheskiy-kokosovyy-sakhar-cocugar-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhele-mini-assorti-1000-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/vozdushnoe-pshenichnoe-pechene-tongmil-gvadya/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-lesnye-yagody-17-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhele-mini-assorti-1000-g/?sku=36994" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/organicheskiy-kokosovyy-sakhar-cocugar-1/?sku=36484" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-1-1/?sku=36768" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-lesnye-yagody-17-g-/?sku=37060" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/vozdushnoe-pshenichnoe-pechene-tongmil-gvadya/?sku=36877" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/organicheskiy-kokosovyy-sakhar-cocugar-1/?sku=36969" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/vozdushnoe-risovoe-pechene/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-molochnaya-17-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=34569" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-1/?sku=36769" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-molochnaya-17-g/?sku=37061" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo/?sku=36970" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/vozdushnoe-risovoe-pechene/?sku=36878" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36444" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36995" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovyy-kristallicheskiy-trostnikovyy-sakhar/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-kunzhut/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovyy-kristallicheskiy-trostnikovyy-sakhar/?sku=36971" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=34721" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-1/?sku=37062" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-2/?sku=36770" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=34570" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-kunzhut/?sku=36832" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36471" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36445" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36879" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36996" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36999" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=39205" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-rolly-s-durianom-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-arabica-coffee-1000-9-plastikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovyy-sakhar/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-svezhiy-muskat-mikakuto/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-kunzhut-yuki-210-/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-kunzhut-yuki-210-/?sku=36833" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-rolly-s-durianom-70-g/?sku=36880" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovyy-sakhar/?sku=36972" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=36997" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-svezhiy-muskat-mikakuto/?sku=37063" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-arabica-coffee-1000-9-plastikov/?sku=36771" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=38820" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=39196" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnye-palochki-s-vanilnym-kremom-magic-stick-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-matcha-yuki-210-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kitayskie-finiki-sushenye-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-rolly-s-mango-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kitayskie-finiki-sushenye-1-kg/?sku=36998" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-matcha-yuki-210-g/?sku=36834" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-rolly-s-mango-70-g/?sku=36881" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/?sku=36601" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto/?sku=37064" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-klubnika/?sku=36772" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/?sku=36973" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-matcha-yuki-210-g/?sku=36890" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kitayskie-finiki-sushenye-1-kg/?sku=38821" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-molochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnye-palochki-s-klubnichnym-kremom-magic-stick-40-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-coconut-kokosovaya-9-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-kudzu-mochi-s-zelenym-chaem-macha-kudzu-mochi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-rolly-s-mangostinom-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/palmovyy-sakhar-td-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-rolly-s-mangostinom-70-g/?sku=36882" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-coconut-kokosovaya-9-g-/?sku=37065" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-molochnaya/?sku=36773" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/palmovyy-sakhar-td-200-g/?sku=36974" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-kudzu-mochi-s-zelenym-chaem-macha-kudzu-mochi-1/?sku=36835" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-s-medovym-kremom-160-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/palmovyy-sakhar/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnye-palochki-s-orekhovym-kremom-magic-stick-40-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/palmovyy-sakhar/?sku=36975" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-s-medovym-kremom-160-g/?sku=36836" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36476" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum/?sku=36774" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-s-medovym-kremom-160-g/?sku=36892" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36883" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=37004" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39206" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39426" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39453" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-mikakuto-vinograd-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-matcha-160-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pasta-arakhisovaya-crunchy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1-1-1/?sku=36775" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-mikakuto-vinograd-50-g/?sku=37067" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pasta-arakhisovaya-crunchy/?sku=36976" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-matcha-160-g/?sku=36837" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36478" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-matcha-160-g/?sku=36893" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36884" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=37006" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39208" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39428" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39455" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39476" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sakhar-korichnevyy-peksol-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-shoko-banan-160-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-nobel-assorti-koka-kola-yapsliva-limon-sodovaya-88-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1/?sku=36776" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-shoko-banan-160-g/?sku=36838" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-nobel-assorti-koka-kola-yapsliva-limon-sodovaya-88-g/?sku=37068" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sakhar-korichnevyy-peksol-1-kg/?sku=36977" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36479" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36885" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=37007" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39209" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39429" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39456" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39477" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sakhar-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sakhar-korichnevyy/?sku=36978" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36481" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/?sku=36577" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1-1/?sku=36777" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36886" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/?sku=36839" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=37009" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39211" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39430" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39458" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39479" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krispi-krepy-so-vkusom-mango_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-so-vkusom-yaponskoy-slivy-kgc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1/?sku=36778" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/?sku=36664" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krispi-krepy-so-vkusom-mango_1/?sku=36887" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=34510" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-so-vkusom-yaponskoy-slivy-kgc-/?sku=37070" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/?sku=36979" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36578" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36840" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-so-vkusom-yaponskoy-slivy-i-sodovoy-krc-24-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marshmellou-s-golubichnoy-nachinkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-s-nachinkoy-adzuki-210-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sukhie-slivki-frima/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3/?sku=36779" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sukhie-slivki-frima/?sku=36980" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marshmellou-s-golubichnoy-nachinkoy/?sku=36888" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=37005" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-s-nachinkoy-adzuki-210-g/?sku=36841" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-so-vkusom-yaponskoy-slivy-i-sodovoy-krc-24-gr/?sku=37071" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39207" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39427" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39454" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39459" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39475" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-so-vkusom-kokosa-i-pandana/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1-arbuz/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marshmellou-s-limonnoy-nachinkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marshmellou-s-limonnoy-nachinkoy/?sku=36889" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-so-vkusom-kokosa-i-pandana/?sku=36842" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha/?sku=37072" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1-arbuz/?sku=36780" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1-klubnika/?sku=36781" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon/?sku=37073" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon-s-arakhisovym-maslom/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-fruktovyy-so-vkusom-mango-210-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-yuki-moloko-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon-s-arakhisovym-maslom/?sku=37074" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=37008" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-yuki-moloko-120-g/?sku=36891" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-fruktovyy-so-vkusom-mango-210-g/?sku=36844" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1/?sku=36782" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-yuki-moloko-120-g/?sku=38906" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39210" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39457" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39460" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39478" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon-s-medom-i-limonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-chernyy-kunzhut/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-glamatic-roseberry-16-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-glamatic-roseberry-16-g/?sku=36783" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon-s-medom-i-limonom/?sku=37075" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-chernyy-kunzhut/?sku=36845" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-chernyy-sakhar-yuki-210-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-hello-kitty/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/iriski-molochnye-milky-fujiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-chernyy-sakhar-yuki-210-g/?sku=36846" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-hello-kitty/?sku=36784" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/iriski-molochnye-milky-fujiya/?sku=37076" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-chernyy-sakhar-yuki-210-g/?sku=36894" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/iriski-molochnye-milky-fujiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-kitty/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/iriski-molochnye-milky-fujiya-1/?sku=37077" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-kitty/?sku=36785" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-vinograd/?sku=36847" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-lotte-glamatic-vkus-persika-i-myaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-mishki-koala-s-klubnichnoy-nachinkoy-48-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-koka-koly-koreyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-lotte-glamatic-vkus-persika-i-myaty/?sku=36786" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-klubnika/?sku=36848" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-mishki-koala-s-klubnichnoy-nachinkoy-48-g/?sku=36895" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-koka-koly-koreyskaya/?sku=37078" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-maliny-koreyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-koalas-march-s-molochnoy-nachinkoy-lotte-37-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-2-1/?sku=36787" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-mango/?sku=36849" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-koalas-march-s-molochnoy-nachinkoy-lotte-37-g/?sku=36896" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-maliny-koreyskaya/?sku=37079" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-yablochnoy-sodovoy-koreyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-boyaryshnik-monetki/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-kurobe-4-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-slivochnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-mishki-koala-s-shokoladnoy-nachinkoy-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-slivochnye/?sku=36850" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-mishki-koala-s-shokoladnoy-nachinkoy-50-g/?sku=36897" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-boyaryshnik-monetki/?sku=37014" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-yablochnoy-sodovoy-koreyskaya/?sku=37080" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-kurobe-4-g/?sku=36788" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-boyaryshnik-monetki/?sku=37103" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-boyaryshnik-pastila/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-assorti-iz-7-vkusov-366-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3-m-tayvanskaya-dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-choco-pie-banan-336-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-assorti-klubnika-limon-apelsin-vinograd-vishnya-yabloko-kola-jewelry-candy-koreyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-assorti-iz-7-vkusov-366-g/?sku=36789" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3-m-tayvanskaya-dynya/?sku=36851" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-choco-pie-banan-336-g/?sku=36898" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-assorti-klubnika-limon-apelsin-vinograd-vishnya-yabloko-kola-jewelry-candy-koreyskaya/?sku=37081" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-boyaryshnik-pastila/?sku=37015" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-boyaryshnik-pastila/?sku=37104" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-bez-sakhara-xulnosu-greypfrut-yabloko-klubnika-68-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-mangorind-7d/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-drakula-8-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-roll-adzuki-s-molokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-choco-pie-klubnika-336-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-bez-sakhara-xulnosu-greypfrut-yabloko-klubnika-68-gr/?sku=37082" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-mangorind-7d/?sku=37016" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-drakula-8-sht/?sku=36790" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-roll-adzuki-s-molokom/?sku=36852" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-choco-pie-klubnika-336-g/?sku=36899" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-bez-sakhara-xulnosu-limonmyata-68-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-frankenshteyn-8-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-frankenshteyn-8-sht/?sku=36791" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-bez-sakhara-xulnosu-limonmyata-68-gr/?sku=37083" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d-1/?sku=37017" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d-1/?sku=38840" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d-1/?sku=38905" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-dzhu-s-volshebnyy-banan-24-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-notime-33-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-so-vkusom-vinograda-52g/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1-1-1/?sku=36901" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-so-vkusom-vinograda-52g/?sku=37018" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-notime-33-g/?sku=36792" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-dzhu-s-volshebnyy-banan-24-gr/?sku=37084" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-assorti-sun-star-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-koshachi-yazychki-s-belym-shokoladom-42-gr_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy%20-candy-so-vkusom-arbuza-/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-roll-mango-s-kremom/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-roll-mango-s-kremom/?sku=36855" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-koshachi-yazychki-s-belym-shokoladom-42-gr_1/?sku=36902" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-assorti-sun-star-yaponskoe-kachestvo/?sku=37019" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy%20-candy-so-vkusom-arbuza-/?sku=36793" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-assorti-sun-star-yaponskoe-kachestvo/?sku=38843" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-assorti-sun-star-yaponskoe-kachestvo/?sku=38924" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy%20-so-vkusom-klubniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-kusochkami-ananasa-sun-star-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-golubika-koreya-41-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-golubika-koreya-41-g/?sku=36903" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1-1/?sku=37086" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy%20-so-vkusom-klubniki/?sku=36794" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-kusochkami-ananasa-sun-star-yaponskoe-kachestvo/?sku=37020" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-kusochkami-ananasa-sun-star-yaponskoe-kachestvo/?sku=38844" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-kusochkami-ananasa-sun-star-yaponskoe-kachestvo/?sku=38925" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-kusochkami-ananasa-sun-star-yaponskoe-kachestvo/?sku=38932" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-klubnichnye-koreya-41-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-golubika/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy%20-lemon/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-vinogradom-sun-star-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-klubnichnye-koreya-41-g/?sku=36904" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-vinogradom-sun-star-yaponskoe-kachestvo/?sku=37021" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1-1-1/?sku=37087" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-golubika/?sku=36857" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy%20-lemon/?sku=36795" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-vinogradom-sun-star-yaponskoe-kachestvo/?sku=38845" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-vinogradom-sun-star-yaponskoe-kachestvo/?sku=38926" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-kusochkami-mango-sun-star-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-s-zelenym-chaem-koreya-44-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/-nazad-zhevatelnaya-rezinka-swiss-candy%20-so-vkusom-myaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/-nazad-zhevatelnaya-rezinka-swiss-candy%20-so-vkusom-myaty/?sku=36796" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-kusochkami-mango-sun-star-yaponskoe-kachestvo/?sku=37022" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-s-zelenym-chaem-koreya-44-g/?sku=36905" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1/?sku=37088" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-lichi/?sku=36858" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-kusochkami-mango-sun-star-yaponskoe-kachestvo/?sku=38846" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-kusochkami-mango-sun-star-yaponskoe-kachestvo/?sku=38927" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-kusochkami-mango-sun-star-yaponskoe-kachestvo/?sku=38933" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-ume-so-vkusom-yaponskoy-slivy/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-molochnaya-s-zelenym-chaem-kanro-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-iz-boyaryshnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-medovyy-chay-s-golubikoy-580gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-s-shokoladom-koreya-42-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-medovyy-chay-s-golubikoy-580gr/?sku=38880" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-s-shokoladom-koreya-42-g/?sku=36906" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-iz-boyaryshnika/?sku=37023" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-molochnaya-s-zelenym-chaem-kanro-70-g/?sku=37089" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-mango/?sku=36859" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-ume-so-vkusom-yaponskoy-slivy/?sku=36797" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-medovyy-chay-s-golubikoy-580gr/?sku=38884" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-iz-boyaryshnika/?sku=37153" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-s-zelenym-chaem-i-bobami-adzuki-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-super-tonkie-koreya-44-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-myagkaya-gliko-mindal-783-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-tayvanskaya-dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-myagkaya-gliko-mindal-783-gr/?sku=36464" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-super-tonkie-koreya-44-g/?sku=36907" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-tayvanskaya-dynya/?sku=36860" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1/?sku=36798" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-s-zelenym-chaem-i-bobami-adzuki-150-g/?sku=37024" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-myagkaya-gliko-mindal-783-gr/?sku=37090" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-s-fioletovym-batatom-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-vinograd-416-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-moti-adzuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-myagkaya-latte-glico-39-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-kroshka-so-vk-vinograda-i-sody-39-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-moti-adzuki/?sku=36861" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-kroshka-so-vk-vinograda-i-sody-39-g/?sku=36799" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-s-fioletovym-batatom-150-g/?sku=37025" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-myagkaya-latte-glico-39-g/?sku=37091" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-vinograd-416-gr/?sku=36908" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-molochnye-746-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-moti-arakhis/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-slivochnaya-melland-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukava-assorti-lenta-54-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-s-yudzu-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-slivochnaya-melland-100-gr/?sku=37092" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-molochnye-746-g/?sku=36909" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-moti-arakhis/?sku=36862" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukava-assorti-lenta-54-g/?sku=36800" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-s-yudzu-150-g/?sku=37026" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-fccjhnb-mango-dynya-lichi-3-portsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-yuki-no-yado-938-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-moti-matcha/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-fruktovaya-so-slivkami-melland-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-fruktovaya-so-slivkami-melland-100-g/?sku=37093" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-yuki-no-yado-938-g/?sku=36910" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-moti-matcha/?sku=36863" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-2/?sku=36801" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-fccjhnb-mango-dynya-lichi-3-portsii/?sku=37027" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-kingo-mango-bolshaya-portsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/?sku=36911" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh/?sku=36802" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-kingo-mango-bolshaya-portsiya/?sku=37028" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-2/?sku=37094" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/?sku=39320" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/?sku=39380" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kozinak-iz-kunzhuta-230gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruktovoe-assorti-coris-38-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-kingo-medovaya-dynya-bolshaya-portsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kozinak-iz-kunzhuta-230gr/?sku=37095" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruktovoe-assorti-coris-38-gr/?sku=36803" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-kingo-medovaya-dynya-bolshaya-portsiya/?sku=37029" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-khuanfu-yabloko-27-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pyure-iz-mango-850-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-syrnoe-96-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-iz-duriana/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pyure-iz-mango-850-g/?sku=37030" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-khuanfu-yabloko-27-g-/?sku=36804" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-iz-duriana/?sku=37096" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-syrnoe-96-g/?sku=36913" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pyure-iz-mango-850-g/?sku=38850" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-khuanfu-yabloko-27-g-/?sku=37101" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pyure-iz-mango-850-g/?sku=38899" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-s-shokoladnoy-nachinkoy-kancho-lotte/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-kukuruzka/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatrezinka-yaponskiy-anime-6-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-s-shokoladnoy-nachinkoy-kancho-lotte/?sku=36914" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatrezinka-yaponskiy-anime-6-g/?sku=36805" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=37031" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-kukuruzka/?sku=37097" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=39244" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=39386" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-slivochnoe-doraemon-90-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-glamatic-roseberry-7-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-pokemon-56-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/soan-papdi-kokos-best-of-india-250-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-glamatic-roseberry-7-g/?sku=37098" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-slivochnoe-doraemon-90-g/?sku=36915" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/soan-papdi-kokos-best-of-india-250-gr/?sku=37032" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-pokemon-56-g/?sku=36806" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-yaponskie-devochki-56-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/soan-papdi-mango-best-of-india-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-slivochnoe-v-banke-doraemon-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-aromatnaya-roza-i-sochnyy-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-yaponskie-devochki-56-g/?sku=36807" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-aromatnaya-roza-i-sochnyy-persik/?sku=37099" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-slivochnoe-v-banke-doraemon-150-g/?sku=36916" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/soan-papdi-mango-best-of-india-250-g/?sku=37033" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-khrustyashchee-pyeongchangso-vkusom-aktinidii-kish-mish-dalnevostochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-aromatnaya-roza-32-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-apelsina/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-aromatnaya-roza-32-g/?sku=37100" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-khrustyashchee-pyeongchangso-vkusom-aktinidii-kish-mish-dalnevostochnyy/?sku=36917" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d/?sku=37034" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-apelsina/?sku=36808" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d/?sku=38855" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d/?sku=38907" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/tamarind-sushenyy-kitchen-express-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-shokoladnoe-iz-tselnoy-muki-s-rostkami-pshenitsy-bourbon-98-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda/?sku=36809" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/tamarind-sushenyy-kitchen-express-200-g/?sku=37035" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-shokoladnoe-iz-tselnoy-muki-s-rostkami-pshenitsy-bourbon-98-gr-/?sku=36918" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/tamarind-sushenyy-kitchen-express-200-g/?sku=38858" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/tamarind-sushenyy-kitchen-express-200-g/?sku=38909" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-dyni/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-so-vkusom-yaponskoy-slivy-salty-koume-candy-55-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pirozhnoe-crown-vic-pie-s-klubnikoy-216-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pirozhnoe-crown-vic-pie-s-klubnikoy-216-g/?sku=36919" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-so-vkusom-yaponskoy-slivy-salty-koume-candy-55-g/?sku=37102" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-dyni/?sku=36810" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=37036" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=38860" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=38988" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=39265" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=39462" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-klubniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=37037" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu-2/?sku=36920" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-klubniki/?sku=36811" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=38861" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=38989" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=39266" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=39463" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=37038" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1/?sku=36812" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu/?sku=36921" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=38862" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=39267" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=39464" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=37039" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=36922" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-2-1/?sku=37105" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1-1/?sku=36813" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39230" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=38863" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39322" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=38990" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39348" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=39268" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=39465" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1-1-1/?sku=36814" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=36923" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=37040" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye/?sku=37106" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39232" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=38864" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39324" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=39269" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39350" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=39466" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3178/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-nobel-4-vkusa-limonada-80-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=36924" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/?sku=37041" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-nobel-4-vkusa-limonada-80-g/?sku=37107" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3178/?sku=36815" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39233" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/?sku=38865" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39325" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/?sku=39289" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39351" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-288-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-so-vkusom-zlakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-ananas-v-shokolade-90-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=36925" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-ananas-v-shokolade-90-gr/?sku=37108" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-so-vkusom-zlakov/?sku=36816" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39235" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39327" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39353" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chipsy-iz-duriana/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-plombira-288-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/?sku=36926" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye-1/?sku=37109" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chipsy-iz-duriana/?sku=37043" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/?sku=39328" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/?sku=39383" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-assorti-fruktovyy-sok-senjaku-80-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-shokolada-288-g_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=37044" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-assorti-fruktovyy-sok-senjaku-80-g/?sku=37110" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=36927" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=38867" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39237" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39330" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=39308" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=39450" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39355" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-drazhe-khello-kitti-275-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pejoy-so-vkusom-zelenogo-chaya-matcha-39-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=37045" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pejoy-so-vkusom-zelenogo-chaya-matcha-39-g-/?sku=36928" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-drazhe-khello-kitti-275-g/?sku=37111" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=38868" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=38992" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pepero-belyy-shokolad-32-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=37046" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pepero-belyy-shokolad-32-g/?sku=36929" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-2-1/?sku=37112" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=38869" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=38993" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pocky-so-vkusom-banana-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pocky-so-vkusom-banana-25-g/?sku=36930" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko/?sku=37113" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=36931" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-1/?sku=37114" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39259" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39336" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39344" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-2/?sku=37115" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=36932" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39260" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39337" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39345" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39399" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1-1/?sku=36679" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1-1-1/?sku=36507" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1-1/?sku=36933" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1-1-1/?sku=37116" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/melang_cow/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/melang_cow/?sku=37117" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1/?sku=36680" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1/?sku=36934" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-zheleynye-mango-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khvorost-molochnyy-koreyskoe-pechene/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-zheleynye-mango-150-g/?sku=37118" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khvorost-molochnyy-koreyskoe-pechene/?sku=36935" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khvorost-s-karamelyu-koreyskoe-pechene/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-kukuruza-125-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khvorost-s-karamelyu-koreyskoe-pechene/?sku=36936" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-kukuruza-125-g/?sku=37119" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-so-vkusom-zelenogo-risa-300-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khrustyashchee-pechene-s-shokoladom-mini-choco-chip-lotte/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khrustyashchee-pechene-s-shokoladom-mini-choco-chip-lotte/?sku=36937" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-so-vkusom-zelenogo-risa-300-g/?sku=37120" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-tamarind-85-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu-1/?sku=36938" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-tamarind-85-g/?sku=37121" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-taro-125-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-taro-125-g/?sku=37122" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1-1/?sku=36734" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1-1/?sku=36939" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-pirozhnoe-popin-cookin-by-kracie-26-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1/?sku=36515" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-pirozhnoe-popin-cookin-by-kracie-26-gr-/?sku=35296" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1/?sku=37123" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-pirozhnoe-popin-cookin-by-kracie-26-gr-/?sku=36735" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-pirozhnoe-popin-cookin-by-kracie-26-gr-/?sku=36940" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-sladkiy-puding-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1-1/?sku=37124" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-sladkiy-puding-25-g/?sku=36736" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-sladkiy-puding-25-g/?sku=36941" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1/?sku=37125" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1/?sku=36737" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1/?sku=36942" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-Popin%20Cookin-tayaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-papayya-v-shokolade-90-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-Popin%20Cookin-tayaki/?sku=36738" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-papayya-v-shokolade-90-g/?sku=37126" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-Popin%20Cookin-tayaki/?sku=36943" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-dlya-prigotovleniya-utki-po-pekinski-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-dlya-prigotovleniya-utki-po-pekinski-1/?sku=36740" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-dlya-prigotovleniya-utki-po-pekinski-1/?sku=36944" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sdelay-sam-yaponskiy-gamburger/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-s-durianom-kokosovye-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-s-durianom-kokosovye-350-g/?sku=37128" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sdelay-sam-yaponskiy-gamburger/?sku=36945" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-duriana-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-duriana-200-g/?sku=37129" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki/?sku=36742" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki/?sku=36946" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-zharennogo-risa-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-detskoe-pechene-kidorikko-s-povyshennym-soderzhaniem-kaltsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-detskoe-pechene-kidorikko-s-povyshennym-soderzhaniem-kaltsiya/?sku=36947" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-zharennogo-risa-100-g/?sku=37130" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-imbirya-300-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-detskoe-slivochnoe-pechene-ginbis/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-detskoe-slivochnoe-pechene-ginbis/?sku=36948" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-imbirya-300-g/?sku=37131" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-mango-200-g_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1/?sku=36949" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-mango-200-g_1/?sku=37132" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-mangostina-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-mangostina-200-g/?sku=37133" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-tryufel-iz-syrogo-shokolada-takaoka-42-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-tryufel-iz-syrogo-shokolada-takaoka-42-g/?sku=37134" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye-1-1/?sku=37135" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-cranky-khrustyashchie-s-vozdushnym-risom-76-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-cranky-khrustyashchie-s-vozdushnym-risom-76-g/?sku=37136" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-pyeongchang-s-nachinkoy-iz-limonnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-sloenoe-pechene-s-shokoladnoy-nachinkoy-lotte-chocolate-pie/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-pyeongchang-s-nachinkoy-iz-limonnika/?sku=37137" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-sloenoe-pechene-s-shokoladnoy-nachinkoy-lotte-chocolate-pie/?sku=36954" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1-1/?sku=36955" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy/?sku=37138" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovaya-karamel-na-palochke-crayon-shinchan-96-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovaya-karamel-na-palochke-crayon-shinchan-96-gr/?sku=37139" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovaya-karamel-s-zhevatelnoy-rezinkoy-vnutri-110-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovaya-karamel-s-zhevatelnoy-rezinkoy-vnutri-110-g/?sku=37140" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy/?sku=37141" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-nobel-super-kola-88-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-nobel-super-kola-88-g/?sku=37142" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-nobel-super-limon-88-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-nobel-super-limon-88-g/?sku=37143" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-nobel-super-soda-88-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-nobel-super-soda-88-g/?sku=37144" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-assorti-fruktovye-fruits-candy-lotte/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-assorti-fruktovye-fruits-candy-lotte/?sku=37145" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-s-zelenym-chaem-i-i-limonom-bontea-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-s-zelenym-chaem-i-i-limonom-bontea-green/?sku=37146" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-s-zelenym-chaem-i-yablokom-bontea-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-s-zelenym-chaem-i-yablokom-bontea-green/?sku=37147" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-assorti-kabaya-twinbow/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-assorti-kabaya-twinbow/?sku=37148" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-assorti-kabaya-s-kollagenom-1000-mg/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-assorti-kabaya-s-kollagenom-1000-mg/?sku=37149" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-assorti-kabaya-twinbow-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-assorti-kabaya-twinbow-1/?sku=37150" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/myagkaya-karamel-nobel-seed-so-vkusom-kolay-35-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/myagkaya-karamel-nobel-seed-so-vkusom-kolay-35-g/?sku=37151" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/myagkaya-karamel-nobel-seed-limonad-ramune-35-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/myagkaya-karamel-nobel-seed-limonad-ramune-35-g/?sku=37152" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-s-shokoladom-70-premium-59-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-s-shokoladom-70-premium-59-g/?sku=37154" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1/?sku=37155" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy-1-1/?sku=37156" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy-1-1-1/?sku=37157" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy-1/?sku=37158" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/slivochnye-ledentsy-s-imbiremgingerbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/slivochnye-ledentsy-s-imbiremgingerbon/?sku=37159" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khalva-iz-masha-rong-vang-minh-ngoc/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khalva-iz-masha-rong-vang-minh-ngoc/?sku=37160" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-assorti-v-korobochke-172-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-assorti-v-korobochke-172-g/?sku=37161" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-assorti-v-pakete-27-sht-172-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-assorti-v-pakete-27-sht-172-g/?sku=37162" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-matcha-mochi-s-zelenym-chaem-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-matcha-mochi-s-zelenym-chaem-120-g/?sku=37163" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-miks-shokolada-9-sht-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-miks-shokolada-9-sht-120-g/?sku=37164" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-yaponskaya-sliva-12-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-yaponskaya-sliva-12-g/?sku=37165" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-luk-so-vkusom-matya-44-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-luk-so-vkusom-matya-44-g/?sku=37166" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3470/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3470/?sku=36706" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3470/?sku=37167" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-molochnyy-ghana-milk-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-molochnyy-ghana-milk-50g/?sku=37168" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-na-palochke-peko-peko/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-na-palochke-peko-peko/?sku=37169" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/imbir-s-medom/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-khrustyashchiy-crunky-45g/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-khrustyashchiy-crunky-45g/?sku=37170" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad--okasi-s-chaem-matcha-i-yagodami-godzhi-plitka-80-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad--okasi-s-chaem-matcha-i-yagodami-godzhi-plitka-80-g-1/?sku=37171" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad--okasi-s-chaem-matcha-i-yagodami-godzhi-plitka-80-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad--okasi-s-chaem-matcha-i-yagodami-godzhi-plitka-80-g/?sku=37172" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad--okasi-s-chaem-matcha-i-yagodami-godzhi-plitka-80-g-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad--okasi-s-chaem-matcha-i-yagodami-godzhi-plitka-80-g-1-1/?sku=37173" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-s-yudzu-80-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-s-yudzu-80-gr/?sku=37174" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2/?sku=37175" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-molochnyy-shokolad-meiji/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-molochnyy-shokolad-meiji/?sku=37176" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-chernyy-shokolad-meiji/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-chernyy-shokolad-meiji/?sku=37177" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-khuanfu-yogurt-27-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-khuanfu-klubnika-27-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-khuanfu-chernika-27-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-nobel-4-vkusa-limonada-80-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-nobel-sours-vkusom-energeticheskogo-napitka-45-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-nobel-sours-kola-45-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-nobel-sours-limonad-ramune-45-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-nobel-super-mario-so-vkusom-limonada-ramune-i-koka-koly-45-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marshmellou-s-klubnichnoy-nachinkoy-yaponskie-80-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marshmellou-s-chernichnoy-nachinkoy-yaponskie-80-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=35590" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=36596" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-iz-boyaryshnika-55-gr-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-iz-boyaryshnika-xuli-9-sht-250-gr-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-iz-boyaryshnika-medovaya-24-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-kokosovoe-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-stiralnaya-mashina-88-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-stiralnaya-mashina-88-g/?sku=36660" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-veselaya-lapshichnaya-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-veselaya-lapshichnaya-25-g/?sku=36661" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-veselyy-prazdnik-24-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-veselyy-prazdnik-24-g/?sku=36662" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-sladkie-takoyaki-16-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-sladkie-takoyaki-16-g/?sku=36663" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/soan-papdi-pryemium-best-of-india-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/soan-papdi-shokoladnyye-best-of-india-250-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-gliko-super-mario/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-gliko-super-mario/?sku=36704" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokoladnye-palochki-pocky-so-vkusom-zelyonogo-chaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3186/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-unitazik-88-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-unitazik-88-g/?sku=36739" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti/moti-dayfuku-assorti/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti/moti-roll-molochnyy-s-klubnikoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=35560" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=36982" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38784" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38885" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38900" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=35562" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=36983" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38785" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38886" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-apelsinovom-sirope/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-apelsinovom-sirope/?sku=38822" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-apelsinovom-sirope/?sku=38914" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-apelsinovom-sirope/?sku=38934" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-apelsinovom-sirope/?sku=38947" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-dynnom-sirope/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-dynnom-sirope/?sku=38823" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-dynnom-sirope/?sku=38915" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-dynnom-sirope/?sku=38935" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-dynnom-sirope/?sku=38948" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-kokosovom-sirope/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-kokosovom-sirope/?sku=38824" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-kokosovom-sirope/?sku=38916" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-kokosovom-sirope/?sku=38936" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-kokosovom-sirope/?sku=38949" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-sirope-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-sirope-lichi/?sku=38825" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-sirope-lichi/?sku=38917" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-sirope-lichi/?sku=38937" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-sirope-lichi/?sku=38950" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-sirope-lichi/?sku=38968" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-apelsin/?sku=38826" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-apelsin/?sku=38918" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-apelsin/?sku=38938" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-dynya/?sku=38827" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-dynya/?sku=38919" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-dynya/?sku=38939" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-klubnika/?sku=38828" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-klubnika/?sku=38920" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-klubnika/?sku=38940" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-lichi/?sku=38829" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-lichi/?sku=38921" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-lichi/?sku=38941" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-lichi/?sku=38969" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-kudzu-mochi-s-zelenym-chaem-macha-kudzu-mochi/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/100--naturalnoe-morozhenoe-s-limonom-i-laymom-ruchnaya-rabota/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-chewy-candy-strawberry-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-kudzu-mochi-s-zelenym-chaem-macha-kudzu-mochi/?sku=36817" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/?sku=36956" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1/?sku=37047" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-chewy-candy-strawberry-120-g/?sku=36755" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/100--naturalnoe-morozhenoe-s-limonom-i-laymom-ruchnaya-rabota/?sku=36864" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/?sku=36981" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/?sku=38783" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/?sku=38875" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco-1/?sku=38881" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-vinograda-288-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kakao-moti-moloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1/?sku=36957" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-vinograda-288-g/?sku=36756" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kakao-moti-moloko/?sku=36818" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-vinograda-288-g/?sku=37066" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-ku-sha-mango-27-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kakao-moti-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/100--naturalnoe-morozhenoe-s-chaem-mat-cha-mat-tya-ruchnoy-raboty/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/100--naturalnoe-morozhenoe-s-chaem-mat-cha-mat-tya-ruchnoy-raboty/?sku=36866" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1-1-1/?sku=36958" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-ku-sha-mango-27-g/?sku=36757" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1-1/?sku=37049" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kakao-moti-shokolad/?sku=36819" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-ku-sha-mango-27-g/?sku=37069" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/bananovye-tsukaty-uncle-tom-20g/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/batonchik-vafelnyy-s-chaem-matcha-38-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-spyashchaya-krasavitsa-i-zolotoy-vinograd-363-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/bananovye-tsukaty-uncle-tom-20g/?sku=36984" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1-1-1/?sku=37050" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-spyashchaya-krasavitsa-i-zolotoy-vinograd-363-g/?sku=36758" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/batonchik-vafelnyy-s-chaem-matcha-38-g/?sku=36867" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo-1-1/?sku=36959" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/bananovye-tsukaty-uncle-tom-20g/?sku=38789" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-apelsinovyy-marmelad-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3-v-1-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-huanfu-ananasovaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnoe-pechene-v-shokolade-pepero-original-47-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/banany-sushenye-asia-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-apelsinovyy-marmelad-yaponskoe-kachestvo/?sku=36960" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3-v-1-50-g/?sku=36821" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-huanfu-ananasovaya-/?sku=36759" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/banany-sushenye-asia-100-g/?sku=36985" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnoe-pechene-v-shokolade-pepero-original-47-g/?sku=36868" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/banany-sushenye-asia-100-g/?sku=38791" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/banany-sushenye-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-golubichnyy-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-adzuki-pasta-iz-krasnoy-sladkoy-fasoli/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/drazhe-dzhu-s-5-vkusov-gaz-napitkov-35-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-meiji-xylish-vkus-rozy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-super-tonkie-754-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/banany-sushenye-100-g/?sku=36986" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-super-tonkie-754-g/?sku=36869" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/drazhe-dzhu-s-5-vkusov-gaz-napitkov-35-gr/?sku=37052" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-golubichnyy-yaponskoe-kachestvo/?sku=36961" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-adzuki-pasta-iz-krasnoy-sladkoy-fasoli/?sku=36822" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-meiji-xylish-vkus-rozy-1/?sku=36760" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/banany-sushenye-100-g/?sku=38792" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-meiji-xylish-vkus-rozy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/drazhe-dzhu-s-ramune-40-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-arakhis/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-klenovyy-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-aloe-vera-s-medom-honey-aloe-tea/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-arakhis/?sku=36823" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-klenovyy-yaponskoe-kachestvo/?sku=36962" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-meiji-xylish-vkus-rozy/?sku=36761" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-2/?sku=36870" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-aloe-vera-s-medom-honey-aloe-tea/?sku=36987" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/drazhe-dzhu-s-ramune-40-gr/?sku=37053" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku-adzuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-klubnichnyy-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-blek-blek-energeticheskaya-plastinki-9-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/drim-kakao-shokolad-v-kubikakh-zelenyy-chay-86-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/drim-kakao-shokolad-v-kubikakh-zelenyy-chay-86-g/?sku=37054" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/?sku=36964" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku-adzuki/?sku=36824" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-sudo-pryemium-klubnichnyy-yaponskoe-kachestvo/?sku=36963" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-blek-blek-energeticheskaya-plastinki-9-sht/?sku=36762" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/?sku=36988" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/?sku=38800" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/?sku=38876" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-aloe-vera-so-vkusom-muskatnogo-orekha-foco/?sku=38882" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-ananasovyy-240-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-bonna-romb-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-bonna-romb-klubnika/?sku=36763" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-ananasovyy-240-g/?sku=36989" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-3/?sku=37055" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku-klubnika/?sku=36825" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1/?sku=36872" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-ananasovyy-240-g/?sku=38801" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-ananasovyy-240-g/?sku=38877" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku---m-so-vkusom-matcha-120-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-apelsinovyy-240-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-morinaga-vinograd-552-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-iz-koreyskogo-zhenshenya-s-medom/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-morinaga-vinograd-552-g/?sku=37056" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku---m-so-vkusom-matcha-120-gr-/?sku=36826" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1/?sku=36873" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-iz-koreyskogo-zhenshenya-s-medom/?sku=36965" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-apelsinovyy-240-g/?sku=36990" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-apelsinovyy-240-g/?sku=38802" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-apelsinovyy-240-g/?sku=38878" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-imbir-s-medom-honey-ginger-tea/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-bonna-romb-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku-slivochno-molochnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-yablochnaya-17-g-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3321/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-imbir-s-medom-honey-ginger-tea/?sku=36966" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-bonna-romb-vinograd/?sku=36765" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-yablochnaya-17-g-_1/?sku=37057" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dayfuku-slivochno-molochnye/?sku=36827" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1-1/?sku=36874" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3321/?sku=36991" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-article-mango-28-g_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-tsitrusovyy-s-medom/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-yablochnaya-17-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnyy-palochki-pocky-panda-s-slivochnym-kremom-1-1-1-1/?sku=36875" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-article-mango-28-g_1/?sku=36992" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-tsitrusovyy-s-medom/?sku=36967" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-yablochnaya-17-g/?sku=37058" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/vafli-slivochnye-s-dobavleniem-yaits-270-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-klubnika-17-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-gokaydzha-105-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhele-vinogradnoe-s-kusochkami-kokosa-236-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dafu-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/organicheskiy-kokosovyy-sakhar-cocugar/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/organicheskiy-kokosovyy-sakhar-cocugar/?sku=36968" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-klubnika-17-g-/?sku=37059" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/vafli-slivochnye-s-dobavleniem-yaits-270-g/?sku=36876" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhele-vinogradnoe-s-kusochkami-kokosa-236-g/?sku=36993" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-gokaydzha-105-gr/?sku=36767" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-dafu-vinograd/?sku=36829" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhele-vinogradnoe-s-kusochkami-kokosa-236-g/?sku=38804" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhele-vinogradnoe-s-kusochkami-kokosa-236-g/?sku=38928" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/organicheskiy-kokosovyy-sakhar-cocugar-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhele-mini-assorti-1000-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/vozdushnoe-pshenichnoe-pechene-tongmil-gvadya/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-lesnye-yagody-17-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-1-1/?sku=36768" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhele-mini-assorti-1000-g/?sku=36994" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/organicheskiy-kokosovyy-sakhar-cocugar-1/?sku=36484" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-lesnye-yagody-17-g-/?sku=37060" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/vozdushnoe-pshenichnoe-pechene-tongmil-gvadya/?sku=36877" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/organicheskiy-kokosovyy-sakhar-cocugar-1/?sku=36969" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-molochnaya-17-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/vozdushnoe-risovoe-pechene/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krem-sudo-pryemium-arakhisovyy-marmelad-yaponskoe-kachestvo/?sku=36970" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/vozdushnoe-risovoe-pechene/?sku=36878" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-1/?sku=36769" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=34569" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-swiss-candy-molochnaya-17-g/?sku=37061" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36444" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36995" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-kunzhut/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovyy-kristallicheskiy-trostnikovyy-sakhar/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovyy-kristallicheskiy-trostnikovyy-sakhar/?sku=36971" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-1/?sku=37062" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-kunzhut/?sku=36832" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=34570" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=34721" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1-2/?sku=36770" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36445" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36471" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36996" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36879" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36999" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=39205" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-arabica-coffee-1000-9-plastikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-rolly-s-durianom-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-kunzhut-yuki-210-/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovyy-sakhar/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-svezhiy-muskat-mikakuto/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-arabica-coffee-1000-9-plastikov/?sku=36771" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-rolly-s-durianom-70-g/?sku=36880" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=36997" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovyy-sakhar/?sku=36972" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-svezhiy-muskat-mikakuto/?sku=37063" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-kunzhut-yuki-210-/?sku=36833" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=38820" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/inzhir-s-gretskim-orekhom-49-g/?sku=39196" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kitayskie-finiki-sushenye-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-rolly-s-mango-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnye-palochki-s-vanilnym-kremom-magic-stick-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-matcha-yuki-210-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto/?sku=37064" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-matcha-yuki-210-g/?sku=36834" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kitayskie-finiki-sushenye-1-kg/?sku=36998" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-klubnika/?sku=36772" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-rolly-s-mango-70-g/?sku=36881" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/?sku=36601" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-matcha-yuki-210-g/?sku=36890" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kitayskie-finiki-sushenye-1-kg/?sku=38821" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/?sku=36973" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnye-palochki-s-klubnichnym-kremom-magic-stick-40-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-rolly-s-mangostinom-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/palmovyy-sakhar-td-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-kudzu-mochi-s-zelenym-chaem-macha-kudzu-mochi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-coconut-kokosovaya-9-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-molochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/palmovyy-sakhar-td-200-g/?sku=36974" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-molochnaya/?sku=36773" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-rolly-s-mangostinom-70-g/?sku=36882" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-coconut-kokosovaya-9-g-/?sku=37065" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/desert-kudzu-mochi-s-zelenym-chaem-macha-kudzu-mochi-1/?sku=36835" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/biskvitnye-palochki-s-orekhovym-kremom-magic-stick-40-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/palmovyy-sakhar/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-s-medovym-kremom-160-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-s-medovym-kremom-160-g/?sku=36836" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36476" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/palmovyy-sakhar/?sku=36975" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum/?sku=36774" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-s-medovym-kremom-160-g/?sku=36892" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36883" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=37004" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39206" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39426" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39453" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-matcha-160-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-mikakuto-vinograd-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pasta-arakhisovaya-crunchy/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-mikakuto-vinograd-50-g/?sku=37067" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-matcha-160-g/?sku=36837" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36478" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pasta-arakhisovaya-crunchy/?sku=36976" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1-1-1/?sku=36775" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-matcha-160-g/?sku=36893" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36884" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=37006" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39208" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39428" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39455" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39476" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-shoko-banan-160-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sakhar-korichnevyy-peksol-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-nobel-assorti-koka-kola-yapsliva-limon-sodovaya-88-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sakhar-korichnevyy-peksol-1-kg/?sku=36977" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1/?sku=36776" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-so-vkusom-shoko-banan-160-g/?sku=36838" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36479" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-nobel-assorti-koka-kola-yapsliva-limon-sodovaya-88-g/?sku=37068" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36885" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=37007" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39209" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39429" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39456" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39477" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sakhar-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/?sku=36577" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sakhar-korichnevyy/?sku=36978" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1-1/?sku=36777" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36481" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/?sku=36839" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36886" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=37009" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39211" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39430" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39458" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39479" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krispi-krepy-so-vkusom-mango_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-so-vkusom-yaponskoy-slivy-kgc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=34510" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/?sku=36664" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/krispi-krepy-so-vkusom-mango_1/?sku=36887" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-so-vkusom-yaponskoy-slivy-kgc-/?sku=37070" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3-1-1/?sku=36778" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/?sku=36979" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36578" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36840" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sukhie-slivki-frima/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-so-vkusom-yaponskoy-slivy-i-sodovoy-krc-24-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-s-nachinkoy-adzuki-210-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marshmellou-s-golubichnoy-nachinkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marshmellou-s-golubichnoy-nachinkoy/?sku=36888" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-so-vkusom-yaponskoy-slivy-i-sodovoy-krc-24-gr/?sku=37071" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-3/?sku=36779" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-s-nachinkoy-adzuki-210-g/?sku=36841" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sukhie-slivki-frima/?sku=36980" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=37005" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39207" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39427" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39454" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39459" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-ananasom-king-island-40-g/?sku=39475" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marshmellou-s-limonnoy-nachinkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1-arbuz/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-so-vkusom-kokosa-i-pandana/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marshmellou-s-limonnoy-nachinkoy/?sku=36889" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha/?sku=37072" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1-arbuz/?sku=36780" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-so-vkusom-kokosa-i-pandana/?sku=36842" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1-klubnika/?sku=36781" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon/?sku=37073" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-yuki-moloko-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-fruktovyy-so-vkusom-mango-210-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon-s-arakhisovym-maslom/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon-s-arakhisovym-maslom/?sku=37074" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=37008" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-fruktovyy-so-vkusom-mango-210-g/?sku=36844" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-yuki-moloko-120-g/?sku=36891" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruits-2-v-1/?sku=36782" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-pechene-yuki-moloko-120-g/?sku=38906" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39210" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39457" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39460" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kokosovye-chipsy-s-mango-king-island-40-g/?sku=39478" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-chernyy-kunzhut/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-glamatic-roseberry-16-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon-s-medom-i-limonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/imbirnye-konfety-gingerbon-s-medom-i-limonom/?sku=37075" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-chernyy-kunzhut/?sku=36845" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-glamatic-roseberry-16-g/?sku=36783" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-hello-kitty/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/iriski-molochnye-milky-fujiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-chernyy-sakhar-yuki-210-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-chernyy-sakhar-yuki-210-g/?sku=36846" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-hello-kitty/?sku=36784" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/iriski-molochnye-milky-fujiya/?sku=37076" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-chernyy-sakhar-yuki-210-g/?sku=36894" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-kitty/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/iriski-molochnye-milky-fujiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/iriski-molochnye-milky-fujiya-1/?sku=37077" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-kitty/?sku=36785" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-vinograd/?sku=36847" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-mishki-koala-s-klubnichnoy-nachinkoy-48-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-lotte-glamatic-vkus-persika-i-myaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-koka-koly-koreyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-klubnika/?sku=36848" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-mishki-koala-s-klubnichnoy-nachinkoy-48-g/?sku=36895" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-koka-koly-koreyskaya/?sku=37078" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-lotte-glamatic-vkus-persika-i-myaty/?sku=36786" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-maliny-koreyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-koalas-march-s-molochnoy-nachinkoy-lotte-37-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-koalas-march-s-molochnoy-nachinkoy-lotte-37-g/?sku=36896" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-maliny-koreyskaya/?sku=37079" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-2-1/?sku=36787" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-mango/?sku=36849" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-mishki-koala-s-shokoladnoy-nachinkoy-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-kurobe-4-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-slivochnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-yablochnoy-sodovoy-koreyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-boyaryshnik-monetki/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-boyaryshnik-monetki/?sku=37014" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-mishki-koala-s-shokoladnoy-nachinkoy-50-g/?sku=36897" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-mommos-so-vkusom-yablochnoy-sodovoy-koreyskaya/?sku=37080" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-kurobe-4-g/?sku=36788" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3m-slivochnye/?sku=36850" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-boyaryshnik-monetki/?sku=37103" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-assorti-klubnika-limon-apelsin-vinograd-vishnya-yabloko-kola-jewelry-candy-koreyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-boyaryshnik-pastila/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-choco-pie-banan-336-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-assorti-iz-7-vkusov-366-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3-m-tayvanskaya-dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-assorti-iz-7-vkusov-366-g/?sku=36789" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-3-m-tayvanskaya-dynya/?sku=36851" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-choco-pie-banan-336-g/?sku=36898" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-assorti-klubnika-limon-apelsin-vinograd-vishnya-yabloko-kola-jewelry-candy-koreyskaya/?sku=37081" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-boyaryshnik-pastila/?sku=37015" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-boyaryshnik-pastila/?sku=37104" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-drakula-8-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-roll-adzuki-s-molokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-bez-sakhara-xulnosu-greypfrut-yabloko-klubnika-68-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-mangorind-7d/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-choco-pie-klubnika-336-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-choco-pie-klubnika-336-g/?sku=36899" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-bez-sakhara-xulnosu-greypfrut-yabloko-klubnika-68-gr/?sku=37082" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-drakula-8-sht/?sku=36790" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-mangorind-7d/?sku=37016" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-roll-adzuki-s-molokom/?sku=36852" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-frankenshteyn-8-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-bez-sakhara-xulnosu-limonmyata-68-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-bez-sakhara-xulnosu-limonmyata-68-gr/?sku=37083" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d-1/?sku=37017" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukawa-frankenshteyn-8-sht/?sku=36791" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d-1/?sku=38840" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d-1/?sku=38905" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-notime-33-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-dzhu-s-volshebnyy-banan-24-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-so-vkusom-vinograda-52g/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-dzhu-s-volshebnyy-banan-24-gr/?sku=37084" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-notime-33-g/?sku=36792" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1-1-1/?sku=36901" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-so-vkusom-vinograda-52g/?sku=37018" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-assorti-sun-star-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy%20-candy-so-vkusom-arbuza-/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-roll-mango-s-kremom/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-koshachi-yazychki-s-belym-shokoladom-42-gr_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-assorti-sun-star-yaponskoe-kachestvo/?sku=37019" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy%20-candy-so-vkusom-arbuza-/?sku=36793" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-roll-mango-s-kremom/?sku=36855" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-koshachi-yazychki-s-belym-shokoladom-42-gr_1/?sku=36902" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-assorti-sun-star-yaponskoe-kachestvo/?sku=38843" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-assorti-sun-star-yaponskoe-kachestvo/?sku=38924" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-golubika-koreya-41-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy%20-so-vkusom-klubniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-kusochkami-ananasa-sun-star-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy%20-so-vkusom-klubniki/?sku=36794" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-golubika-koreya-41-g/?sku=36903" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1-1/?sku=37086" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-kusochkami-ananasa-sun-star-yaponskoe-kachestvo/?sku=37020" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-kusochkami-ananasa-sun-star-yaponskoe-kachestvo/?sku=38844" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-kusochkami-ananasa-sun-star-yaponskoe-kachestvo/?sku=38925" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-kusochkami-ananasa-sun-star-yaponskoe-kachestvo/?sku=38932" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-golubika/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy%20-lemon/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-klubnichnye-koreya-41-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-vinogradom-sun-star-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-golubika/?sku=36857" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-swiss-candy%20-lemon/?sku=36795" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-klubnichnye-koreya-41-g/?sku=36904" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-vinogradom-sun-star-yaponskoe-kachestvo/?sku=37021" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1-1-1/?sku=37087" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-vinogradom-sun-star-yaponskoe-kachestvo/?sku=38845" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-vinogradom-sun-star-yaponskoe-kachestvo/?sku=38926" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/-nazad-zhevatelnaya-rezinka-swiss-candy%20-so-vkusom-myaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-kusochkami-mango-sun-star-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-s-zelenym-chaem-koreya-44-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-s-zelenym-chaem-koreya-44-g/?sku=36905" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2-1/?sku=37088" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-kusochkami-mango-sun-star-yaponskoe-kachestvo/?sku=37022" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-lichi/?sku=36858" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/-nazad-zhevatelnaya-rezinka-swiss-candy%20-so-vkusom-myaty/?sku=36796" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-kusochkami-mango-sun-star-yaponskoe-kachestvo/?sku=38846" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-kusochkami-mango-sun-star-yaponskoe-kachestvo/?sku=38927" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/naturalnoe-zhele-s-kusochkami-mango-sun-star-yaponskoe-kachestvo/?sku=38933" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-medovyy-chay-s-golubikoy-580gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-s-shokoladom-koreya-42-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-molochnaya-s-zelenym-chaem-kanro-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-iz-boyaryshnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-ume-so-vkusom-yaponskoy-slivy/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-mango/?sku=36859" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-ume-so-vkusom-yaponskoy-slivy/?sku=36797" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-medovyy-chay-s-golubikoy-580gr/?sku=38880" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-s-shokoladom-koreya-42-g/?sku=36906" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-iz-boyaryshnika/?sku=37023" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-molochnaya-s-zelenym-chaem-kanro-70-g/?sku=37089" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/dzhem-medovyy-chay-s-golubikoy-580gr/?sku=38884" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-iz-boyaryshnika/?sku=37153" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-s-zelenym-chaem-i-bobami-adzuki-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-tayvanskaya-dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-myagkaya-gliko-mindal-783-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-super-tonkie-koreya-44-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-s-zelenym-chaem-i-bobami-adzuki-150-g/?sku=37024" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-myagkaya-gliko-mindal-783-gr/?sku=36464" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovoe-moti-tayvanskaya-dynya/?sku=36860" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-1/?sku=36798" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-pocky-super-tonkie-koreya-44-g/?sku=36907" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-myagkaya-gliko-mindal-783-gr/?sku=37090" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-myagkaya-latte-glico-39-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-s-fioletovym-batatom-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-moti-adzuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-kroshka-so-vk-vinograda-i-sody-39-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-vinograd-416-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-vinograd-416-gr/?sku=36908" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-s-fioletovym-batatom-150-g/?sku=37025" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-moti-adzuki/?sku=36861" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-kroshka-so-vk-vinograda-i-sody-39-g/?sku=36799" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-myagkaya-latte-glico-39-g/?sku=37091" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-moti-arakhis/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukava-assorti-lenta-54-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-molochnye-746-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-slivochnaya-melland-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-s-yudzu-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-moti-arakhis/?sku=36862" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-marukava-assorti-lenta-54-g/?sku=36800" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-slivochnaya-melland-100-gr/?sku=37092" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-palochki-v-shokolade-pocky-molochnye-746-g/?sku=36909" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-s-yudzu-150-g/?sku=37026" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-fccjhnb-mango-dynya-lichi-3-portsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-moti-matcha/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-yuki-no-yado-938-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-fruktovaya-so-slivkami-melland-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-fccjhnb-mango-dynya-lichi-3-portsii/?sku=37027" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-moti-matcha/?sku=36863" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh-2/?sku=36801" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/karamel-fruktovaya-so-slivkami-melland-100-g/?sku=37093" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-yuki-no-yado-938-g/?sku=36910" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-kingo-mango-bolshaya-portsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-2/?sku=37094" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-so-vkusom-golubiki-fusen-no-mi-v-sharikakh/?sku=36802" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/?sku=36911" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-kingo-mango-bolshaya-portsiya/?sku=37028" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/?sku=39320" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g/?sku=39380" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-kingo-medovaya-dynya-bolshaya-portsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruktovoe-assorti-coris-38-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kozinak-iz-kunzhuta-230gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/kozinak-iz-kunzhuta-230gr/?sku=37095" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-fruktovoe-assorti-coris-38-gr/?sku=36803" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/puding-s-naturalnymi-fruktami-kingo-medovaya-dynya-bolshaya-portsiya/?sku=37029" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pyure-iz-mango-850-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-khuanfu-yabloko-27-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-syrnoe-96-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-iz-duriana/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-syrnoe-96-g/?sku=36913" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pyure-iz-mango-850-g/?sku=37030" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-iz-duriana/?sku=37096" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-khuanfu-yabloko-27-g-/?sku=36804" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-khuanfu-yabloko-27-g-/?sku=37101" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pyure-iz-mango-850-g/?sku=38850" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pyure-iz-mango-850-g/?sku=38899" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatrezinka-yaponskiy-anime-6-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-s-shokoladnoy-nachinkoy-kancho-lotte/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-kukuruzka/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=37031" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-kukuruzka/?sku=37097" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatrezinka-yaponskiy-anime-6-g/?sku=36805" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-s-shokoladnoy-nachinkoy-kancho-lotte/?sku=36914" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=39244" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/snek-kokosovyy-s-vanilyu-i-orekhami-glendee-40-g/?sku=39386" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-pokemon-56-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-slivochnoe-doraemon-90-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-glamatic-roseberry-7-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/soan-papdi-kokos-best-of-india-250-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-glamatic-roseberry-7-g/?sku=37098" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-pokemon-56-g/?sku=36806" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/soan-papdi-kokos-best-of-india-250-gr/?sku=37032" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-slivochnoe-doraemon-90-g/?sku=36915" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-slivochnoe-v-banke-doraemon-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-aromatnaya-roza-i-sochnyy-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/soan-papdi-mango-best-of-india-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-yaponskie-devochki-56-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-yaponskie-devochki-56-g/?sku=36807" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/soan-papdi-mango-best-of-india-250-g/?sku=37033" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-slivochnoe-v-banke-doraemon-150-g/?sku=36916" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-aromatnaya-roza-i-sochnyy-persik/?sku=37099" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-apelsina/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-khrustyashchee-pyeongchangso-vkusom-aktinidii-kish-mish-dalnevostochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-aromatnaya-roza-32-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-aromatnaya-roza-32-g/?sku=37100" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-apelsina/?sku=36808" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d/?sku=37034" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-khrustyashchee-pyeongchangso-vkusom-aktinidii-kish-mish-dalnevostochnyy/?sku=36917" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d/?sku=38855" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sushenoe-mango-7d/?sku=38907" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/tamarind-sushenyy-kitchen-express-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-shokoladnoe-iz-tselnoy-muki-s-rostkami-pshenitsy-bourbon-98-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/tamarind-sushenyy-kitchen-express-200-g/?sku=37035" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda/?sku=36809" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-shokoladnoe-iz-tselnoy-muki-s-rostkami-pshenitsy-bourbon-98-gr-/?sku=36918" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/tamarind-sushenyy-kitchen-express-200-g/?sku=38858" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/tamarind-sushenyy-kitchen-express-200-g/?sku=38909" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-dyni/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pirozhnoe-crown-vic-pie-s-klubnikoy-216-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-so-vkusom-yaponskoy-slivy-salty-koume-candy-55-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=37036" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-dyni/?sku=36810" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-so-vkusom-yaponskoy-slivy-salty-koume-candy-55-g/?sku=37102" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pirozhnoe-crown-vic-pie-s-klubnikoy-216-g/?sku=36919" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=38860" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=38988" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=39265" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-banan-20-g/?sku=39462" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-klubniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=37037" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-klubniki/?sku=36811" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu-2/?sku=36920" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=38861" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=38989" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=39266" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-voskovnitsa-20-g/?sku=39463" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1/?sku=36812" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu/?sku=36921" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=37038" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=38862" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=39267" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-lichi-20-g/?sku=39464" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=37039" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1-1/?sku=36813" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=36922" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-sodovaya-mikakuto-2-1/?sku=37105" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=38863" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39230" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=38990" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39322" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=39268" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1-1/?sku=39348" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-mango-20-g/?sku=39465" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye/?sku=37106" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=37040" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=36923" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskaya-zhevatelnaya-rezinka-marukawa-vkus-vinograda-1-1-1/?sku=36814" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39232" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=38864" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39324" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=39269" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-chipsy-fitfruits-ananas-20-g/?sku=39466" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1-1/?sku=39350" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-nobel-4-vkusa-limonada-80-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3178/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3178/?sku=36815" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/?sku=37041" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=36924" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-nobel-4-vkusa-limonada-80-g/?sku=37107" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39233" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/?sku=38865" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39325" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chernosliv-s-gretskim-orekhom-49-g/?sku=39289" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane-1/?sku=39351" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-ananas-v-shokolade-90-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-288-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-so-vkusom-zlakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=36925" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-rezinka-chewing-gum-so-vkusom-zlakov/?sku=36816" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-ananas-v-shokolade-90-gr/?sku=37108" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39235" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39327" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-kakinotane/?sku=39353" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chipsy-iz-duriana/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-plombira-288-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/chipsy-iz-duriana/?sku=37043" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/?sku=36926" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye-1/?sku=37109" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/?sku=39328" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-risovoe-s-solyu-soft-salat-139-g-1/?sku=39383" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zhevatelnaya-konfeta-guoshi-guoshi-so-vkusom-shokolada-288-g_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-assorti-fruktovyy-sok-senjaku-80-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=36927" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=37044" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-assorti-fruktovyy-sok-senjaku-80-g/?sku=37110" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39237" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=38867" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=39308" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39330" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yablochnye-chipsy-v-molochnom-shokolade-45-g/?sku=39450" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovye-krekery-s-medom-108-g/?sku=39355" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-drazhe-khello-kitti-275-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pejoy-so-vkusom-zelenogo-chaya-matcha-39-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-drazhe-khello-kitti-275-g/?sku=37111" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=37045" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pejoy-so-vkusom-zelenogo-chaya-matcha-39-g-/?sku=36928" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=38868" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=38992" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pepero-belyy-shokolad-32-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=37046" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pepero-belyy-shokolad-32-g/?sku=36929" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-2-1/?sku=37112" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=38869" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yagody-godzhi-krasnyy-barbaris/?sku=38993" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pocky-so-vkusom-banana-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pocky-so-vkusom-banana-25-g/?sku=36930" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko/?sku=37113" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=36931" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-1/?sku=37114" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39259" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39336" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-ikry-mintaya-i-mayoneza-55-g/?sku=39344" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=36932" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-morinaga-zelenoe-yabloko-2/?sku=37115" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39260" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39337" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39345" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/solomka-pretz-so-vkusom-syra-55-g/?sku=39399" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1-1-1/?sku=36507" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1-1/?sku=36679" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1-1/?sku=36933" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1-1-1/?sku=37116" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/melang_cow/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1/?sku=36680" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/melang_cow/?sku=37117" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/indiyskie-spetsii/yaponskoe-pechene-hello-panda-so-nachinkoy-zelenogo-chaya-mat-cha-1/?sku=36934" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-zheleynye-mango-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khvorost-molochnyy-koreyskoe-pechene/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khvorost-molochnyy-koreyskoe-pechene/?sku=36935" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-zheleynye-mango-150-g/?sku=37118" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khvorost-s-karamelyu-koreyskoe-pechene/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-kukuruza-125-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khvorost-s-karamelyu-koreyskoe-pechene/?sku=36936" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-kukuruza-125-g/?sku=37119" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-so-vkusom-zelenogo-risa-300-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khrustyashchee-pechene-s-shokoladom-mini-choco-chip-lotte/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-so-vkusom-zelenogo-risa-300-g/?sku=37120" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khrustyashchee-pechene-s-shokoladom-mini-choco-chip-lotte/?sku=36937" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-tamarind-85-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/risovoe-pechene-so-slivochnoy-glazuryu-1/?sku=36938" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-tamarind-85-g/?sku=37121" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-taro-125-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1-1/?sku=36734" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-zhevatelnye-taro-125-g/?sku=37122" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1-1/?sku=36939" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-pirozhnoe-popin-cookin-by-kracie-26-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1/?sku=36515" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-pirozhnoe-popin-cookin-by-kracie-26-gr-/?sku=35296" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-pirozhnoe-popin-cookin-by-kracie-26-gr-/?sku=36735" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1/?sku=37123" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-pirozhnoe-popin-cookin-by-kracie-26-gr-/?sku=36940" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-sladkiy-puding-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1-1-1/?sku=37124" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-sladkiy-puding-25-g/?sku=36736" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-sladkiy-puding-25-g/?sku=36941" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1/?sku=36737" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy-1-1/?sku=37125" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki-1/?sku=36942" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-Popin%20Cookin-tayaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-papayya-v-shokolade-90-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-Popin%20Cookin-tayaki/?sku=36738" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-papayya-v-shokolade-90-g/?sku=37126" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-Popin%20Cookin-tayaki/?sku=36943" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-dlya-prigotovleniya-utki-po-pekinski-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-dlya-prigotovleniya-utki-po-pekinski-1/?sku=36740" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-dlya-prigotovleniya-utki-po-pekinski-1/?sku=36944" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sdelay-sam-yaponskiy-gamburger/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-s-durianom-kokosovye-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-s-durianom-kokosovye-350-g/?sku=37128" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/sdelay-sam-yaponskiy-gamburger/?sku=36945" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-duriana-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-duriana-200-g/?sku=37129" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki/?sku=36742" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-popin-cookin-tayaki/?sku=36946" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-zharennogo-risa-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-detskoe-pechene-kidorikko-s-povyshennym-soderzhaniem-kaltsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-detskoe-pechene-kidorikko-s-povyshennym-soderzhaniem-kaltsiya/?sku=36947" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-zharennogo-risa-100-g/?sku=37130" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-detskoe-slivochnoe-pechene-ginbis/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-imbirya-300-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-detskoe-slivochnoe-pechene-ginbis/?sku=36948" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-imbirya-300-g/?sku=37131" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-mango-200-g_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1/?sku=36949" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-mango-200-g_1/?sku=37132" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-mangostina-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-so-vkusom-mangostina-200-g/?sku=37133" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-tryufel-iz-syrogo-shokolada-takaoka-42-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-tryufel-iz-syrogo-shokolada-takaoka-42-g/?sku=37134" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-hello-kitty-ledentsovye-1-1/?sku=37135" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-cranky-khrustyashchie-s-vozdushnym-risom-76-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-cranky-khrustyashchie-s-vozdushnym-risom-76-g/?sku=37136" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-sloenoe-pechene-s-shokoladnoy-nachinkoy-lotte-chocolate-pie/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-pyeongchang-s-nachinkoy-iz-limonnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-sloenoe-pechene-s-shokoladnoy-nachinkoy-lotte-chocolate-pie/?sku=36954" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-pyeongchang-s-nachinkoy-iz-limonnika/?sku=37137" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfety-shokoladnye-s-naturalnoy-klubnikoy/?sku=37138" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskoe-pechene-hello-panda-so-slivochnoy-nachinkoy-1-1/?sku=36955" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovaya-karamel-na-palochke-crayon-shinchan-96-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovaya-karamel-na-palochke-crayon-shinchan-96-gr/?sku=37139" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovaya-karamel-s-zhevatelnoy-rezinkoy-vnutri-110-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsovaya-karamel-s-zhevatelnoy-rezinkoy-vnutri-110-g/?sku=37140" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy/?sku=37141" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-nobel-super-kola-88-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-nobel-super-kola-88-g/?sku=37142" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-nobel-super-limon-88-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-nobel-super-limon-88-g/?sku=37143" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-nobel-super-soda-88-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-nobel-super-soda-88-g/?sku=37144" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-assorti-fruktovye-fruits-candy-lotte/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-assorti-fruktovye-fruits-candy-lotte/?sku=37145" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-s-zelenym-chaem-i-i-limonom-bontea-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-s-zelenym-chaem-i-i-limonom-bontea-green/?sku=37146" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-s-zelenym-chaem-i-yablokom-bontea-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-s-zelenym-chaem-i-yablokom-bontea-green/?sku=37147" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-assorti-kabaya-twinbow/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-assorti-kabaya-twinbow/?sku=37148" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-assorti-kabaya-s-kollagenom-1000-mg/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-assorti-kabaya-s-kollagenom-1000-mg/?sku=37149" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-assorti-kabaya-twinbow-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-assorti-kabaya-twinbow-1/?sku=37150" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/myagkaya-karamel-nobel-seed-so-vkusom-kolay-35-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/myagkaya-karamel-nobel-seed-so-vkusom-kolay-35-g/?sku=37151" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/myagkaya-karamel-nobel-seed-limonad-ramune-35-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/myagkaya-karamel-nobel-seed-limonad-ramune-35-g/?sku=37152" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-s-shokoladom-70-premium-59-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-s-shokoladom-70-premium-59-g/?sku=37154" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/zelenyy-shokolad--okasi-s-chaem-matcha-1/?sku=37155" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy-1-1/?sku=37156" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy-1-1-1/?sku=37157" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/ledentsy-lotte-so-vkusom-kitayskoy-ayvy-1/?sku=37158" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/slivochnye-ledentsy-s-imbiremgingerbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/slivochnye-ledentsy-s-imbiremgingerbon/?sku=37159" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khalva-iz-masha-rong-vang-minh-ngoc/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/khalva-iz-masha-rong-vang-minh-ngoc/?sku=37160" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-assorti-v-korobochke-172-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-assorti-v-korobochke-172-g/?sku=37161" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-assorti-v-pakete-27-sht-172-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-assorti-v-pakete-27-sht-172-g/?sku=37162" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-matcha-mochi-s-zelenym-chaem-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-matcha-mochi-s-zelenym-chaem-120-g/?sku=37163" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-miks-shokolada-9-sht-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-miks-shokolada-9-sht-120-g/?sku=37164" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-yaponskaya-sliva-12-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-tirol-yaponskaya-sliva-12-g/?sku=37165" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-luk-so-vkusom-matya-44-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-luk-so-vkusom-matya-44-g/?sku=37166" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3470/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3470/?sku=36706" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3470/?sku=37167" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-molochnyy-ghana-milk-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-molochnyy-ghana-milk-50g/?sku=37168" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-na-palochke-peko-peko/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-na-palochke-peko-peko/?sku=37169" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-khrustyashchiy-crunky-45g/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/imbir-s-medom/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-khrustyashchiy-crunky-45g/?sku=37170" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad--okasi-s-chaem-matcha-i-yagodami-godzhi-plitka-80-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad--okasi-s-chaem-matcha-i-yagodami-godzhi-plitka-80-g-1/?sku=37171" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad--okasi-s-chaem-matcha-i-yagodami-godzhi-plitka-80-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad--okasi-s-chaem-matcha-i-yagodami-godzhi-plitka-80-g/?sku=37172" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad--okasi-s-chaem-matcha-i-yagodami-godzhi-plitka-80-g-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad--okasi-s-chaem-matcha-i-yagodami-godzhi-plitka-80-g-1-1/?sku=37173" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-s-yudzu-80-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-s-yudzu-80-gr/?sku=37174" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskie-fruktovye-ledenetsy-fujiya-pop-candy-20-shtuk2/?sku=37175" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-molochnyy-shokolad-meiji/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-molochnyy-shokolad-meiji/?sku=37176" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-chernyy-shokolad-meiji/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/yaponskiy-chernyy-shokolad-meiji/?sku=37177" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-khuanfu-yogurt-27-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-khuanfu-klubnika-27-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/konfeta-zhevatelnaya-khuanfu-chernika-27-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-nobel-4-vkusa-limonada-80-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-nobel-sours-vkusom-energeticheskogo-napitka-45-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-nobel-sours-kola-45-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-nobel-sours-limonad-ramune-45-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marmelad-nobel-super-mario-so-vkusom-limonada-ramune-i-koka-koly-45-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marshmellou-s-klubnichnoy-nachinkoy-yaponskie-80-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/marshmellou-s-chernichnoy-nachinkoy-yaponskie-80-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=35590" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=36596" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-iz-boyaryshnika-55-gr-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-iz-boyaryshnika-xuli-9-sht-250-gr-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pastila-iz-boyaryshnika-medovaya-24-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/pechene-kokosovoe-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-stiralnaya-mashina-88-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-stiralnaya-mashina-88-g/?sku=36660" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-veselaya-lapshichnaya-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-veselaya-lapshichnaya-25-g/?sku=36661" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-veselyy-prazdnik-24-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-veselyy-prazdnik-24-g/?sku=36662" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-sladkie-takoyaki-16-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/sdelay-sam-sladkie-takoyaki-16-g/?sku=36663" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/soan-papdi-pryemium-best-of-india-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/soan-papdi-shokoladnyye-best-of-india-250-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-gliko-super-mario/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokolad-gliko-super-mario/?sku=36704" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/shokoladnye-palochki-pocky-so-vkusom-zelyonogo-chaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/3186/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-unitazik-88-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/yaponskiy-nabor-sdelay-sam-unitazik-88-g/?sku=36739" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti/moti-dayfuku-assorti/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/moti/moti-roll-molochnyy-s-klubnikoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=35560" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=36982" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38784" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38885" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38900" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=35562" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=36983" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38785" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38886" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-apelsinovom-sirope/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-apelsinovom-sirope/?sku=38822" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-apelsinovom-sirope/?sku=38914" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-apelsinovom-sirope/?sku=38934" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-apelsinovom-sirope/?sku=38947" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-dynnom-sirope/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-dynnom-sirope/?sku=38823" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-dynnom-sirope/?sku=38915" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-dynnom-sirope/?sku=38935" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-dynnom-sirope/?sku=38948" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-kokosovom-sirope/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-kokosovom-sirope/?sku=38824" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-kokosovom-sirope/?sku=38916" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-kokosovom-sirope/?sku=38936" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-kokosovom-sirope/?sku=38949" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-sirope-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-sirope-lichi/?sku=38825" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-sirope-lichi/?sku=38917" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-sirope-lichi/?sku=38937" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-sirope-lichi/?sku=38950" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/kokosovoe-zhele-v-sirope-lichi/?sku=38968" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-apelsin/?sku=38826" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-apelsin/?sku=38918" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-apelsin/?sku=38938" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-dynya/?sku=38827" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-dynya/?sku=38919" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-dynya/?sku=38939" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-klubnika/?sku=38828" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-klubnika/?sku=38920" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-klubnika/?sku=38940" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-lichi/?sku=38829" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-lichi/?sku=38921" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-lichi/?sku=38941" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/sladosti/fruktovye-sladosti/konzhakovoe-zhele-lichi/?sku=38969" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F1014"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1014" sqref="F1014"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -7835,1030 +7835,1030 @@
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="6"/>
+      <c r="E6" s="6">
+        <v>63</v>
+      </c>
       <c r="F6" s="14">
-        <v>724</v>
+        <v>179</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>377</v>
+        <v>724</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>179</v>
+        <v>377</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>154</v>
+        <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>6</v>
+        <v>154</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="E11" s="6"/>
+      <c r="E11" s="6">
+        <v>63</v>
+      </c>
       <c r="F11" s="14">
-        <v>724</v>
+        <v>179</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>154</v>
+        <v>724</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>377</v>
+        <v>154</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="E14" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>179</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>6</v>
+        <v>377</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
         <v>724</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
         <v>724</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
         <v>724</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
         <v>724</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="E20" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>36</v>
+        <v>169</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="E21" s="6"/>
+      <c r="E21" s="6">
+        <v>0</v>
+      </c>
       <c r="F21" s="14">
-        <v>226</v>
+        <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>169</v>
+        <v>226</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="E23" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>36</v>
+        <v>169</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="E24" s="6"/>
+      <c r="E24" s="6">
+        <v>0</v>
+      </c>
       <c r="F24" s="14">
-        <v>226</v>
+        <v>36</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>169</v>
+        <v>226</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="14">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="E27" s="6"/>
+      <c r="E27" s="6">
+        <v>0</v>
+      </c>
       <c r="F27" s="14">
-        <v>226</v>
+        <v>169</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="E28" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>169</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>395</v>
+        <v>226</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="E30" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>183</v>
+        <v>395</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="E31" s="6"/>
+      <c r="E31" s="6">
+        <v>0</v>
+      </c>
       <c r="F31" s="14">
-        <v>30</v>
+        <v>183</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>30</v>
+        <v>395</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="E33" s="6"/>
+      <c r="E33" s="6">
+        <v>0</v>
+      </c>
       <c r="F33" s="14">
-        <v>226</v>
+        <v>169</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="E34" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>169</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E35" s="6">
         <v>0</v>
       </c>
       <c r="F35" s="14">
         <v>183</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>395</v>
+        <v>226</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
         <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
         <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="E39" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>173</v>
+        <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="E40" s="6"/>
+      <c r="E40" s="6">
+        <v>0</v>
+      </c>
       <c r="F40" s="14">
-        <v>155</v>
+        <v>173</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
         <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>78</v>
+        <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>78</v>
+        <v>54</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="E44" s="6"/>
+      <c r="E44" s="6">
+        <v>0</v>
+      </c>
       <c r="F44" s="14">
-        <v>155</v>
+        <v>173</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>169</v>
+        <v>155</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="E47" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E47" s="6"/>
       <c r="F47" s="14">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
         <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="E49" s="6"/>
+      <c r="E49" s="6">
+        <v>86</v>
+      </c>
       <c r="F49" s="14">
-        <v>90</v>
+        <v>221</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
         <v>42</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>120</v>
       </c>
-      <c r="E51" s="6"/>
+      <c r="E51" s="6">
+        <v>0</v>
+      </c>
       <c r="F51" s="14">
-        <v>83</v>
+        <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="E52" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="E53" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>221</v>
+        <v>83</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E54" s="6">
         <v>86</v>
       </c>
       <c r="F54" s="14">
         <v>221</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>83</v>
+        <v>42</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="E56" s="6"/>
+      <c r="E56" s="6">
+        <v>0</v>
+      </c>
       <c r="F56" s="14">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>42</v>
+        <v>83</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="E58" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
         <v>83</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E60" s="6">
         <v>0</v>
       </c>
@@ -8877,1391 +8877,1391 @@
         <v>143</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
         <v>221</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
-        <v>144</v>
+        <v>389</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>150</v>
       </c>
-      <c r="E63" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E63" s="6"/>
       <c r="F63" s="14">
-        <v>238</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>153</v>
       </c>
-      <c r="E64" s="6"/>
+      <c r="E64" s="6">
+        <v>0</v>
+      </c>
       <c r="F64" s="14">
-        <v>389</v>
+        <v>154</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E65" s="6">
         <v>0</v>
       </c>
       <c r="F65" s="14">
-        <v>154</v>
+        <v>238</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E66" s="6">
         <v>0</v>
       </c>
       <c r="F66" s="14">
-        <v>154</v>
+        <v>71</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="E67" s="6"/>
+      <c r="E67" s="6">
+        <v>0</v>
+      </c>
       <c r="F67" s="14">
-        <v>144</v>
+        <v>238</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>221</v>
+        <v>144</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>164</v>
       </c>
-      <c r="E69" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E69" s="6"/>
       <c r="F69" s="14">
-        <v>238</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>166</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
         <v>389</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E71" s="6">
         <v>0</v>
       </c>
       <c r="F71" s="14">
-        <v>71</v>
+        <v>154</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>170</v>
       </c>
       <c r="E72" s="6">
         <v>0</v>
       </c>
       <c r="F72" s="14">
         <v>71</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>90</v>
+        <v>173</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>176</v>
       </c>
-      <c r="E74" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>389</v>
+        <v>179</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>179</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
-        <v>173</v>
+        <v>90</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>182</v>
       </c>
-      <c r="E76" s="6"/>
+      <c r="E76" s="6">
+        <v>73</v>
+      </c>
       <c r="F76" s="14">
-        <v>221</v>
+        <v>389</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>185</v>
       </c>
-      <c r="E77" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E77" s="6"/>
       <c r="F77" s="14">
-        <v>166</v>
+        <v>221</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>188</v>
       </c>
-      <c r="E78" s="6"/>
+      <c r="E78" s="6">
+        <v>86</v>
+      </c>
       <c r="F78" s="14">
-        <v>179</v>
+        <v>166</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>190</v>
       </c>
-      <c r="E79" s="6"/>
+      <c r="E79" s="6">
+        <v>73</v>
+      </c>
       <c r="F79" s="14">
-        <v>90</v>
+        <v>389</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="E80" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E80" s="6"/>
       <c r="F80" s="14">
-        <v>389</v>
+        <v>221</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>196</v>
       </c>
-      <c r="E82" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E82" s="6"/>
       <c r="F82" s="14">
-        <v>166</v>
+        <v>90</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="E83" s="6"/>
+      <c r="E83" s="6">
+        <v>86</v>
+      </c>
       <c r="F83" s="14">
-        <v>179</v>
+        <v>166</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>200</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>221</v>
+        <v>179</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>221</v>
+        <v>945</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>206</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
-        <v>945</v>
+        <v>269</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="E87" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E87" s="6"/>
       <c r="F87" s="14">
-        <v>251</v>
+        <v>221</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>212</v>
       </c>
       <c r="E88" s="6"/>
       <c r="F88" s="14">
-        <v>269</v>
+        <v>140</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="E89" s="6"/>
+      <c r="E89" s="6">
+        <v>-1</v>
+      </c>
       <c r="F89" s="14">
-        <v>140</v>
+        <v>251</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E90" s="6">
         <v>-1</v>
       </c>
       <c r="F90" s="14">
         <v>251</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>221</v>
+        <v>945</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>221</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="14">
-        <v>945</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
-        <v>269</v>
+        <v>221</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>225</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
         <v>140</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
         <v>945</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E96" s="6"/>
       <c r="F96" s="14">
         <v>945</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="14">
         <v>945</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>233</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
         <v>945</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="E99" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E99" s="6"/>
       <c r="F99" s="14">
-        <v>18</v>
+        <v>185</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>239</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>185</v>
+        <v>269</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>242</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="E102" s="6"/>
+      <c r="E102" s="6">
+        <v>0</v>
+      </c>
       <c r="F102" s="14">
-        <v>144</v>
+        <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>248</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
-        <v>269</v>
+        <v>144</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>250</v>
       </c>
-      <c r="E104" s="6"/>
+      <c r="E104" s="6">
+        <v>0</v>
+      </c>
       <c r="F104" s="14">
-        <v>185</v>
+        <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>252</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
-        <v>269</v>
+        <v>185</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>254</v>
       </c>
-      <c r="E106" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>18</v>
+        <v>144</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>256</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>144</v>
+        <v>269</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>258</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>260</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
         <v>185</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>262</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
         <v>185</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="E111" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E111" s="6"/>
       <c r="F111" s="14">
-        <v>173</v>
+        <v>269</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>268</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="14">
-        <v>269</v>
+        <v>262</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>271</v>
       </c>
-      <c r="E113" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E113" s="6"/>
       <c r="F113" s="14">
-        <v>944</v>
+        <v>185</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>272</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>274</v>
       </c>
-      <c r="E114" s="6"/>
+      <c r="E114" s="6">
+        <v>0</v>
+      </c>
       <c r="F114" s="14">
-        <v>262</v>
+        <v>173</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>277</v>
       </c>
-      <c r="E115" s="6"/>
+      <c r="E115" s="6">
+        <v>92</v>
+      </c>
       <c r="F115" s="14">
-        <v>185</v>
+        <v>944</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>278</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="E116" s="6"/>
+      <c r="E116" s="6">
+        <v>0</v>
+      </c>
       <c r="F116" s="14">
-        <v>262</v>
+        <v>173</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>281</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
         <v>269</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>282</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>283</v>
       </c>
-      <c r="E118" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E118" s="6"/>
       <c r="F118" s="14">
-        <v>944</v>
+        <v>262</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>284</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>285</v>
       </c>
-      <c r="E119" s="6"/>
+      <c r="E119" s="6">
+        <v>92</v>
+      </c>
       <c r="F119" s="14">
-        <v>185</v>
+        <v>944</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>287</v>
       </c>
-      <c r="E120" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E120" s="6"/>
       <c r="F120" s="14">
-        <v>173</v>
+        <v>185</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>288</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>289</v>
       </c>
       <c r="E121" s="6"/>
       <c r="F121" s="14">
         <v>185</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>290</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
         <v>185</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E123" s="6"/>
       <c r="F123" s="14">
-        <v>238</v>
+        <v>712</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E124" s="6">
         <v>0</v>
       </c>
       <c r="F124" s="14">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>300</v>
       </c>
-      <c r="E125" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E125" s="6"/>
       <c r="F125" s="14">
-        <v>18</v>
+        <v>269</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E126" s="6"/>
       <c r="F126" s="14">
-        <v>269</v>
+        <v>238</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>304</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>306</v>
       </c>
-      <c r="E127" s="6"/>
+      <c r="E127" s="6">
+        <v>0</v>
+      </c>
       <c r="F127" s="14">
-        <v>353</v>
+        <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
-        <v>712</v>
+        <v>353</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>310</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
         <v>712</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>312</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>313</v>
       </c>
       <c r="E130" s="6">
         <v>0</v>
       </c>
       <c r="F130" s="14">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>314</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>315</v>
       </c>
-      <c r="E131" s="6"/>
+      <c r="E131" s="6">
+        <v>0</v>
+      </c>
       <c r="F131" s="14">
-        <v>238</v>
+        <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>316</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E132" s="6"/>
       <c r="F132" s="14">
-        <v>353</v>
+        <v>269</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>318</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>319</v>
       </c>
-      <c r="E133" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E133" s="6"/>
       <c r="F133" s="14">
-        <v>18</v>
+        <v>238</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E134" s="6"/>
       <c r="F134" s="14">
-        <v>269</v>
+        <v>353</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>322</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>324</v>
       </c>
       <c r="E135" s="6"/>
       <c r="F135" s="14">
         <v>30</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="10" t="s">
@@ -10304,379 +10304,379 @@
       </c>
       <c r="B138" s="10" t="s">
         <v>331</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E138" s="6">
         <v>0</v>
       </c>
       <c r="F138" s="14">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>335</v>
       </c>
-      <c r="E139" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E139" s="6"/>
       <c r="F139" s="14">
-        <v>645</v>
+        <v>185</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>336</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>337</v>
       </c>
-      <c r="E140" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E140" s="6"/>
       <c r="F140" s="14">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>339</v>
       </c>
-      <c r="E141" s="6"/>
+      <c r="E141" s="6">
+        <v>88</v>
+      </c>
       <c r="F141" s="14">
-        <v>185</v>
+        <v>645</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>340</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>341</v>
       </c>
-      <c r="E142" s="6"/>
+      <c r="E142" s="6">
+        <v>0</v>
+      </c>
       <c r="F142" s="14">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>342</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>344</v>
       </c>
-      <c r="E143" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E143" s="6"/>
       <c r="F143" s="14">
-        <v>323</v>
+        <v>329</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>345</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>347</v>
       </c>
       <c r="E144" s="6">
         <v>0</v>
       </c>
       <c r="F144" s="14">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>348</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>350</v>
       </c>
-      <c r="E145" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E145" s="6"/>
       <c r="F145" s="14">
-        <v>118</v>
+        <v>47</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>351</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>353</v>
       </c>
       <c r="E146" s="6">
-        <v>71</v>
+        <v>-1</v>
       </c>
       <c r="F146" s="14">
-        <v>496</v>
+        <v>118</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>354</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>356</v>
       </c>
-      <c r="E147" s="6"/>
+      <c r="E147" s="6">
+        <v>0</v>
+      </c>
       <c r="F147" s="14">
-        <v>47</v>
+        <v>323</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>359</v>
       </c>
-      <c r="E148" s="6"/>
+      <c r="E148" s="6">
+        <v>71</v>
+      </c>
       <c r="F148" s="14">
-        <v>329</v>
+        <v>496</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>360</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>361</v>
       </c>
-      <c r="E149" s="6"/>
+      <c r="E149" s="6">
+        <v>71</v>
+      </c>
       <c r="F149" s="14">
-        <v>47</v>
+        <v>496</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>362</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>363</v>
       </c>
-      <c r="E150" s="6"/>
+      <c r="E150" s="6">
+        <v>0</v>
+      </c>
       <c r="F150" s="14">
-        <v>329</v>
+        <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>364</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>365</v>
       </c>
-      <c r="E151" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E151" s="6"/>
       <c r="F151" s="14">
-        <v>323</v>
+        <v>329</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>366</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E152" s="6">
         <v>-1</v>
       </c>
       <c r="F152" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>368</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>369</v>
       </c>
-      <c r="E153" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E153" s="6"/>
       <c r="F153" s="14">
-        <v>496</v>
+        <v>47</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>370</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>371</v>
       </c>
       <c r="E154" s="6">
         <v>0</v>
       </c>
       <c r="F154" s="14">
-        <v>18</v>
+        <v>323</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>372</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>373</v>
       </c>
       <c r="E155" s="6">
         <v>-1</v>
       </c>
       <c r="F155" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>375</v>
       </c>
       <c r="E156" s="6">
         <v>-1</v>
       </c>
       <c r="F156" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>376</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>378</v>
       </c>
       <c r="E157" s="6"/>
@@ -10696,742 +10696,742 @@
       </c>
       <c r="D158" s="6" t="s">
         <v>381</v>
       </c>
       <c r="E158" s="6">
         <v>0</v>
       </c>
       <c r="F158" s="14">
         <v>341</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>382</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E159" s="6">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="F159" s="14">
-        <v>48</v>
+        <v>142</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>385</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>387</v>
       </c>
       <c r="E160" s="6">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="F160" s="14">
-        <v>142</v>
+        <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>388</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>390</v>
       </c>
       <c r="E161" s="6">
         <v>0</v>
       </c>
       <c r="F161" s="14">
-        <v>18</v>
+        <v>48</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>391</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>392</v>
       </c>
       <c r="E162" s="6">
         <v>0</v>
       </c>
       <c r="F162" s="14">
-        <v>341</v>
+        <v>48</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>393</v>
       </c>
       <c r="C163" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="D163" s="6" t="s">
         <v>394</v>
       </c>
-      <c r="D163" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E163" s="6"/>
+      <c r="E163" s="6">
+        <v>0</v>
+      </c>
       <c r="F163" s="14">
-        <v>221</v>
+        <v>341</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="10" t="s">
+        <v>395</v>
+      </c>
+      <c r="C164" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>397</v>
       </c>
-      <c r="E164" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E164" s="6"/>
       <c r="F164" s="14">
-        <v>48</v>
+        <v>221</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>398</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>399</v>
       </c>
       <c r="E165" s="6">
         <v>0</v>
       </c>
       <c r="F165" s="14">
         <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>400</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>401</v>
       </c>
       <c r="E166" s="6">
         <v>76</v>
       </c>
       <c r="F166" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>402</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>403</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="14">
         <v>221</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E168" s="6">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="F168" s="14">
-        <v>346</v>
+        <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E169" s="6">
         <v>0</v>
       </c>
       <c r="F169" s="14">
         <v>30</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>410</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>412</v>
       </c>
-      <c r="E170" s="6"/>
+      <c r="E170" s="6">
+        <v>76</v>
+      </c>
       <c r="F170" s="14">
-        <v>221</v>
+        <v>346</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
-        <v>142</v>
+        <v>221</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>418</v>
       </c>
-      <c r="E172" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E172" s="6"/>
       <c r="F172" s="14">
-        <v>18</v>
+        <v>142</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>420</v>
       </c>
-      <c r="E173" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E173" s="6"/>
       <c r="F173" s="14">
-        <v>346</v>
+        <v>221</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>421</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>422</v>
       </c>
-      <c r="E174" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E174" s="6"/>
       <c r="F174" s="14">
-        <v>30</v>
+        <v>142</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>423</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>424</v>
       </c>
       <c r="E175" s="6">
         <v>0</v>
       </c>
       <c r="F175" s="14">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>425</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>426</v>
       </c>
-      <c r="E176" s="6"/>
+      <c r="E176" s="6">
+        <v>76</v>
+      </c>
       <c r="F176" s="14">
-        <v>221</v>
+        <v>346</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>427</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>428</v>
       </c>
-      <c r="E177" s="6"/>
+      <c r="E177" s="6">
+        <v>0</v>
+      </c>
       <c r="F177" s="14">
-        <v>142</v>
+        <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>429</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>430</v>
       </c>
       <c r="E178" s="6">
         <v>76</v>
       </c>
       <c r="F178" s="14">
         <v>346</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>431</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>432</v>
       </c>
       <c r="E179" s="6">
         <v>76</v>
       </c>
       <c r="F179" s="14">
         <v>346</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>433</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>435</v>
       </c>
-      <c r="E180" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E180" s="6"/>
       <c r="F180" s="14">
-        <v>173</v>
+        <v>389</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>436</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>438</v>
       </c>
       <c r="E181" s="6">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="F181" s="14">
-        <v>226</v>
+        <v>173</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>439</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>441</v>
       </c>
-      <c r="E182" s="6"/>
+      <c r="E182" s="6">
+        <v>93</v>
+      </c>
       <c r="F182" s="14">
-        <v>154</v>
+        <v>226</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>442</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>444</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
-        <v>389</v>
+        <v>154</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>445</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>447</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>448</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>450</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
         <v>42</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>451</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>452</v>
       </c>
       <c r="E186" s="6">
         <v>93</v>
       </c>
       <c r="F186" s="14">
         <v>226</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>453</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>454</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
-        <v>190</v>
+        <v>154</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>455</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>456</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
-        <v>154</v>
+        <v>389</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>457</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>458</v>
       </c>
-      <c r="E189" s="6"/>
+      <c r="E189" s="6">
+        <v>0</v>
+      </c>
       <c r="F189" s="14">
-        <v>42</v>
+        <v>173</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>459</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>460</v>
       </c>
-      <c r="E190" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E190" s="6"/>
       <c r="F190" s="14">
-        <v>173</v>
+        <v>190</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>462</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="14">
-        <v>389</v>
+        <v>42</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>463</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>464</v>
       </c>
-      <c r="E192" s="6"/>
+      <c r="E192" s="6">
+        <v>0</v>
+      </c>
       <c r="F192" s="14">
-        <v>190</v>
+        <v>173</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>465</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>466</v>
       </c>
-      <c r="E193" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E193" s="6"/>
       <c r="F193" s="14">
-        <v>173</v>
+        <v>190</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>467</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>468</v>
       </c>
-      <c r="E194" s="6"/>
+      <c r="E194" s="6">
+        <v>0</v>
+      </c>
       <c r="F194" s="14">
-        <v>190</v>
+        <v>173</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>469</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>470</v>
       </c>
-      <c r="E195" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E195" s="6"/>
       <c r="F195" s="14">
-        <v>173</v>
+        <v>190</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>471</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>472</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="10" t="s">
@@ -11439,267 +11439,267 @@
       </c>
       <c r="C197" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>474</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>475</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>476</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>477</v>
       </c>
-      <c r="E198" s="6"/>
+      <c r="E198" s="6">
+        <v>24</v>
+      </c>
       <c r="F198" s="14">
-        <v>305</v>
+        <v>90</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>478</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>480</v>
       </c>
-      <c r="E199" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E199" s="6"/>
       <c r="F199" s="14">
-        <v>90</v>
+        <v>305</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>481</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>482</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>483</v>
       </c>
       <c r="E200" s="6">
         <v>0</v>
       </c>
       <c r="F200" s="14">
-        <v>71</v>
+        <v>311</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>484</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E201" s="6"/>
       <c r="F201" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>487</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>489</v>
       </c>
       <c r="E202" s="6">
         <v>0</v>
       </c>
       <c r="F202" s="14">
-        <v>154</v>
+        <v>71</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>490</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>492</v>
       </c>
       <c r="E203" s="6">
         <v>0</v>
       </c>
       <c r="F203" s="14">
-        <v>311</v>
+        <v>154</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>493</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>491</v>
+        <v>476</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>494</v>
       </c>
       <c r="E204" s="6">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="F204" s="14">
-        <v>311</v>
+        <v>90</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>495</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>496</v>
       </c>
       <c r="E205" s="6"/>
       <c r="F205" s="14">
         <v>305</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>498</v>
       </c>
-      <c r="E206" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E206" s="6"/>
       <c r="F206" s="14">
-        <v>71</v>
+        <v>150</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>499</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>500</v>
       </c>
-      <c r="E207" s="6"/>
+      <c r="E207" s="6">
+        <v>0</v>
+      </c>
       <c r="F207" s="14">
-        <v>150</v>
+        <v>71</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>501</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>502</v>
       </c>
       <c r="E208" s="6">
         <v>0</v>
       </c>
       <c r="F208" s="14">
         <v>154</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>503</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>504</v>
       </c>
       <c r="E209" s="6">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="F209" s="14">
-        <v>90</v>
+        <v>311</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>505</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>506</v>
       </c>
       <c r="E210" s="6"/>
       <c r="F210" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="10" t="s">
@@ -11709,87 +11709,87 @@
         <v>485</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>508</v>
       </c>
       <c r="E211" s="6"/>
       <c r="F211" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>509</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>511</v>
       </c>
       <c r="E212" s="6"/>
       <c r="F212" s="14">
-        <v>71</v>
+        <v>496</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="10" t="s">
         <v>512</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>514</v>
       </c>
       <c r="E213" s="6"/>
       <c r="F213" s="14">
         <v>154</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>515</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>517</v>
       </c>
       <c r="E214" s="6"/>
       <c r="F214" s="14">
-        <v>322</v>
+        <v>18</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>518</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>520</v>
       </c>
       <c r="E215" s="6"/>
       <c r="F215" s="14">
         <v>789</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="10" t="s">
@@ -11799,1201 +11799,1201 @@
         <v>522</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>523</v>
       </c>
       <c r="E216" s="6"/>
       <c r="F216" s="14">
         <v>305</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>524</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>526</v>
       </c>
       <c r="E217" s="6"/>
       <c r="F217" s="14">
-        <v>18</v>
+        <v>71</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>527</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>529</v>
       </c>
       <c r="E218" s="6"/>
       <c r="F218" s="14">
-        <v>496</v>
+        <v>322</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>530</v>
       </c>
       <c r="C219" s="7" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>531</v>
       </c>
       <c r="E219" s="6"/>
       <c r="F219" s="14">
-        <v>789</v>
+        <v>154</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>532</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>533</v>
       </c>
       <c r="E220" s="6"/>
       <c r="F220" s="14">
         <v>322</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>534</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>535</v>
       </c>
       <c r="E221" s="6"/>
       <c r="F221" s="14">
-        <v>305</v>
+        <v>789</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>536</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>528</v>
+        <v>516</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>537</v>
       </c>
       <c r="E222" s="6"/>
       <c r="F222" s="14">
-        <v>496</v>
+        <v>18</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>538</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>513</v>
+        <v>522</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>539</v>
       </c>
       <c r="E223" s="6"/>
       <c r="F223" s="14">
-        <v>154</v>
+        <v>305</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>540</v>
       </c>
       <c r="C224" s="7" t="s">
-        <v>525</v>
+        <v>510</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>541</v>
       </c>
       <c r="E224" s="6"/>
       <c r="F224" s="14">
-        <v>18</v>
+        <v>496</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>542</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>543</v>
       </c>
       <c r="E225" s="6"/>
       <c r="F225" s="14">
-        <v>496</v>
+        <v>322</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>544</v>
       </c>
       <c r="C226" s="7" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>545</v>
       </c>
       <c r="E226" s="6"/>
       <c r="F226" s="14">
-        <v>322</v>
+        <v>789</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>546</v>
       </c>
       <c r="C227" s="7" t="s">
-        <v>519</v>
+        <v>510</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>547</v>
       </c>
       <c r="E227" s="6"/>
       <c r="F227" s="14">
-        <v>789</v>
+        <v>496</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>548</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>550</v>
       </c>
       <c r="E228" s="6"/>
       <c r="F228" s="14">
-        <v>18</v>
+        <v>71</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>551</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>553</v>
       </c>
       <c r="E229" s="6"/>
       <c r="F229" s="14">
-        <v>71</v>
+        <v>305</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>554</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>556</v>
       </c>
       <c r="E230" s="6">
         <v>0</v>
       </c>
       <c r="F230" s="14">
-        <v>12</v>
+        <v>161</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>559</v>
       </c>
       <c r="E231" s="6">
         <v>0</v>
       </c>
       <c r="F231" s="14">
         <v>401</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>560</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>562</v>
       </c>
-      <c r="E232" s="6"/>
+      <c r="E232" s="6">
+        <v>0</v>
+      </c>
       <c r="F232" s="14">
-        <v>305</v>
+        <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>563</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>565</v>
       </c>
-      <c r="E233" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E233" s="6"/>
       <c r="F233" s="14">
-        <v>161</v>
+        <v>18</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="10" t="s">
         <v>566</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>567</v>
       </c>
-      <c r="E234" s="6"/>
+      <c r="E234" s="6">
+        <v>0</v>
+      </c>
       <c r="F234" s="14">
-        <v>305</v>
+        <v>161</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="10" t="s">
         <v>568</v>
       </c>
       <c r="C235" s="7" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>569</v>
       </c>
-      <c r="E235" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E235" s="6"/>
       <c r="F235" s="14">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>570</v>
       </c>
       <c r="C236" s="7" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>571</v>
       </c>
       <c r="E236" s="6"/>
       <c r="F236" s="14">
-        <v>18</v>
+        <v>305</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>572</v>
       </c>
       <c r="C237" s="7" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>573</v>
       </c>
       <c r="E237" s="6">
         <v>0</v>
       </c>
       <c r="F237" s="14">
-        <v>161</v>
+        <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>574</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>575</v>
       </c>
       <c r="E238" s="6">
         <v>0</v>
       </c>
       <c r="F238" s="14">
         <v>401</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="10" t="s">
         <v>576</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>578</v>
       </c>
       <c r="E239" s="6"/>
       <c r="F239" s="14">
-        <v>343</v>
+        <v>18</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="10" t="s">
         <v>579</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>581</v>
       </c>
       <c r="E240" s="6"/>
       <c r="F240" s="14">
-        <v>190</v>
+        <v>71</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>582</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>584</v>
       </c>
       <c r="E241" s="6"/>
       <c r="F241" s="14">
-        <v>71</v>
+        <v>190</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>585</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>587</v>
       </c>
       <c r="E242" s="6"/>
       <c r="F242" s="14">
-        <v>18</v>
+        <v>115</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>588</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>590</v>
       </c>
       <c r="E243" s="6"/>
       <c r="F243" s="14">
-        <v>115</v>
+        <v>343</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>591</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>580</v>
+        <v>589</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>592</v>
       </c>
       <c r="E244" s="6"/>
       <c r="F244" s="14">
-        <v>190</v>
+        <v>343</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>593</v>
       </c>
       <c r="C245" s="7" t="s">
-        <v>577</v>
+        <v>586</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>594</v>
       </c>
       <c r="E245" s="6"/>
       <c r="F245" s="14">
-        <v>343</v>
+        <v>115</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>595</v>
       </c>
       <c r="C246" s="7" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>596</v>
       </c>
       <c r="E246" s="6"/>
       <c r="F246" s="14">
-        <v>115</v>
+        <v>190</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>597</v>
       </c>
       <c r="C247" s="7" t="s">
-        <v>586</v>
+        <v>577</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>598</v>
       </c>
       <c r="E247" s="6"/>
       <c r="F247" s="14">
         <v>18</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>599</v>
       </c>
       <c r="C248" s="7" t="s">
-        <v>577</v>
+        <v>589</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>600</v>
       </c>
       <c r="E248" s="6"/>
       <c r="F248" s="14">
         <v>343</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="10" t="s">
         <v>601</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>602</v>
       </c>
       <c r="E249" s="6"/>
       <c r="F249" s="14">
         <v>115</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="10" t="s">
         <v>603</v>
       </c>
       <c r="C250" s="7" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>604</v>
       </c>
       <c r="E250" s="6"/>
       <c r="F250" s="14">
         <v>115</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="10" t="s">
         <v>605</v>
       </c>
       <c r="C251" s="7" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>606</v>
       </c>
       <c r="E251" s="6"/>
       <c r="F251" s="14">
         <v>115</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="10" t="s">
         <v>607</v>
       </c>
       <c r="C252" s="7" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>608</v>
       </c>
       <c r="E252" s="6"/>
       <c r="F252" s="14">
         <v>115</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="10" t="s">
         <v>609</v>
       </c>
       <c r="C253" s="7" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>610</v>
       </c>
       <c r="E253" s="6"/>
       <c r="F253" s="14">
         <v>115</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>611</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>612</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>613</v>
       </c>
-      <c r="E254" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E254" s="6"/>
       <c r="F254" s="14">
-        <v>155</v>
+        <v>147</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>614</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>616</v>
       </c>
       <c r="E255" s="6"/>
       <c r="F255" s="14">
         <v>353</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>617</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>618</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>619</v>
       </c>
-      <c r="E256" s="6"/>
+      <c r="E256" s="6">
+        <v>0</v>
+      </c>
       <c r="F256" s="14">
-        <v>203</v>
+        <v>155</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>620</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>622</v>
       </c>
       <c r="E257" s="6"/>
       <c r="F257" s="14">
-        <v>147</v>
+        <v>59</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>623</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>624</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>625</v>
       </c>
       <c r="E258" s="6"/>
       <c r="F258" s="14">
-        <v>59</v>
+        <v>203</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>626</v>
       </c>
       <c r="C259" s="7" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>627</v>
       </c>
-      <c r="E259" s="6"/>
+      <c r="E259" s="6">
+        <v>0</v>
+      </c>
       <c r="F259" s="14">
-        <v>59</v>
+        <v>155</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>628</v>
       </c>
       <c r="C260" s="7" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>629</v>
       </c>
-      <c r="E260" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E260" s="6"/>
       <c r="F260" s="14">
-        <v>155</v>
+        <v>353</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>630</v>
       </c>
       <c r="C261" s="7" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>631</v>
       </c>
       <c r="E261" s="6"/>
       <c r="F261" s="14">
-        <v>203</v>
+        <v>147</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>632</v>
       </c>
       <c r="C262" s="7" t="s">
-        <v>615</v>
+        <v>624</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>633</v>
       </c>
       <c r="E262" s="6"/>
       <c r="F262" s="14">
-        <v>353</v>
+        <v>203</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>634</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>635</v>
       </c>
       <c r="E263" s="6"/>
       <c r="F263" s="14">
-        <v>147</v>
+        <v>59</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="10" t="s">
         <v>636</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>637</v>
       </c>
       <c r="E264" s="6"/>
       <c r="F264" s="14">
         <v>353</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="10" t="s">
         <v>638</v>
       </c>
       <c r="C265" s="7" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>639</v>
       </c>
       <c r="E265" s="6"/>
       <c r="F265" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>640</v>
       </c>
       <c r="C266" s="7" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>641</v>
       </c>
       <c r="E266" s="6"/>
       <c r="F266" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>642</v>
       </c>
       <c r="C267" s="7" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>643</v>
       </c>
       <c r="E267" s="6"/>
       <c r="F267" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>644</v>
       </c>
       <c r="C268" s="7" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>645</v>
       </c>
       <c r="E268" s="6"/>
       <c r="F268" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>646</v>
       </c>
       <c r="C269" s="7" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>647</v>
       </c>
       <c r="E269" s="6"/>
       <c r="F269" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>648</v>
       </c>
       <c r="C270" s="7" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>649</v>
       </c>
       <c r="E270" s="6"/>
       <c r="F270" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>650</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>652</v>
       </c>
       <c r="E271" s="6"/>
       <c r="F271" s="14">
-        <v>322</v>
+        <v>59</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>653</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>655</v>
       </c>
       <c r="E272" s="6"/>
       <c r="F272" s="14">
-        <v>59</v>
+        <v>346</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>656</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>658</v>
       </c>
       <c r="E273" s="6"/>
       <c r="F273" s="14">
-        <v>346</v>
+        <v>322</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>659</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>660</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>661</v>
       </c>
       <c r="E274" s="6"/>
       <c r="F274" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>662</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>664</v>
       </c>
       <c r="E275" s="6"/>
       <c r="F275" s="14">
         <v>262</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>665</v>
       </c>
       <c r="C276" s="7" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>666</v>
       </c>
       <c r="E276" s="6"/>
       <c r="F276" s="14">
-        <v>59</v>
+        <v>322</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="10" t="s">
         <v>667</v>
       </c>
       <c r="C277" s="7" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>668</v>
       </c>
       <c r="E277" s="6"/>
       <c r="F277" s="14">
-        <v>346</v>
+        <v>59</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="10" t="s">
         <v>669</v>
       </c>
       <c r="C278" s="7" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>670</v>
       </c>
       <c r="E278" s="6"/>
       <c r="F278" s="14">
-        <v>262</v>
+        <v>346</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="10" t="s">
         <v>671</v>
       </c>
       <c r="C279" s="7" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>672</v>
       </c>
       <c r="E279" s="6"/>
       <c r="F279" s="14">
-        <v>322</v>
+        <v>147</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="10" t="s">
         <v>673</v>
       </c>
       <c r="C280" s="7" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>674</v>
       </c>
       <c r="E280" s="6"/>
       <c r="F280" s="14">
-        <v>147</v>
+        <v>262</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="10" t="s">
         <v>675</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>660</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>676</v>
       </c>
       <c r="E281" s="6"/>
       <c r="F281" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="10" t="s">
@@ -13075,3055 +13075,3055 @@
         <v>660</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>686</v>
       </c>
       <c r="E286" s="6"/>
       <c r="F286" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>687</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>689</v>
       </c>
       <c r="E287" s="6"/>
       <c r="F287" s="14">
-        <v>190</v>
+        <v>147</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>690</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>692</v>
       </c>
-      <c r="E288" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E288" s="6"/>
       <c r="F288" s="14">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>693</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>695</v>
       </c>
-      <c r="E289" s="6"/>
+      <c r="E289" s="6">
+        <v>70</v>
+      </c>
       <c r="F289" s="14">
-        <v>59</v>
+        <v>226</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="10" t="s">
         <v>696</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>698</v>
       </c>
       <c r="E290" s="6"/>
       <c r="F290" s="14">
-        <v>147</v>
+        <v>190</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="10" t="s">
         <v>699</v>
       </c>
       <c r="C291" s="7" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>700</v>
       </c>
-      <c r="E291" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E291" s="6"/>
       <c r="F291" s="14">
-        <v>226</v>
+        <v>190</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="10" t="s">
         <v>701</v>
       </c>
       <c r="C292" s="7" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>702</v>
       </c>
-      <c r="E292" s="6"/>
+      <c r="E292" s="6">
+        <v>70</v>
+      </c>
       <c r="F292" s="14">
-        <v>147</v>
+        <v>226</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="10" t="s">
         <v>703</v>
       </c>
       <c r="C293" s="7" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>704</v>
       </c>
       <c r="E293" s="6"/>
       <c r="F293" s="14">
-        <v>190</v>
+        <v>59</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="10" t="s">
         <v>705</v>
       </c>
       <c r="C294" s="7" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>706</v>
       </c>
       <c r="E294" s="6"/>
       <c r="F294" s="14">
-        <v>59</v>
+        <v>147</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="10" t="s">
         <v>707</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>708</v>
       </c>
       <c r="E295" s="6"/>
       <c r="F295" s="14">
-        <v>147</v>
+        <v>190</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
       </c>
       <c r="B296" s="10" t="s">
         <v>709</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>710</v>
       </c>
       <c r="E296" s="6"/>
       <c r="F296" s="14">
-        <v>190</v>
+        <v>147</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="10" t="s">
         <v>711</v>
       </c>
       <c r="C297" s="7" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>712</v>
       </c>
       <c r="E297" s="6"/>
       <c r="F297" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>293</v>
       </c>
       <c r="B298" s="10" t="s">
         <v>713</v>
       </c>
       <c r="C298" s="7" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>714</v>
       </c>
       <c r="E298" s="6"/>
       <c r="F298" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="10" t="s">
         <v>715</v>
       </c>
       <c r="C299" s="7" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>716</v>
       </c>
       <c r="E299" s="6"/>
       <c r="F299" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="10" t="s">
         <v>717</v>
       </c>
       <c r="C300" s="7" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>718</v>
       </c>
       <c r="E300" s="6"/>
       <c r="F300" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="10" t="s">
         <v>719</v>
       </c>
       <c r="C301" s="7" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>720</v>
       </c>
       <c r="E301" s="6"/>
       <c r="F301" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>297</v>
       </c>
       <c r="B302" s="10" t="s">
         <v>721</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>722</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>723</v>
       </c>
-      <c r="E302" s="6"/>
+      <c r="E302" s="6">
+        <v>0</v>
+      </c>
       <c r="F302" s="14">
-        <v>59</v>
+        <v>190</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>298</v>
       </c>
       <c r="B303" s="10" t="s">
         <v>724</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>726</v>
       </c>
       <c r="E303" s="6"/>
       <c r="F303" s="14">
         <v>214</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="10" t="s">
         <v>727</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>728</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>729</v>
       </c>
-      <c r="E304" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E304" s="6"/>
       <c r="F304" s="14">
-        <v>190</v>
+        <v>353</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="10" t="s">
         <v>730</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>732</v>
       </c>
       <c r="E305" s="6"/>
       <c r="F305" s="14">
-        <v>353</v>
+        <v>59</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="10" t="s">
         <v>733</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>735</v>
       </c>
       <c r="E306" s="6"/>
       <c r="F306" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>302</v>
       </c>
       <c r="B307" s="10" t="s">
         <v>736</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>722</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>737</v>
       </c>
-      <c r="E307" s="6"/>
+      <c r="E307" s="6">
+        <v>0</v>
+      </c>
       <c r="F307" s="14">
-        <v>59</v>
+        <v>190</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="10" t="s">
         <v>738</v>
       </c>
       <c r="C308" s="7" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>739</v>
       </c>
       <c r="E308" s="6"/>
       <c r="F308" s="14">
         <v>353</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="10" t="s">
         <v>740</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>741</v>
       </c>
       <c r="E309" s="6"/>
       <c r="F309" s="14">
         <v>214</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="10" t="s">
         <v>742</v>
       </c>
       <c r="C310" s="7" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>743</v>
       </c>
-      <c r="E310" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E310" s="6"/>
       <c r="F310" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="10" t="s">
         <v>744</v>
       </c>
       <c r="C311" s="7" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>745</v>
       </c>
       <c r="E311" s="6"/>
       <c r="F311" s="14">
-        <v>150</v>
+        <v>59</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="10" t="s">
         <v>746</v>
       </c>
       <c r="C312" s="7" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>747</v>
       </c>
       <c r="E312" s="6"/>
       <c r="F312" s="14">
         <v>353</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
         <v>308</v>
       </c>
       <c r="B313" s="10" t="s">
         <v>748</v>
       </c>
       <c r="C313" s="7" t="s">
-        <v>728</v>
+        <v>722</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>749</v>
       </c>
       <c r="E313" s="6">
         <v>0</v>
       </c>
       <c r="F313" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>309</v>
       </c>
       <c r="B314" s="10" t="s">
         <v>750</v>
       </c>
       <c r="C314" s="7" t="s">
-        <v>728</v>
+        <v>722</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>751</v>
       </c>
       <c r="E314" s="6">
         <v>0</v>
       </c>
       <c r="F314" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>310</v>
       </c>
       <c r="B315" s="10" t="s">
         <v>752</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>754</v>
       </c>
       <c r="E315" s="6"/>
       <c r="F315" s="14">
-        <v>181</v>
+        <v>226</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="10" t="s">
         <v>755</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>757</v>
       </c>
       <c r="E316" s="6"/>
       <c r="F316" s="14">
-        <v>169</v>
+        <v>147</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="10" t="s">
         <v>758</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>760</v>
       </c>
-      <c r="E317" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E317" s="6"/>
       <c r="F317" s="14">
-        <v>150</v>
+        <v>169</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="10" t="s">
         <v>761</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>763</v>
       </c>
       <c r="E318" s="6"/>
       <c r="F318" s="14">
-        <v>389</v>
+        <v>181</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>314</v>
       </c>
       <c r="B319" s="10" t="s">
         <v>764</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>766</v>
       </c>
       <c r="E319" s="6"/>
       <c r="F319" s="14">
-        <v>226</v>
+        <v>389</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>315</v>
       </c>
       <c r="B320" s="10" t="s">
         <v>767</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>769</v>
       </c>
-      <c r="E320" s="6"/>
+      <c r="E320" s="6">
+        <v>0</v>
+      </c>
       <c r="F320" s="14">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>316</v>
       </c>
       <c r="B321" s="10" t="s">
         <v>770</v>
       </c>
       <c r="C321" s="7" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>771</v>
       </c>
-      <c r="E321" s="6"/>
+      <c r="E321" s="6">
+        <v>0</v>
+      </c>
       <c r="F321" s="14">
-        <v>169</v>
+        <v>150</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>317</v>
       </c>
       <c r="B322" s="10" t="s">
         <v>772</v>
       </c>
       <c r="C322" s="7" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>773</v>
       </c>
       <c r="E322" s="6"/>
       <c r="F322" s="14">
-        <v>226</v>
+        <v>181</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>318</v>
       </c>
       <c r="B323" s="10" t="s">
         <v>774</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>775</v>
       </c>
-      <c r="E323" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E323" s="6"/>
       <c r="F323" s="14">
-        <v>150</v>
+        <v>169</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="10" t="s">
         <v>776</v>
       </c>
       <c r="C324" s="7" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>777</v>
       </c>
       <c r="E324" s="6"/>
       <c r="F324" s="14">
-        <v>147</v>
+        <v>389</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="10" t="s">
         <v>778</v>
       </c>
       <c r="C325" s="7" t="s">
-        <v>762</v>
+        <v>753</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>779</v>
       </c>
       <c r="E325" s="6"/>
       <c r="F325" s="14">
-        <v>389</v>
+        <v>226</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>321</v>
       </c>
       <c r="B326" s="10" t="s">
         <v>780</v>
       </c>
       <c r="C326" s="7" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>781</v>
       </c>
       <c r="E326" s="6"/>
       <c r="F326" s="14">
-        <v>181</v>
+        <v>147</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>322</v>
       </c>
       <c r="B327" s="10" t="s">
         <v>782</v>
       </c>
       <c r="C327" s="7" t="s">
-        <v>768</v>
+        <v>756</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>783</v>
       </c>
       <c r="E327" s="6"/>
       <c r="F327" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
         <v>323</v>
       </c>
       <c r="B328" s="10" t="s">
         <v>784</v>
       </c>
       <c r="C328" s="7" t="s">
-        <v>768</v>
+        <v>756</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>785</v>
       </c>
       <c r="E328" s="6"/>
       <c r="F328" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="10" t="s">
         <v>786</v>
       </c>
       <c r="C329" s="7" t="s">
-        <v>768</v>
+        <v>756</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>787</v>
       </c>
       <c r="E329" s="6"/>
       <c r="F329" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>325</v>
       </c>
       <c r="B330" s="10" t="s">
         <v>788</v>
       </c>
       <c r="C330" s="7" t="s">
-        <v>768</v>
+        <v>756</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E330" s="6"/>
       <c r="F330" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
         <v>326</v>
       </c>
       <c r="B331" s="10" t="s">
         <v>790</v>
       </c>
       <c r="C331" s="7" t="s">
-        <v>768</v>
+        <v>756</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>791</v>
       </c>
       <c r="E331" s="6"/>
       <c r="F331" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
         <v>327</v>
       </c>
       <c r="B332" s="10" t="s">
         <v>792</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>794</v>
       </c>
-      <c r="E332" s="6"/>
+      <c r="E332" s="6">
+        <v>0</v>
+      </c>
       <c r="F332" s="14">
-        <v>389</v>
+        <v>178</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
         <v>328</v>
       </c>
       <c r="B333" s="10" t="s">
         <v>795</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>797</v>
       </c>
       <c r="E333" s="6"/>
       <c r="F333" s="14">
-        <v>287</v>
+        <v>18</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
         <v>329</v>
       </c>
       <c r="B334" s="10" t="s">
         <v>798</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>800</v>
       </c>
       <c r="E334" s="6"/>
       <c r="F334" s="14">
-        <v>18</v>
+        <v>287</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
         <v>330</v>
       </c>
       <c r="B335" s="10" t="s">
         <v>801</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D335" s="6" t="s">
         <v>803</v>
       </c>
-      <c r="E335" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E335" s="6"/>
       <c r="F335" s="14">
-        <v>178</v>
+        <v>389</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
         <v>331</v>
       </c>
       <c r="B336" s="10" t="s">
         <v>804</v>
       </c>
       <c r="C336" s="7" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>805</v>
       </c>
       <c r="E336" s="6">
         <v>0</v>
       </c>
       <c r="F336" s="14">
         <v>178</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
         <v>332</v>
       </c>
       <c r="B337" s="10" t="s">
         <v>806</v>
       </c>
       <c r="C337" s="7" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>807</v>
       </c>
       <c r="E337" s="6"/>
       <c r="F337" s="14">
-        <v>389</v>
+        <v>287</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
         <v>333</v>
       </c>
       <c r="B338" s="10" t="s">
         <v>808</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>809</v>
       </c>
       <c r="E338" s="6"/>
       <c r="F338" s="14">
-        <v>287</v>
+        <v>18</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>334</v>
       </c>
       <c r="B339" s="10" t="s">
         <v>810</v>
       </c>
       <c r="C339" s="7" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="D339" s="6" t="s">
         <v>811</v>
       </c>
       <c r="E339" s="6"/>
       <c r="F339" s="14">
-        <v>18</v>
+        <v>389</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>335</v>
       </c>
       <c r="B340" s="10" t="s">
         <v>812</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>813</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>814</v>
       </c>
       <c r="E340" s="6"/>
       <c r="F340" s="14">
-        <v>18</v>
+        <v>161</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
         <v>336</v>
       </c>
       <c r="B341" s="10" t="s">
         <v>815</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>816</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>817</v>
       </c>
       <c r="E341" s="6"/>
       <c r="F341" s="14">
-        <v>161</v>
+        <v>18</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
         <v>337</v>
       </c>
       <c r="B342" s="10" t="s">
         <v>818</v>
       </c>
       <c r="C342" s="7" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>819</v>
       </c>
       <c r="E342" s="6"/>
       <c r="F342" s="14">
         <v>18</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>338</v>
       </c>
       <c r="B343" s="10" t="s">
         <v>820</v>
       </c>
       <c r="C343" s="7" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>821</v>
       </c>
       <c r="E343" s="6"/>
       <c r="F343" s="14">
         <v>161</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>339</v>
       </c>
       <c r="B344" s="10" t="s">
         <v>822</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>824</v>
       </c>
       <c r="E344" s="6"/>
       <c r="F344" s="14">
-        <v>173</v>
+        <v>322</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>340</v>
       </c>
       <c r="B345" s="10" t="s">
         <v>825</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>826</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>827</v>
       </c>
       <c r="E345" s="6"/>
       <c r="F345" s="14">
-        <v>147</v>
+        <v>395</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="10" t="s">
         <v>828</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>830</v>
       </c>
       <c r="E346" s="6"/>
       <c r="F346" s="14">
-        <v>395</v>
+        <v>18</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="10" t="s">
         <v>831</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>832</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>833</v>
       </c>
       <c r="E347" s="6"/>
       <c r="F347" s="14">
-        <v>18</v>
+        <v>173</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>343</v>
       </c>
       <c r="B348" s="10" t="s">
         <v>834</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>836</v>
       </c>
       <c r="E348" s="6"/>
       <c r="F348" s="14">
-        <v>322</v>
+        <v>147</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>344</v>
       </c>
       <c r="B349" s="10" t="s">
         <v>837</v>
       </c>
       <c r="C349" s="7" t="s">
-        <v>823</v>
+        <v>832</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>838</v>
       </c>
       <c r="E349" s="6"/>
       <c r="F349" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>345</v>
       </c>
       <c r="B350" s="10" t="s">
         <v>839</v>
       </c>
       <c r="C350" s="7" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>840</v>
       </c>
       <c r="E350" s="6"/>
       <c r="F350" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
         <v>346</v>
       </c>
       <c r="B351" s="10" t="s">
         <v>841</v>
       </c>
       <c r="C351" s="7" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>842</v>
       </c>
       <c r="E351" s="6"/>
       <c r="F351" s="14">
-        <v>322</v>
+        <v>395</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
         <v>347</v>
       </c>
       <c r="B352" s="10" t="s">
         <v>843</v>
       </c>
       <c r="C352" s="7" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>844</v>
       </c>
       <c r="E352" s="6"/>
       <c r="F352" s="14">
-        <v>395</v>
+        <v>322</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
         <v>348</v>
       </c>
       <c r="B353" s="10" t="s">
         <v>845</v>
       </c>
       <c r="C353" s="7" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="D353" s="6" t="s">
         <v>846</v>
       </c>
       <c r="E353" s="6"/>
       <c r="F353" s="14">
         <v>18</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
         <v>349</v>
       </c>
       <c r="B354" s="10" t="s">
         <v>847</v>
       </c>
       <c r="C354" s="7" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>848</v>
       </c>
       <c r="E354" s="6"/>
       <c r="F354" s="14">
         <v>322</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
         <v>350</v>
       </c>
       <c r="B355" s="10" t="s">
         <v>849</v>
       </c>
       <c r="C355" s="7" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>850</v>
       </c>
       <c r="E355" s="6"/>
       <c r="F355" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
         <v>351</v>
       </c>
       <c r="B356" s="10" t="s">
         <v>851</v>
       </c>
       <c r="C356" s="7" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>852</v>
       </c>
       <c r="E356" s="6"/>
       <c r="F356" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
         <v>352</v>
       </c>
       <c r="B357" s="10" t="s">
         <v>853</v>
       </c>
       <c r="C357" s="7" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="D357" s="6" t="s">
         <v>854</v>
       </c>
       <c r="E357" s="6"/>
       <c r="F357" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
         <v>353</v>
       </c>
       <c r="B358" s="10" t="s">
         <v>855</v>
       </c>
       <c r="C358" s="7" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="D358" s="6" t="s">
         <v>856</v>
       </c>
       <c r="E358" s="6"/>
       <c r="F358" s="14">
         <v>147</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
         <v>354</v>
       </c>
       <c r="B359" s="10" t="s">
         <v>857</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>858</v>
       </c>
       <c r="D359" s="6" t="s">
         <v>859</v>
       </c>
-      <c r="E359" s="6"/>
+      <c r="E359" s="6">
+        <v>33</v>
+      </c>
       <c r="F359" s="14">
-        <v>173</v>
+        <v>389</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>355</v>
       </c>
       <c r="B360" s="10" t="s">
         <v>860</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>861</v>
       </c>
       <c r="D360" s="6" t="s">
         <v>862</v>
       </c>
       <c r="E360" s="6">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="F360" s="14">
-        <v>389</v>
+        <v>154</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>356</v>
       </c>
       <c r="B361" s="10" t="s">
         <v>863</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>864</v>
       </c>
       <c r="D361" s="6" t="s">
         <v>865</v>
       </c>
-      <c r="E361" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E361" s="6"/>
       <c r="F361" s="14">
-        <v>154</v>
+        <v>173</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
         <v>357</v>
       </c>
       <c r="B362" s="10" t="s">
         <v>866</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>864</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>867</v>
       </c>
-      <c r="E362" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E362" s="6"/>
       <c r="F362" s="14">
-        <v>154</v>
+        <v>173</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
         <v>358</v>
       </c>
       <c r="B363" s="10" t="s">
         <v>868</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>858</v>
       </c>
       <c r="D363" s="6" t="s">
         <v>869</v>
       </c>
-      <c r="E363" s="6"/>
+      <c r="E363" s="6">
+        <v>33</v>
+      </c>
       <c r="F363" s="14">
-        <v>173</v>
+        <v>389</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
         <v>359</v>
       </c>
       <c r="B364" s="10" t="s">
         <v>870</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>861</v>
       </c>
       <c r="D364" s="6" t="s">
         <v>871</v>
       </c>
       <c r="E364" s="6">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="F364" s="14">
-        <v>389</v>
+        <v>154</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>360</v>
       </c>
       <c r="B365" s="10" t="s">
         <v>872</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>873</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>874</v>
       </c>
-      <c r="E365" s="6"/>
+      <c r="E365" s="6">
+        <v>0</v>
+      </c>
       <c r="F365" s="14">
-        <v>322</v>
+        <v>18</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
         <v>361</v>
       </c>
       <c r="B366" s="10" t="s">
         <v>875</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>876</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>877</v>
       </c>
-      <c r="E366" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E366" s="6"/>
       <c r="F366" s="14">
-        <v>18</v>
+        <v>90</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
         <v>362</v>
       </c>
       <c r="B367" s="10" t="s">
         <v>878</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>880</v>
       </c>
       <c r="E367" s="6"/>
       <c r="F367" s="14">
-        <v>90</v>
+        <v>322</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
         <v>363</v>
       </c>
       <c r="B368" s="10" t="s">
         <v>881</v>
       </c>
       <c r="C368" s="7" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>882</v>
       </c>
       <c r="E368" s="6"/>
       <c r="F368" s="14">
         <v>322</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
         <v>364</v>
       </c>
       <c r="B369" s="10" t="s">
         <v>883</v>
       </c>
       <c r="C369" s="7" t="s">
-        <v>876</v>
+        <v>873</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>884</v>
       </c>
       <c r="E369" s="6">
         <v>0</v>
       </c>
       <c r="F369" s="14">
         <v>18</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
         <v>365</v>
       </c>
       <c r="B370" s="10" t="s">
         <v>885</v>
       </c>
       <c r="C370" s="7" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>886</v>
       </c>
       <c r="E370" s="6"/>
       <c r="F370" s="14">
         <v>90</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4">
         <v>366</v>
       </c>
       <c r="B371" s="10" t="s">
         <v>887</v>
       </c>
       <c r="C371" s="7" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>888</v>
       </c>
       <c r="E371" s="6"/>
       <c r="F371" s="14">
         <v>322</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
         <v>367</v>
       </c>
       <c r="B372" s="10" t="s">
         <v>889</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>890</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>891</v>
       </c>
       <c r="E372" s="6"/>
       <c r="F372" s="14">
-        <v>329</v>
+        <v>30</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
         <v>368</v>
       </c>
       <c r="B373" s="10" t="s">
         <v>892</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>893</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>894</v>
       </c>
-      <c r="E373" s="6"/>
+      <c r="E373" s="6">
+        <v>0</v>
+      </c>
       <c r="F373" s="14">
-        <v>30</v>
+        <v>161</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
         <v>369</v>
       </c>
       <c r="B374" s="10" t="s">
         <v>895</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>896</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>897</v>
       </c>
-      <c r="E374" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E374" s="6"/>
       <c r="F374" s="14">
-        <v>161</v>
+        <v>329</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
         <v>370</v>
       </c>
       <c r="B375" s="10" t="s">
         <v>898</v>
       </c>
       <c r="C375" s="7" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>899</v>
       </c>
       <c r="E375" s="6"/>
       <c r="F375" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
         <v>371</v>
       </c>
       <c r="B376" s="10" t="s">
         <v>900</v>
       </c>
       <c r="C376" s="7" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>901</v>
       </c>
       <c r="E376" s="6"/>
       <c r="F376" s="14">
         <v>30</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
         <v>372</v>
       </c>
       <c r="B377" s="10" t="s">
         <v>902</v>
       </c>
       <c r="C377" s="7" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>903</v>
       </c>
       <c r="E377" s="6">
         <v>0</v>
       </c>
       <c r="F377" s="14">
         <v>161</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
         <v>373</v>
       </c>
       <c r="B378" s="10" t="s">
         <v>904</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>905</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>906</v>
       </c>
-      <c r="E378" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E378" s="6"/>
       <c r="F378" s="14">
-        <v>150</v>
+        <v>71</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
         <v>374</v>
       </c>
       <c r="B379" s="10" t="s">
         <v>907</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>908</v>
       </c>
       <c r="D379" s="6" t="s">
         <v>909</v>
       </c>
-      <c r="E379" s="6"/>
+      <c r="E379" s="6">
+        <v>0</v>
+      </c>
       <c r="F379" s="14">
-        <v>161</v>
+        <v>150</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
         <v>375</v>
       </c>
       <c r="B380" s="10" t="s">
         <v>910</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>911</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>912</v>
       </c>
       <c r="E380" s="6"/>
       <c r="F380" s="14">
-        <v>71</v>
+        <v>161</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
         <v>376</v>
       </c>
       <c r="B381" s="10" t="s">
         <v>913</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>914</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>915</v>
       </c>
       <c r="E381" s="6">
         <v>0</v>
       </c>
       <c r="F381" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
         <v>377</v>
       </c>
       <c r="B382" s="10" t="s">
         <v>916</v>
       </c>
       <c r="C382" s="7" t="s">
-        <v>905</v>
+        <v>911</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>917</v>
       </c>
-      <c r="E382" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E382" s="6"/>
       <c r="F382" s="14">
-        <v>150</v>
+        <v>161</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
         <v>378</v>
       </c>
       <c r="B383" s="10" t="s">
         <v>918</v>
       </c>
       <c r="C383" s="7" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="D383" s="6" t="s">
         <v>919</v>
       </c>
       <c r="E383" s="6"/>
       <c r="F383" s="14">
-        <v>161</v>
+        <v>71</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
         <v>379</v>
       </c>
       <c r="B384" s="10" t="s">
         <v>920</v>
       </c>
       <c r="C384" s="7" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>921</v>
       </c>
-      <c r="E384" s="6"/>
+      <c r="E384" s="6">
+        <v>0</v>
+      </c>
       <c r="F384" s="14">
-        <v>71</v>
+        <v>142</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
         <v>380</v>
       </c>
       <c r="B385" s="10" t="s">
         <v>922</v>
       </c>
       <c r="C385" s="7" t="s">
-        <v>914</v>
+        <v>908</v>
       </c>
       <c r="D385" s="6" t="s">
         <v>923</v>
       </c>
       <c r="E385" s="6">
         <v>0</v>
       </c>
       <c r="F385" s="14">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
         <v>381</v>
       </c>
       <c r="B386" s="10" t="s">
         <v>924</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D386" s="6" t="s">
         <v>926</v>
       </c>
       <c r="E386" s="6">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="F386" s="14">
-        <v>142</v>
+        <v>18</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
         <v>382</v>
       </c>
       <c r="B387" s="10" t="s">
         <v>927</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>929</v>
       </c>
-      <c r="E387" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E387" s="6"/>
       <c r="F387" s="14">
-        <v>18</v>
+        <v>161</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
         <v>383</v>
       </c>
       <c r="B388" s="10" t="s">
         <v>930</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D388" s="6" t="s">
         <v>932</v>
       </c>
-      <c r="E388" s="6"/>
+      <c r="E388" s="6">
+        <v>73</v>
+      </c>
       <c r="F388" s="14">
-        <v>161</v>
+        <v>142</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
         <v>384</v>
       </c>
       <c r="B389" s="10" t="s">
         <v>933</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D389" s="6" t="s">
         <v>935</v>
       </c>
       <c r="E389" s="6"/>
       <c r="F389" s="14">
         <v>71</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
         <v>385</v>
       </c>
       <c r="B390" s="10" t="s">
         <v>936</v>
       </c>
       <c r="C390" s="7" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
       <c r="D390" s="6" t="s">
         <v>937</v>
       </c>
-      <c r="E390" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E390" s="6"/>
       <c r="F390" s="14">
-        <v>18</v>
+        <v>71</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
         <v>386</v>
       </c>
       <c r="B391" s="10" t="s">
         <v>938</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>939</v>
       </c>
-      <c r="E391" s="6"/>
+      <c r="E391" s="6">
+        <v>73</v>
+      </c>
       <c r="F391" s="14">
-        <v>161</v>
+        <v>142</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
         <v>387</v>
       </c>
       <c r="B392" s="10" t="s">
         <v>940</v>
       </c>
       <c r="C392" s="7" t="s">
-        <v>934</v>
+        <v>925</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>941</v>
       </c>
-      <c r="E392" s="6"/>
+      <c r="E392" s="6">
+        <v>0</v>
+      </c>
       <c r="F392" s="14">
-        <v>71</v>
+        <v>18</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
         <v>388</v>
       </c>
       <c r="B393" s="10" t="s">
         <v>942</v>
       </c>
       <c r="C393" s="7" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>943</v>
       </c>
-      <c r="E393" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E393" s="6"/>
       <c r="F393" s="14">
-        <v>142</v>
+        <v>161</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
         <v>389</v>
       </c>
       <c r="B394" s="10" t="s">
         <v>944</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>945</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>946</v>
       </c>
-      <c r="E394" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E394" s="6"/>
       <c r="F394" s="14">
-        <v>142</v>
+        <v>71</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
         <v>390</v>
       </c>
       <c r="B395" s="10" t="s">
         <v>947</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>949</v>
       </c>
-      <c r="E395" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E395" s="6"/>
       <c r="F395" s="14">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
         <v>391</v>
       </c>
       <c r="B396" s="10" t="s">
         <v>950</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>951</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>952</v>
       </c>
       <c r="E396" s="6"/>
       <c r="F396" s="14">
-        <v>18</v>
+        <v>161</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>392</v>
       </c>
       <c r="B397" s="10" t="s">
         <v>953</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>954</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>955</v>
       </c>
-      <c r="E397" s="6"/>
+      <c r="E397" s="6">
+        <v>0</v>
+      </c>
       <c r="F397" s="14">
-        <v>161</v>
+        <v>142</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
         <v>393</v>
       </c>
       <c r="B398" s="10" t="s">
         <v>956</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>957</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>958</v>
       </c>
-      <c r="E398" s="6"/>
+      <c r="E398" s="6">
+        <v>0</v>
+      </c>
       <c r="F398" s="14">
-        <v>71</v>
+        <v>14</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
         <v>394</v>
       </c>
       <c r="B399" s="10" t="s">
         <v>959</v>
       </c>
       <c r="C399" s="7" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>960</v>
       </c>
-      <c r="E399" s="6"/>
+      <c r="E399" s="6">
+        <v>0</v>
+      </c>
       <c r="F399" s="14">
-        <v>161</v>
+        <v>14</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
         <v>395</v>
       </c>
       <c r="B400" s="10" t="s">
         <v>961</v>
       </c>
       <c r="C400" s="7" t="s">
-        <v>957</v>
+        <v>945</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>962</v>
       </c>
       <c r="E400" s="6"/>
       <c r="F400" s="14">
         <v>71</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
         <v>396</v>
       </c>
       <c r="B401" s="10" t="s">
         <v>963</v>
       </c>
       <c r="C401" s="7" t="s">
-        <v>948</v>
+        <v>954</v>
       </c>
       <c r="D401" s="6" t="s">
         <v>964</v>
       </c>
       <c r="E401" s="6">
         <v>0</v>
       </c>
       <c r="F401" s="14">
-        <v>14</v>
+        <v>142</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
         <v>397</v>
       </c>
       <c r="B402" s="10" t="s">
         <v>965</v>
       </c>
       <c r="C402" s="7" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>966</v>
       </c>
-      <c r="E402" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E402" s="6"/>
       <c r="F402" s="14">
-        <v>142</v>
+        <v>18</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>398</v>
       </c>
       <c r="B403" s="10" t="s">
         <v>967</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>951</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>968</v>
       </c>
       <c r="E403" s="6"/>
       <c r="F403" s="14">
-        <v>18</v>
+        <v>161</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
         <v>399</v>
       </c>
       <c r="B404" s="10" t="s">
         <v>969</v>
       </c>
       <c r="C404" s="7" t="s">
-        <v>948</v>
+        <v>957</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>970</v>
       </c>
       <c r="E404" s="6">
         <v>0</v>
       </c>
       <c r="F404" s="14">
         <v>14</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>400</v>
       </c>
       <c r="B405" s="10" t="s">
         <v>971</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>972</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>973</v>
       </c>
-      <c r="E405" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E405" s="6"/>
       <c r="F405" s="14">
-        <v>78</v>
+        <v>118</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>401</v>
       </c>
       <c r="B406" s="10" t="s">
         <v>974</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>975</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>976</v>
       </c>
-      <c r="E406" s="6"/>
+      <c r="E406" s="6">
+        <v>0</v>
+      </c>
       <c r="F406" s="14">
-        <v>144</v>
+        <v>78</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
         <v>402</v>
       </c>
       <c r="B407" s="10" t="s">
         <v>977</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>979</v>
       </c>
-      <c r="E407" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E407" s="6"/>
       <c r="F407" s="14">
-        <v>161</v>
+        <v>298</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
         <v>403</v>
       </c>
       <c r="B408" s="10" t="s">
         <v>980</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>981</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>982</v>
       </c>
       <c r="E408" s="6"/>
       <c r="F408" s="14">
-        <v>298</v>
+        <v>144</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
         <v>404</v>
       </c>
       <c r="B409" s="10" t="s">
         <v>983</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>985</v>
       </c>
-      <c r="E409" s="6"/>
+      <c r="E409" s="6">
+        <v>0</v>
+      </c>
       <c r="F409" s="14">
-        <v>118</v>
+        <v>161</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
         <v>405</v>
       </c>
       <c r="B410" s="10" t="s">
         <v>986</v>
       </c>
       <c r="C410" s="7" t="s">
-        <v>975</v>
+        <v>981</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>987</v>
       </c>
       <c r="E410" s="6"/>
       <c r="F410" s="14">
         <v>144</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4">
         <v>406</v>
       </c>
       <c r="B411" s="10" t="s">
         <v>988</v>
       </c>
       <c r="C411" s="7" t="s">
-        <v>978</v>
+        <v>984</v>
       </c>
       <c r="D411" s="6" t="s">
         <v>989</v>
       </c>
       <c r="E411" s="6">
         <v>0</v>
       </c>
       <c r="F411" s="14">
         <v>161</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
         <v>407</v>
       </c>
       <c r="B412" s="10" t="s">
         <v>990</v>
       </c>
       <c r="C412" s="7" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>991</v>
       </c>
       <c r="E412" s="6"/>
       <c r="F412" s="14">
         <v>298</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
         <v>408</v>
       </c>
       <c r="B413" s="10" t="s">
         <v>992</v>
       </c>
       <c r="C413" s="7" t="s">
-        <v>984</v>
+        <v>972</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>993</v>
       </c>
       <c r="E413" s="6"/>
       <c r="F413" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
         <v>409</v>
       </c>
       <c r="B414" s="10" t="s">
         <v>994</v>
       </c>
       <c r="C414" s="7" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>995</v>
       </c>
       <c r="E414" s="6">
         <v>0</v>
       </c>
       <c r="F414" s="14">
         <v>78</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4">
         <v>410</v>
       </c>
       <c r="B415" s="10" t="s">
         <v>996</v>
       </c>
       <c r="C415" s="7" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="D415" s="6" t="s">
         <v>997</v>
       </c>
       <c r="E415" s="6">
         <v>0</v>
       </c>
       <c r="F415" s="14">
         <v>78</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4">
         <v>411</v>
       </c>
       <c r="B416" s="10" t="s">
         <v>998</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>999</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>1000</v>
       </c>
       <c r="E416" s="6"/>
       <c r="F416" s="14">
-        <v>130</v>
+        <v>42</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
         <v>412</v>
       </c>
       <c r="B417" s="10" t="s">
         <v>1001</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>1003</v>
       </c>
       <c r="E417" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F417" s="14">
-        <v>197</v>
+        <v>293</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
         <v>413</v>
       </c>
       <c r="B418" s="10" t="s">
         <v>1004</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>1005</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>1006</v>
       </c>
       <c r="E418" s="6"/>
       <c r="F418" s="14">
-        <v>42</v>
+        <v>130</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
         <v>414</v>
       </c>
       <c r="B419" s="10" t="s">
         <v>1007</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>1009</v>
       </c>
       <c r="E419" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F419" s="14">
-        <v>293</v>
+        <v>197</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
         <v>415</v>
       </c>
       <c r="B420" s="10" t="s">
         <v>1010</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>1011</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>1012</v>
       </c>
       <c r="E420" s="6"/>
       <c r="F420" s="14">
         <v>257</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
         <v>416</v>
       </c>
       <c r="B421" s="10" t="s">
         <v>1013</v>
       </c>
       <c r="C421" s="7" t="s">
-        <v>999</v>
+        <v>1011</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="E421" s="6"/>
       <c r="F421" s="14">
-        <v>130</v>
+        <v>257</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
         <v>417</v>
       </c>
       <c r="B422" s="10" t="s">
         <v>1015</v>
       </c>
       <c r="C422" s="7" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>1016</v>
       </c>
-      <c r="E422" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E422" s="6"/>
       <c r="F422" s="14">
-        <v>197</v>
+        <v>130</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
         <v>418</v>
       </c>
       <c r="B423" s="10" t="s">
         <v>1017</v>
       </c>
       <c r="C423" s="7" t="s">
-        <v>1005</v>
+        <v>999</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>1018</v>
       </c>
       <c r="E423" s="6"/>
       <c r="F423" s="14">
         <v>42</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4">
         <v>419</v>
       </c>
       <c r="B424" s="10" t="s">
         <v>1019</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D424" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="E424" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F424" s="14">
-        <v>293</v>
+        <v>197</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4">
         <v>420</v>
       </c>
       <c r="B425" s="10" t="s">
         <v>1021</v>
       </c>
       <c r="C425" s="7" t="s">
-        <v>1011</v>
+        <v>1002</v>
       </c>
       <c r="D425" s="6" t="s">
         <v>1022</v>
       </c>
-      <c r="E425" s="6"/>
+      <c r="E425" s="6">
+        <v>-1</v>
+      </c>
       <c r="F425" s="14">
-        <v>257</v>
+        <v>293</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
         <v>421</v>
       </c>
       <c r="B426" s="10" t="s">
         <v>1023</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>1025</v>
       </c>
       <c r="E426" s="6"/>
       <c r="F426" s="14">
-        <v>130</v>
+        <v>293</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4">
         <v>422</v>
       </c>
       <c r="B427" s="10" t="s">
         <v>1026</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>1028</v>
       </c>
       <c r="E427" s="6"/>
       <c r="F427" s="14">
-        <v>293</v>
+        <v>42</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4">
         <v>423</v>
       </c>
       <c r="B428" s="10" t="s">
         <v>1029</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D428" s="6" t="s">
         <v>1031</v>
       </c>
       <c r="E428" s="6"/>
       <c r="F428" s="14">
-        <v>42</v>
+        <v>130</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4">
         <v>424</v>
       </c>
       <c r="B429" s="10" t="s">
         <v>1032</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D429" s="6" t="s">
         <v>1033</v>
       </c>
       <c r="E429" s="6"/>
       <c r="F429" s="14">
-        <v>42</v>
+        <v>130</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
         <v>425</v>
       </c>
       <c r="B430" s="10" t="s">
         <v>1034</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D430" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="E430" s="6"/>
       <c r="F430" s="14">
-        <v>130</v>
+        <v>293</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
         <v>426</v>
       </c>
       <c r="B431" s="10" t="s">
         <v>1036</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D431" s="6" t="s">
         <v>1037</v>
       </c>
       <c r="E431" s="6"/>
       <c r="F431" s="14">
-        <v>293</v>
+        <v>42</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
         <v>427</v>
       </c>
       <c r="B432" s="10" t="s">
         <v>1038</v>
       </c>
       <c r="C432" s="7" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D432" s="6" t="s">
         <v>1039</v>
       </c>
       <c r="E432" s="6"/>
       <c r="F432" s="14">
         <v>293</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="4">
         <v>428</v>
       </c>
       <c r="B433" s="10" t="s">
         <v>1040</v>
       </c>
       <c r="C433" s="7" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D433" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="E433" s="6"/>
       <c r="F433" s="14">
         <v>293</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4">
         <v>429</v>
       </c>
       <c r="B434" s="10" t="s">
         <v>1042</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="D434" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="E434" s="6"/>
       <c r="F434" s="14">
-        <v>114</v>
+        <v>126</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
         <v>430</v>
       </c>
       <c r="B435" s="10" t="s">
         <v>1045</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="D435" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="E435" s="6"/>
       <c r="F435" s="14">
-        <v>209</v>
+        <v>114</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4">
         <v>431</v>
       </c>
       <c r="B436" s="10" t="s">
         <v>1048</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D436" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="E436" s="6"/>
       <c r="F436" s="14">
-        <v>126</v>
+        <v>209</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="4">
         <v>432</v>
       </c>
       <c r="B437" s="10" t="s">
         <v>1051</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="D437" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="E437" s="6"/>
       <c r="F437" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4">
         <v>433</v>
       </c>
       <c r="B438" s="10" t="s">
         <v>1054</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="D438" s="6" t="s">
         <v>1055</v>
       </c>
       <c r="E438" s="6"/>
       <c r="F438" s="14">
-        <v>209</v>
+        <v>114</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
         <v>434</v>
       </c>
       <c r="B439" s="10" t="s">
         <v>1056</v>
       </c>
       <c r="C439" s="7" t="s">
-        <v>1052</v>
+        <v>1043</v>
       </c>
       <c r="D439" s="6" t="s">
         <v>1057</v>
       </c>
       <c r="E439" s="6"/>
       <c r="F439" s="14">
-        <v>138</v>
+        <v>126</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
         <v>435</v>
       </c>
       <c r="B440" s="10" t="s">
         <v>1058</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D440" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="E440" s="6"/>
       <c r="F440" s="14">
-        <v>126</v>
+        <v>209</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
         <v>436</v>
       </c>
       <c r="B441" s="10" t="s">
         <v>1060</v>
       </c>
       <c r="C441" s="7" t="s">
-        <v>1043</v>
+        <v>1052</v>
       </c>
       <c r="D441" s="6" t="s">
         <v>1061</v>
       </c>
       <c r="E441" s="6"/>
       <c r="F441" s="14">
-        <v>114</v>
+        <v>138</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
         <v>437</v>
       </c>
       <c r="B442" s="10" t="s">
         <v>1062</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D442" s="6" t="s">
         <v>1064</v>
       </c>
       <c r="E442" s="6">
         <v>0</v>
       </c>
       <c r="F442" s="14">
         <v>90</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="4">
         <v>438</v>
       </c>
       <c r="B443" s="10" t="s">
         <v>1065</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="D443" s="6" t="s">
         <v>1067</v>
       </c>
       <c r="E443" s="6"/>
       <c r="F443" s="14">
-        <v>209</v>
+        <v>30</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4">
         <v>439</v>
       </c>
       <c r="B444" s="10" t="s">
         <v>1068</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="D444" s="6" t="s">
         <v>1070</v>
       </c>
-      <c r="E444" s="6"/>
+      <c r="E444" s="6">
+        <v>0</v>
+      </c>
       <c r="F444" s="14">
-        <v>30</v>
+        <v>293</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4">
         <v>440</v>
       </c>
       <c r="B445" s="10" t="s">
         <v>1071</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D445" s="6" t="s">
         <v>1073</v>
       </c>
-      <c r="E445" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E445" s="6"/>
       <c r="F445" s="14">
-        <v>293</v>
+        <v>209</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
         <v>441</v>
       </c>
       <c r="B446" s="10" t="s">
         <v>1074</v>
       </c>
       <c r="C446" s="7" t="s">
-        <v>1072</v>
+        <v>1063</v>
       </c>
       <c r="D446" s="6" t="s">
         <v>1075</v>
       </c>
       <c r="E446" s="6">
         <v>0</v>
       </c>
       <c r="F446" s="14">
-        <v>293</v>
+        <v>90</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
         <v>442</v>
       </c>
       <c r="B447" s="10" t="s">
         <v>1076</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="D447" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="E447" s="6"/>
       <c r="F447" s="14">
-        <v>209</v>
+        <v>30</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
         <v>443</v>
       </c>
       <c r="B448" s="10" t="s">
         <v>1078</v>
       </c>
       <c r="C448" s="7" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="D448" s="6" t="s">
         <v>1079</v>
       </c>
       <c r="E448" s="6">
         <v>0</v>
       </c>
       <c r="F448" s="14">
-        <v>90</v>
+        <v>293</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4">
         <v>444</v>
       </c>
       <c r="B449" s="10" t="s">
         <v>1080</v>
       </c>
       <c r="C449" s="7" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="D449" s="6" t="s">
         <v>1081</v>
       </c>
       <c r="E449" s="6"/>
       <c r="F449" s="14">
-        <v>30</v>
+        <v>209</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
         <v>445</v>
       </c>
       <c r="B450" s="10" t="s">
         <v>1082</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D450" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="E450" s="6">
         <v>0</v>
       </c>
       <c r="F450" s="14">
         <v>90</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4">
         <v>446</v>
@@ -16135,307 +16135,307 @@
         <v>1063</v>
       </c>
       <c r="D451" s="6" t="s">
         <v>1085</v>
       </c>
       <c r="E451" s="6">
         <v>0</v>
       </c>
       <c r="F451" s="14">
         <v>90</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
         <v>447</v>
       </c>
       <c r="B452" s="10" t="s">
         <v>1086</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1087</v>
       </c>
       <c r="D452" s="6" t="s">
         <v>1088</v>
       </c>
-      <c r="E452" s="6"/>
+      <c r="E452" s="6">
+        <v>0</v>
+      </c>
       <c r="F452" s="14">
-        <v>30</v>
+        <v>178</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4">
         <v>448</v>
       </c>
       <c r="B453" s="10" t="s">
         <v>1089</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D453" s="6" t="s">
         <v>1091</v>
       </c>
       <c r="E453" s="6">
         <v>0</v>
       </c>
       <c r="F453" s="14">
         <v>281</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="4">
         <v>449</v>
       </c>
       <c r="B454" s="10" t="s">
         <v>1092</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D454" s="6" t="s">
         <v>1094</v>
       </c>
-      <c r="E454" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E454" s="6"/>
       <c r="F454" s="14">
-        <v>138</v>
+        <v>30</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4">
         <v>450</v>
       </c>
       <c r="B455" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D455" s="6" t="s">
         <v>1097</v>
       </c>
       <c r="E455" s="6">
         <v>0</v>
       </c>
       <c r="F455" s="14">
-        <v>178</v>
+        <v>138</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4">
         <v>451</v>
       </c>
       <c r="B456" s="10" t="s">
         <v>1098</v>
       </c>
       <c r="C456" s="7" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="D456" s="6" t="s">
         <v>1099</v>
       </c>
-      <c r="E456" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E456" s="6"/>
       <c r="F456" s="14">
-        <v>178</v>
+        <v>30</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4">
         <v>452</v>
       </c>
       <c r="B457" s="10" t="s">
         <v>1100</v>
       </c>
       <c r="C457" s="7" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
       <c r="D457" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="E457" s="6">
         <v>0</v>
       </c>
       <c r="F457" s="14">
-        <v>281</v>
+        <v>178</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4">
         <v>453</v>
       </c>
       <c r="B458" s="10" t="s">
         <v>1102</v>
       </c>
       <c r="C458" s="7" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="D458" s="6" t="s">
         <v>1103</v>
       </c>
-      <c r="E458" s="6"/>
+      <c r="E458" s="6">
+        <v>0</v>
+      </c>
       <c r="F458" s="14">
-        <v>30</v>
+        <v>281</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4">
         <v>454</v>
       </c>
       <c r="B459" s="10" t="s">
         <v>1104</v>
       </c>
       <c r="C459" s="7" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="D459" s="6" t="s">
         <v>1105</v>
       </c>
       <c r="E459" s="6">
         <v>0</v>
       </c>
       <c r="F459" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="4">
         <v>455</v>
       </c>
       <c r="B460" s="10" t="s">
         <v>1106</v>
       </c>
       <c r="C460" s="7" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="E460" s="6">
         <v>0</v>
       </c>
       <c r="F460" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4">
         <v>456</v>
       </c>
       <c r="B461" s="10" t="s">
         <v>1108</v>
       </c>
       <c r="C461" s="7" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="D461" s="6" t="s">
         <v>1109</v>
       </c>
       <c r="E461" s="6">
         <v>0</v>
       </c>
       <c r="F461" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4">
         <v>457</v>
       </c>
       <c r="B462" s="10" t="s">
         <v>1110</v>
       </c>
       <c r="C462" s="7" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="D462" s="6" t="s">
         <v>1111</v>
       </c>
       <c r="E462" s="6">
         <v>0</v>
       </c>
       <c r="F462" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4">
         <v>458</v>
       </c>
       <c r="B463" s="10" t="s">
         <v>1112</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1113</v>
       </c>
       <c r="D463" s="6" t="s">
         <v>1114</v>
       </c>
-      <c r="E463" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E463" s="6"/>
       <c r="F463" s="14">
-        <v>178</v>
+        <v>395</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4">
         <v>459</v>
       </c>
       <c r="B464" s="10" t="s">
         <v>1115</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1116</v>
       </c>
       <c r="D464" s="6" t="s">
         <v>1117</v>
       </c>
       <c r="E464" s="6"/>
       <c r="F464" s="14">
-        <v>395</v>
+        <v>30</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4">
         <v>460</v>
       </c>
       <c r="B465" s="10" t="s">
         <v>1118</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1119</v>
       </c>
       <c r="D465" s="6" t="s">
         <v>1120</v>
       </c>
-      <c r="E465" s="6"/>
+      <c r="E465" s="6">
+        <v>0</v>
+      </c>
       <c r="F465" s="14">
-        <v>30</v>
+        <v>178</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4">
         <v>461</v>
       </c>
       <c r="B466" s="10" t="s">
         <v>1121</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1122</v>
       </c>
       <c r="D466" s="6" t="s">
         <v>1123</v>
       </c>
       <c r="E466" s="6">
         <v>0</v>
       </c>
       <c r="F466" s="14">
         <v>90</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4">
         <v>462</v>
@@ -16445,129 +16445,129 @@
       </c>
       <c r="C467" s="7" t="s">
         <v>1125</v>
       </c>
       <c r="D467" s="6" t="s">
         <v>1126</v>
       </c>
       <c r="E467" s="6"/>
       <c r="F467" s="14">
         <v>269</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="4">
         <v>463</v>
       </c>
       <c r="B468" s="10" t="s">
         <v>1127</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1113</v>
       </c>
       <c r="D468" s="6" t="s">
         <v>1128</v>
       </c>
-      <c r="E468" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E468" s="6"/>
       <c r="F468" s="14">
-        <v>178</v>
+        <v>395</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4">
         <v>464</v>
       </c>
       <c r="B469" s="10" t="s">
         <v>1129</v>
       </c>
       <c r="C469" s="7" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
       <c r="D469" s="6" t="s">
         <v>1130</v>
       </c>
-      <c r="E469" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E469" s="6"/>
       <c r="F469" s="14">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="4">
         <v>465</v>
       </c>
       <c r="B470" s="10" t="s">
         <v>1131</v>
       </c>
       <c r="C470" s="7" t="s">
-        <v>1125</v>
+        <v>1119</v>
       </c>
       <c r="D470" s="6" t="s">
         <v>1132</v>
       </c>
-      <c r="E470" s="6"/>
+      <c r="E470" s="6">
+        <v>0</v>
+      </c>
       <c r="F470" s="14">
-        <v>269</v>
+        <v>178</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="4">
         <v>466</v>
       </c>
       <c r="B471" s="10" t="s">
         <v>1133</v>
       </c>
       <c r="C471" s="7" t="s">
-        <v>1116</v>
+        <v>1122</v>
       </c>
       <c r="D471" s="6" t="s">
         <v>1134</v>
       </c>
-      <c r="E471" s="6"/>
+      <c r="E471" s="6">
+        <v>0</v>
+      </c>
       <c r="F471" s="14">
-        <v>395</v>
+        <v>90</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="4">
         <v>467</v>
       </c>
       <c r="B472" s="10" t="s">
         <v>1135</v>
       </c>
       <c r="C472" s="7" t="s">
-        <v>1119</v>
+        <v>1125</v>
       </c>
       <c r="D472" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="E472" s="6"/>
       <c r="F472" s="14">
-        <v>30</v>
+        <v>269</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
         <v>468</v>
       </c>
       <c r="B473" s="10" t="s">
         <v>1137</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1122</v>
       </c>
       <c r="D473" s="6" t="s">
         <v>1138</v>
       </c>
       <c r="E473" s="6">
         <v>0</v>
       </c>
       <c r="F473" s="14">
         <v>90</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4">
         <v>469</v>
@@ -16597,301 +16597,303 @@
       </c>
       <c r="C475" s="7" t="s">
         <v>1142</v>
       </c>
       <c r="D475" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="E475" s="6"/>
       <c r="F475" s="14">
         <v>322</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4">
         <v>471</v>
       </c>
       <c r="B476" s="10" t="s">
         <v>1144</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D476" s="6" t="s">
         <v>1146</v>
       </c>
-      <c r="E476" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E476" s="6"/>
       <c r="F476" s="14">
-        <v>90</v>
+        <v>395</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4">
         <v>472</v>
       </c>
       <c r="B477" s="10" t="s">
         <v>1147</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1148</v>
       </c>
       <c r="D477" s="6" t="s">
         <v>1149</v>
       </c>
-      <c r="E477" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E477" s="6"/>
       <c r="F477" s="14">
-        <v>178</v>
+        <v>30</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4">
         <v>473</v>
       </c>
       <c r="B478" s="10" t="s">
         <v>1150</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1151</v>
       </c>
       <c r="D478" s="6" t="s">
         <v>1152</v>
       </c>
-      <c r="E478" s="6"/>
+      <c r="E478" s="6">
+        <v>0</v>
+      </c>
       <c r="F478" s="14">
-        <v>395</v>
+        <v>90</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4">
         <v>474</v>
       </c>
       <c r="B479" s="10" t="s">
         <v>1153</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>1154</v>
       </c>
       <c r="D479" s="6" t="s">
         <v>1155</v>
       </c>
-      <c r="E479" s="6"/>
+      <c r="E479" s="6">
+        <v>0</v>
+      </c>
       <c r="F479" s="14">
-        <v>30</v>
+        <v>178</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
         <v>475</v>
       </c>
       <c r="B480" s="10" t="s">
         <v>1156</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>1154</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>1157</v>
       </c>
-      <c r="E480" s="6"/>
+      <c r="E480" s="6">
+        <v>0</v>
+      </c>
       <c r="F480" s="14">
-        <v>30</v>
+        <v>178</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4">
         <v>476</v>
       </c>
       <c r="B481" s="10" t="s">
         <v>1158</v>
       </c>
       <c r="C481" s="7" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="D481" s="6" t="s">
         <v>1159</v>
       </c>
-      <c r="E481" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E481" s="6"/>
       <c r="F481" s="14">
-        <v>90</v>
+        <v>322</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4">
         <v>477</v>
       </c>
       <c r="B482" s="10" t="s">
         <v>1160</v>
       </c>
       <c r="C482" s="7" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="D482" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="E482" s="6">
         <v>0</v>
       </c>
       <c r="F482" s="14">
-        <v>178</v>
+        <v>90</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4">
         <v>478</v>
       </c>
       <c r="B483" s="10" t="s">
         <v>1162</v>
       </c>
       <c r="C483" s="7" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="D483" s="6" t="s">
         <v>1163</v>
       </c>
       <c r="E483" s="6"/>
       <c r="F483" s="14">
-        <v>322</v>
+        <v>395</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4">
         <v>479</v>
       </c>
       <c r="B484" s="10" t="s">
         <v>1164</v>
       </c>
       <c r="C484" s="7" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="D484" s="6" t="s">
         <v>1165</v>
       </c>
       <c r="E484" s="6"/>
       <c r="F484" s="14">
-        <v>395</v>
+        <v>30</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4">
         <v>480</v>
       </c>
       <c r="B485" s="10" t="s">
         <v>1166</v>
       </c>
       <c r="C485" s="7" t="s">
-        <v>1145</v>
+        <v>1151</v>
       </c>
       <c r="D485" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="E485" s="6">
         <v>0</v>
       </c>
       <c r="F485" s="14">
         <v>90</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="4">
         <v>481</v>
       </c>
       <c r="B486" s="10" t="s">
         <v>1168</v>
       </c>
       <c r="C486" s="7" t="s">
-        <v>1145</v>
+        <v>1151</v>
       </c>
       <c r="D486" s="6" t="s">
         <v>1169</v>
       </c>
       <c r="E486" s="6">
         <v>0</v>
       </c>
       <c r="F486" s="14">
         <v>90</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4">
         <v>482</v>
       </c>
       <c r="B487" s="10" t="s">
         <v>1170</v>
       </c>
       <c r="C487" s="7" t="s">
-        <v>1145</v>
+        <v>1151</v>
       </c>
       <c r="D487" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E487" s="6">
         <v>0</v>
       </c>
       <c r="F487" s="14">
         <v>90</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="4">
         <v>483</v>
       </c>
       <c r="B488" s="10" t="s">
         <v>1172</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>1173</v>
       </c>
       <c r="D488" s="6" t="s">
         <v>1174</v>
       </c>
       <c r="E488" s="6"/>
       <c r="F488" s="14">
-        <v>395</v>
+        <v>502</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4">
         <v>484</v>
       </c>
       <c r="B489" s="10" t="s">
         <v>1175</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1176</v>
       </c>
       <c r="D489" s="6" t="s">
         <v>1177</v>
       </c>
-      <c r="E489" s="6"/>
+      <c r="E489" s="6">
+        <v>0</v>
+      </c>
       <c r="F489" s="14">
-        <v>126</v>
+        <v>142</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="4">
         <v>485</v>
       </c>
       <c r="B490" s="10" t="s">
         <v>1178</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>1179</v>
       </c>
       <c r="D490" s="6" t="s">
         <v>1180</v>
       </c>
       <c r="E490" s="6">
         <v>0</v>
       </c>
       <c r="F490" s="14">
         <v>226</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="4">
         <v>486</v>
@@ -16903,194 +16905,192 @@
         <v>1182</v>
       </c>
       <c r="D491" s="6" t="s">
         <v>1183</v>
       </c>
       <c r="E491" s="6"/>
       <c r="F491" s="14">
         <v>78</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4">
         <v>487</v>
       </c>
       <c r="B492" s="10" t="s">
         <v>1184</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D492" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="E492" s="6"/>
       <c r="F492" s="14">
-        <v>502</v>
+        <v>395</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="4">
         <v>488</v>
       </c>
       <c r="B493" s="10" t="s">
         <v>1187</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>1188</v>
       </c>
       <c r="D493" s="6" t="s">
         <v>1189</v>
       </c>
-      <c r="E493" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E493" s="6"/>
       <c r="F493" s="14">
-        <v>142</v>
+        <v>126</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="4">
         <v>489</v>
       </c>
       <c r="B494" s="10" t="s">
         <v>1190</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D494" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="E494" s="6"/>
       <c r="F494" s="14">
-        <v>502</v>
+        <v>395</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="4">
         <v>490</v>
       </c>
       <c r="B495" s="10" t="s">
         <v>1192</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>1188</v>
       </c>
       <c r="D495" s="6" t="s">
         <v>1193</v>
       </c>
-      <c r="E495" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E495" s="6"/>
       <c r="F495" s="14">
-        <v>142</v>
+        <v>126</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="4">
         <v>491</v>
       </c>
       <c r="B496" s="10" t="s">
         <v>1194</v>
       </c>
       <c r="C496" s="7" t="s">
-        <v>1182</v>
+        <v>1173</v>
       </c>
       <c r="D496" s="6" t="s">
         <v>1195</v>
       </c>
       <c r="E496" s="6"/>
       <c r="F496" s="14">
-        <v>78</v>
+        <v>502</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="4">
         <v>492</v>
       </c>
       <c r="B497" s="10" t="s">
         <v>1196</v>
       </c>
       <c r="C497" s="7" t="s">
-        <v>1179</v>
+        <v>1176</v>
       </c>
       <c r="D497" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="E497" s="6">
         <v>0</v>
       </c>
       <c r="F497" s="14">
-        <v>226</v>
+        <v>142</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
         <v>493</v>
       </c>
       <c r="B498" s="10" t="s">
         <v>1198</v>
       </c>
       <c r="C498" s="7" t="s">
-        <v>1173</v>
+        <v>1182</v>
       </c>
       <c r="D498" s="6" t="s">
         <v>1199</v>
       </c>
       <c r="E498" s="6"/>
       <c r="F498" s="14">
-        <v>395</v>
+        <v>78</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
         <v>494</v>
       </c>
       <c r="B499" s="10" t="s">
         <v>1200</v>
       </c>
       <c r="C499" s="7" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="D499" s="6" t="s">
         <v>1201</v>
       </c>
-      <c r="E499" s="6"/>
+      <c r="E499" s="6">
+        <v>0</v>
+      </c>
       <c r="F499" s="14">
-        <v>126</v>
+        <v>226</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4">
         <v>495</v>
       </c>
       <c r="B500" s="10" t="s">
         <v>1202</v>
       </c>
       <c r="C500" s="7" t="s">
-        <v>1185</v>
+        <v>1173</v>
       </c>
       <c r="D500" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="E500" s="6"/>
       <c r="F500" s="14">
         <v>502</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4">
         <v>496</v>
       </c>
       <c r="B501" s="10" t="s">
         <v>1204</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>1182</v>
       </c>
       <c r="D501" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E501" s="6"/>
       <c r="F501" s="14">
         <v>78</v>
@@ -17107,591 +17107,591 @@
         <v>1207</v>
       </c>
       <c r="D502" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="E502" s="6">
         <v>0</v>
       </c>
       <c r="F502" s="14">
         <v>262</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4">
         <v>498</v>
       </c>
       <c r="B503" s="10" t="s">
         <v>1209</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1210</v>
       </c>
       <c r="D503" s="6" t="s">
         <v>1211</v>
       </c>
-      <c r="E503" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E503" s="6"/>
       <c r="F503" s="14">
-        <v>150</v>
+        <v>395</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
         <v>499</v>
       </c>
       <c r="B504" s="10" t="s">
         <v>1212</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D504" s="6" t="s">
         <v>1214</v>
       </c>
-      <c r="E504" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E504" s="6"/>
       <c r="F504" s="14">
-        <v>126</v>
+        <v>30</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
         <v>500</v>
       </c>
       <c r="B505" s="10" t="s">
         <v>1215</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D505" s="6" t="s">
         <v>1217</v>
       </c>
-      <c r="E505" s="6"/>
+      <c r="E505" s="6">
+        <v>0</v>
+      </c>
       <c r="F505" s="14">
-        <v>395</v>
+        <v>126</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4">
         <v>501</v>
       </c>
       <c r="B506" s="10" t="s">
         <v>1218</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>1220</v>
       </c>
-      <c r="E506" s="6"/>
+      <c r="E506" s="6">
+        <v>0</v>
+      </c>
       <c r="F506" s="14">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
         <v>502</v>
       </c>
       <c r="B507" s="10" t="s">
         <v>1221</v>
       </c>
       <c r="C507" s="7" t="s">
-        <v>1213</v>
+        <v>1207</v>
       </c>
       <c r="D507" s="6" t="s">
         <v>1222</v>
       </c>
       <c r="E507" s="6">
         <v>0</v>
       </c>
       <c r="F507" s="14">
-        <v>126</v>
+        <v>262</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
         <v>503</v>
       </c>
       <c r="B508" s="10" t="s">
         <v>1223</v>
       </c>
       <c r="C508" s="7" t="s">
-        <v>1210</v>
+        <v>1216</v>
       </c>
       <c r="D508" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="E508" s="6">
         <v>0</v>
       </c>
       <c r="F508" s="14">
-        <v>150</v>
+        <v>126</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
         <v>504</v>
       </c>
       <c r="B509" s="10" t="s">
         <v>1225</v>
       </c>
       <c r="C509" s="7" t="s">
-        <v>1216</v>
+        <v>1210</v>
       </c>
       <c r="D509" s="6" t="s">
         <v>1226</v>
       </c>
       <c r="E509" s="6"/>
       <c r="F509" s="14">
         <v>395</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
         <v>505</v>
       </c>
       <c r="B510" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="C510" s="7" t="s">
-        <v>1219</v>
+        <v>1213</v>
       </c>
       <c r="D510" s="6" t="s">
         <v>1228</v>
       </c>
       <c r="E510" s="6"/>
       <c r="F510" s="14">
         <v>30</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
         <v>506</v>
       </c>
       <c r="B511" s="10" t="s">
         <v>1229</v>
       </c>
       <c r="C511" s="7" t="s">
-        <v>1207</v>
+        <v>1219</v>
       </c>
       <c r="D511" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="E511" s="6">
         <v>0</v>
       </c>
       <c r="F511" s="14">
-        <v>262</v>
+        <v>150</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
         <v>507</v>
       </c>
       <c r="B512" s="10" t="s">
         <v>1231</v>
       </c>
       <c r="C512" s="7" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="D512" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="E512" s="6">
         <v>0</v>
       </c>
       <c r="F512" s="14">
         <v>126</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
         <v>508</v>
       </c>
       <c r="B513" s="10" t="s">
         <v>1233</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1234</v>
       </c>
       <c r="D513" s="6" t="s">
         <v>1235</v>
       </c>
-      <c r="E513" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E513" s="6"/>
       <c r="F513" s="14">
-        <v>262</v>
+        <v>214</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
         <v>509</v>
       </c>
       <c r="B514" s="10" t="s">
         <v>1236</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1237</v>
       </c>
       <c r="D514" s="6" t="s">
         <v>1238</v>
       </c>
       <c r="E514" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F514" s="14">
-        <v>281</v>
+        <v>262</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4">
         <v>510</v>
       </c>
       <c r="B515" s="10" t="s">
         <v>1239</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="D515" s="6" t="s">
         <v>1241</v>
       </c>
       <c r="E515" s="6"/>
       <c r="F515" s="14">
         <v>341</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4">
         <v>511</v>
       </c>
       <c r="B516" s="10" t="s">
         <v>1242</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="D516" s="6" t="s">
         <v>1244</v>
       </c>
       <c r="E516" s="6"/>
       <c r="F516" s="14">
-        <v>214</v>
+        <v>155</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4">
         <v>512</v>
       </c>
       <c r="B517" s="10" t="s">
         <v>1245</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1246</v>
       </c>
       <c r="D517" s="6" t="s">
         <v>1247</v>
       </c>
-      <c r="E517" s="6"/>
+      <c r="E517" s="6">
+        <v>0</v>
+      </c>
       <c r="F517" s="14">
-        <v>155</v>
+        <v>281</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4">
         <v>513</v>
       </c>
       <c r="B518" s="10" t="s">
         <v>1248</v>
       </c>
       <c r="C518" s="7" t="s">
-        <v>1240</v>
+        <v>1246</v>
       </c>
       <c r="D518" s="6" t="s">
         <v>1249</v>
       </c>
-      <c r="E518" s="6"/>
+      <c r="E518" s="6">
+        <v>0</v>
+      </c>
       <c r="F518" s="14">
-        <v>341</v>
+        <v>281</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4">
         <v>514</v>
       </c>
       <c r="B519" s="10" t="s">
         <v>1250</v>
       </c>
       <c r="C519" s="7" t="s">
-        <v>1246</v>
+        <v>1237</v>
       </c>
       <c r="D519" s="6" t="s">
         <v>1251</v>
       </c>
-      <c r="E519" s="6"/>
+      <c r="E519" s="6">
+        <v>-1</v>
+      </c>
       <c r="F519" s="14">
-        <v>155</v>
+        <v>262</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4">
         <v>515</v>
       </c>
       <c r="B520" s="10" t="s">
         <v>1252</v>
       </c>
       <c r="C520" s="7" t="s">
-        <v>1234</v>
+        <v>1240</v>
       </c>
       <c r="D520" s="6" t="s">
         <v>1253</v>
       </c>
-      <c r="E520" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E520" s="6"/>
       <c r="F520" s="14">
-        <v>262</v>
+        <v>341</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
         <v>516</v>
       </c>
       <c r="B521" s="10" t="s">
         <v>1254</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="D521" s="6" t="s">
         <v>1255</v>
       </c>
       <c r="E521" s="6"/>
       <c r="F521" s="14">
-        <v>214</v>
+        <v>155</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
         <v>517</v>
       </c>
       <c r="B522" s="10" t="s">
         <v>1256</v>
       </c>
       <c r="C522" s="7" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="D522" s="6" t="s">
         <v>1257</v>
       </c>
-      <c r="E522" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E522" s="6"/>
       <c r="F522" s="14">
-        <v>281</v>
+        <v>214</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
         <v>518</v>
       </c>
       <c r="B523" s="10" t="s">
         <v>1258</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>1259</v>
       </c>
       <c r="D523" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="E523" s="6">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="F523" s="14">
-        <v>214</v>
+        <v>346</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
         <v>519</v>
       </c>
       <c r="B524" s="10" t="s">
         <v>1261</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>1262</v>
       </c>
       <c r="D524" s="6" t="s">
         <v>1263</v>
       </c>
-      <c r="E524" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E524" s="6"/>
       <c r="F524" s="14">
-        <v>346</v>
+        <v>161</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
         <v>520</v>
       </c>
       <c r="B525" s="10" t="s">
         <v>1264</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1265</v>
       </c>
       <c r="D525" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="E525" s="6">
         <v>0</v>
       </c>
       <c r="F525" s="14">
-        <v>120</v>
+        <v>214</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
         <v>521</v>
       </c>
       <c r="B526" s="10" t="s">
         <v>1267</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1268</v>
       </c>
       <c r="D526" s="6" t="s">
         <v>1269</v>
       </c>
-      <c r="E526" s="6"/>
+      <c r="E526" s="6">
+        <v>0</v>
+      </c>
       <c r="F526" s="14">
-        <v>161</v>
+        <v>120</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4">
         <v>522</v>
       </c>
       <c r="B527" s="10" t="s">
         <v>1270</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1271</v>
       </c>
       <c r="D527" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="E527" s="6">
         <v>0</v>
       </c>
       <c r="F527" s="14">
         <v>262</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
         <v>523</v>
       </c>
       <c r="B528" s="10" t="s">
         <v>1273</v>
       </c>
       <c r="C528" s="7" t="s">
-        <v>1265</v>
+        <v>1259</v>
       </c>
       <c r="D528" s="6" t="s">
         <v>1274</v>
       </c>
       <c r="E528" s="6">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="F528" s="14">
-        <v>120</v>
+        <v>346</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
         <v>524</v>
       </c>
       <c r="B529" s="10" t="s">
         <v>1275</v>
       </c>
       <c r="C529" s="7" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="D529" s="6" t="s">
         <v>1276</v>
       </c>
-      <c r="E529" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E529" s="6"/>
       <c r="F529" s="14">
-        <v>214</v>
+        <v>161</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
         <v>525</v>
       </c>
       <c r="B530" s="10" t="s">
         <v>1277</v>
       </c>
       <c r="C530" s="7" t="s">
-        <v>1262</v>
+        <v>1268</v>
       </c>
       <c r="D530" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E530" s="6">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="F530" s="14">
-        <v>346</v>
+        <v>120</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
         <v>526</v>
       </c>
       <c r="B531" s="10" t="s">
         <v>1279</v>
       </c>
       <c r="C531" s="7" t="s">
-        <v>1268</v>
+        <v>1265</v>
       </c>
       <c r="D531" s="6" t="s">
         <v>1280</v>
       </c>
-      <c r="E531" s="6"/>
+      <c r="E531" s="6">
+        <v>0</v>
+      </c>
       <c r="F531" s="14">
-        <v>161</v>
+        <v>214</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
         <v>527</v>
       </c>
       <c r="B532" s="10" t="s">
         <v>1281</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1271</v>
       </c>
       <c r="D532" s="6" t="s">
         <v>1282</v>
       </c>
       <c r="E532" s="6">
         <v>0</v>
       </c>
       <c r="F532" s="14">
         <v>262</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
         <v>528</v>
@@ -17703,1317 +17703,1317 @@
         <v>1284</v>
       </c>
       <c r="D533" s="6" t="s">
         <v>1285</v>
       </c>
       <c r="E533" s="6"/>
       <c r="F533" s="14">
         <v>178</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
         <v>529</v>
       </c>
       <c r="B534" s="10" t="s">
         <v>1286</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1287</v>
       </c>
       <c r="D534" s="6" t="s">
         <v>1288</v>
       </c>
       <c r="E534" s="6"/>
       <c r="F534" s="14">
-        <v>263</v>
+        <v>346</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4">
         <v>530</v>
       </c>
       <c r="B535" s="10" t="s">
         <v>1289</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="D535" s="6" t="s">
         <v>1291</v>
       </c>
       <c r="E535" s="6"/>
       <c r="F535" s="14">
-        <v>346</v>
+        <v>92</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4">
         <v>531</v>
       </c>
       <c r="B536" s="10" t="s">
         <v>1292</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1293</v>
       </c>
       <c r="D536" s="6" t="s">
         <v>1294</v>
       </c>
       <c r="E536" s="6"/>
       <c r="F536" s="14">
-        <v>120</v>
+        <v>263</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4">
         <v>532</v>
       </c>
       <c r="B537" s="10" t="s">
         <v>1295</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1296</v>
       </c>
       <c r="D537" s="6" t="s">
         <v>1297</v>
       </c>
       <c r="E537" s="6"/>
       <c r="F537" s="14">
-        <v>92</v>
+        <v>120</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4">
         <v>533</v>
       </c>
       <c r="B538" s="10" t="s">
         <v>1298</v>
       </c>
       <c r="C538" s="7" t="s">
-        <v>1293</v>
+        <v>1284</v>
       </c>
       <c r="D538" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="E538" s="6"/>
       <c r="F538" s="14">
-        <v>120</v>
+        <v>178</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
         <v>534</v>
       </c>
       <c r="B539" s="10" t="s">
         <v>1300</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1287</v>
       </c>
       <c r="D539" s="6" t="s">
         <v>1301</v>
       </c>
       <c r="E539" s="6"/>
       <c r="F539" s="14">
-        <v>263</v>
+        <v>346</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4">
         <v>535</v>
       </c>
       <c r="B540" s="10" t="s">
         <v>1302</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="D540" s="6" t="s">
         <v>1303</v>
       </c>
       <c r="E540" s="6"/>
       <c r="F540" s="14">
-        <v>346</v>
+        <v>92</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4">
         <v>536</v>
       </c>
       <c r="B541" s="10" t="s">
         <v>1304</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1296</v>
       </c>
       <c r="D541" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="E541" s="6"/>
       <c r="F541" s="14">
-        <v>92</v>
+        <v>120</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4">
         <v>537</v>
       </c>
       <c r="B542" s="10" t="s">
         <v>1306</v>
       </c>
       <c r="C542" s="7" t="s">
-        <v>1284</v>
+        <v>1293</v>
       </c>
       <c r="D542" s="6" t="s">
         <v>1307</v>
       </c>
       <c r="E542" s="6"/>
       <c r="F542" s="14">
-        <v>178</v>
+        <v>263</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
         <v>538</v>
       </c>
       <c r="B543" s="10" t="s">
         <v>1308</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1309</v>
       </c>
       <c r="D543" s="6" t="s">
         <v>1310</v>
       </c>
       <c r="E543" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F543" s="14">
-        <v>144</v>
+        <v>329</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="4">
         <v>539</v>
       </c>
       <c r="B544" s="10" t="s">
         <v>1311</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D544" s="6" t="s">
         <v>1313</v>
       </c>
       <c r="E544" s="6">
-        <v>79</v>
+        <v>-1</v>
       </c>
       <c r="F544" s="14">
-        <v>173</v>
+        <v>144</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="4">
         <v>540</v>
       </c>
       <c r="B545" s="10" t="s">
         <v>1314</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1315</v>
       </c>
       <c r="D545" s="6" t="s">
         <v>1316</v>
       </c>
       <c r="E545" s="6"/>
       <c r="F545" s="14">
         <v>269</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4">
         <v>541</v>
       </c>
       <c r="B546" s="10" t="s">
         <v>1317</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="D546" s="6" t="s">
         <v>1319</v>
       </c>
       <c r="E546" s="6">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="F546" s="14">
-        <v>329</v>
+        <v>173</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="4">
         <v>542</v>
       </c>
       <c r="B547" s="10" t="s">
         <v>1320</v>
       </c>
       <c r="C547" s="7" t="s">
-        <v>1318</v>
+        <v>1312</v>
       </c>
       <c r="D547" s="6" t="s">
         <v>1321</v>
       </c>
       <c r="E547" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F547" s="14">
-        <v>329</v>
+        <v>144</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="4">
         <v>543</v>
       </c>
       <c r="B548" s="10" t="s">
         <v>1322</v>
       </c>
       <c r="C548" s="7" t="s">
-        <v>1312</v>
+        <v>1318</v>
       </c>
       <c r="D548" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="E548" s="6">
         <v>79</v>
       </c>
       <c r="F548" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4">
         <v>544</v>
       </c>
       <c r="B549" s="10" t="s">
         <v>1324</v>
       </c>
       <c r="C549" s="7" t="s">
-        <v>1315</v>
+        <v>1309</v>
       </c>
       <c r="D549" s="6" t="s">
         <v>1325</v>
       </c>
-      <c r="E549" s="6"/>
+      <c r="E549" s="6">
+        <v>0</v>
+      </c>
       <c r="F549" s="14">
-        <v>269</v>
+        <v>329</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4">
         <v>545</v>
       </c>
       <c r="B550" s="10" t="s">
         <v>1326</v>
       </c>
       <c r="C550" s="7" t="s">
-        <v>1309</v>
+        <v>1315</v>
       </c>
       <c r="D550" s="6" t="s">
         <v>1327</v>
       </c>
-      <c r="E550" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E550" s="6"/>
       <c r="F550" s="14">
-        <v>144</v>
+        <v>269</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4">
         <v>546</v>
       </c>
       <c r="B551" s="10" t="s">
         <v>1328</v>
       </c>
       <c r="C551" s="7" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="D551" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="E551" s="6">
         <v>0</v>
       </c>
       <c r="F551" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4">
         <v>547</v>
       </c>
       <c r="B552" s="10" t="s">
         <v>1330</v>
       </c>
       <c r="C552" s="7" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="D552" s="6" t="s">
         <v>1331</v>
       </c>
       <c r="E552" s="6">
         <v>0</v>
       </c>
       <c r="F552" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="4">
         <v>548</v>
       </c>
       <c r="B553" s="10" t="s">
         <v>1332</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1333</v>
       </c>
       <c r="D553" s="6" t="s">
         <v>1334</v>
       </c>
       <c r="E553" s="6"/>
       <c r="F553" s="14">
-        <v>169</v>
+        <v>269</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="4">
         <v>549</v>
       </c>
       <c r="B554" s="10" t="s">
         <v>1335</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="D554" s="6" t="s">
         <v>1337</v>
       </c>
       <c r="E554" s="6"/>
       <c r="F554" s="14">
         <v>169</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="4">
         <v>550</v>
       </c>
       <c r="B555" s="10" t="s">
         <v>1338</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>1339</v>
       </c>
       <c r="D555" s="6" t="s">
         <v>1340</v>
       </c>
       <c r="E555" s="6"/>
       <c r="F555" s="14">
-        <v>269</v>
+        <v>169</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="4">
         <v>551</v>
       </c>
       <c r="B556" s="10" t="s">
         <v>1341</v>
       </c>
       <c r="C556" s="7" t="s">
-        <v>1333</v>
+        <v>1339</v>
       </c>
       <c r="D556" s="6" t="s">
         <v>1342</v>
       </c>
       <c r="E556" s="6"/>
       <c r="F556" s="14">
         <v>169</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="4">
         <v>552</v>
       </c>
       <c r="B557" s="10" t="s">
         <v>1343</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="D557" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="E557" s="6"/>
       <c r="F557" s="14">
         <v>169</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="4">
         <v>553</v>
       </c>
       <c r="B558" s="10" t="s">
         <v>1345</v>
       </c>
       <c r="C558" s="7" t="s">
-        <v>1339</v>
+        <v>1333</v>
       </c>
       <c r="D558" s="6" t="s">
         <v>1346</v>
       </c>
       <c r="E558" s="6"/>
       <c r="F558" s="14">
         <v>269</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4">
         <v>554</v>
       </c>
       <c r="B559" s="10" t="s">
         <v>1347</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D559" s="6" t="s">
         <v>1349</v>
       </c>
       <c r="E559" s="6"/>
       <c r="F559" s="14">
-        <v>30</v>
+        <v>556</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4">
         <v>555</v>
       </c>
       <c r="B560" s="10" t="s">
         <v>1350</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1351</v>
       </c>
       <c r="D560" s="6" t="s">
         <v>1352</v>
       </c>
       <c r="E560" s="6"/>
       <c r="F560" s="14">
-        <v>556</v>
+        <v>30</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4">
         <v>556</v>
       </c>
       <c r="B561" s="10" t="s">
         <v>1353</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1354</v>
       </c>
       <c r="D561" s="6" t="s">
         <v>1355</v>
       </c>
       <c r="E561" s="6"/>
       <c r="F561" s="14">
         <v>221</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="4">
         <v>557</v>
       </c>
       <c r="B562" s="10" t="s">
         <v>1356</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>1357</v>
       </c>
       <c r="D562" s="6" t="s">
         <v>1358</v>
       </c>
       <c r="E562" s="6"/>
       <c r="F562" s="14">
         <v>221</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="4">
         <v>558</v>
       </c>
       <c r="B563" s="10" t="s">
         <v>1359</v>
       </c>
       <c r="C563" s="7" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
       <c r="D563" s="6" t="s">
         <v>1360</v>
       </c>
       <c r="E563" s="6"/>
       <c r="F563" s="14">
-        <v>556</v>
+        <v>221</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="4">
         <v>559</v>
       </c>
       <c r="B564" s="10" t="s">
         <v>1361</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D564" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="E564" s="6"/>
       <c r="F564" s="14">
-        <v>30</v>
+        <v>556</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4">
         <v>560</v>
       </c>
       <c r="B565" s="10" t="s">
         <v>1363</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1357</v>
       </c>
       <c r="D565" s="6" t="s">
         <v>1364</v>
       </c>
       <c r="E565" s="6"/>
       <c r="F565" s="14">
         <v>221</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4">
         <v>561</v>
       </c>
       <c r="B566" s="10" t="s">
         <v>1365</v>
       </c>
       <c r="C566" s="7" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="D566" s="6" t="s">
         <v>1366</v>
       </c>
       <c r="E566" s="6"/>
       <c r="F566" s="14">
-        <v>221</v>
+        <v>30</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4">
         <v>562</v>
       </c>
       <c r="B567" s="10" t="s">
         <v>1367</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1351</v>
       </c>
       <c r="D567" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="E567" s="6"/>
       <c r="F567" s="14">
-        <v>556</v>
+        <v>30</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4">
         <v>563</v>
       </c>
       <c r="B568" s="10" t="s">
         <v>1369</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D568" s="6" t="s">
         <v>1370</v>
       </c>
       <c r="E568" s="6"/>
       <c r="F568" s="14">
-        <v>30</v>
+        <v>556</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="4">
         <v>564</v>
       </c>
       <c r="B569" s="10" t="s">
         <v>1371</v>
       </c>
       <c r="C569" s="7" t="s">
-        <v>1351</v>
+        <v>1348</v>
       </c>
       <c r="D569" s="6" t="s">
         <v>1372</v>
       </c>
       <c r="E569" s="6"/>
       <c r="F569" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="4">
         <v>565</v>
       </c>
       <c r="B570" s="10" t="s">
         <v>1373</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1374</v>
       </c>
       <c r="D570" s="6" t="s">
         <v>1375</v>
       </c>
       <c r="E570" s="6"/>
       <c r="F570" s="14">
-        <v>197</v>
+        <v>24</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4">
         <v>566</v>
       </c>
       <c r="B571" s="10" t="s">
         <v>1376</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1377</v>
       </c>
       <c r="D571" s="6" t="s">
         <v>1378</v>
       </c>
       <c r="E571" s="6"/>
       <c r="F571" s="14">
-        <v>66</v>
+        <v>197</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="4">
         <v>567</v>
       </c>
       <c r="B572" s="10" t="s">
         <v>1379</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1380</v>
       </c>
       <c r="D572" s="6" t="s">
         <v>1381</v>
       </c>
       <c r="E572" s="6"/>
       <c r="F572" s="14">
-        <v>8</v>
+        <v>66</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="4">
         <v>568</v>
       </c>
       <c r="B573" s="10" t="s">
         <v>1382</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1383</v>
       </c>
       <c r="D573" s="6" t="s">
         <v>1384</v>
       </c>
       <c r="E573" s="6"/>
       <c r="F573" s="14">
-        <v>24</v>
+        <v>8</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="4">
         <v>569</v>
       </c>
       <c r="B574" s="10" t="s">
         <v>1385</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1377</v>
       </c>
       <c r="D574" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="E574" s="6"/>
       <c r="F574" s="14">
-        <v>66</v>
+        <v>197</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="4">
         <v>570</v>
       </c>
       <c r="B575" s="10" t="s">
         <v>1387</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1383</v>
       </c>
       <c r="D575" s="6" t="s">
         <v>1388</v>
       </c>
       <c r="E575" s="6"/>
       <c r="F575" s="14">
-        <v>24</v>
+        <v>8</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4">
         <v>571</v>
       </c>
       <c r="B576" s="10" t="s">
         <v>1389</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1374</v>
       </c>
       <c r="D576" s="6" t="s">
         <v>1390</v>
       </c>
       <c r="E576" s="6"/>
       <c r="F576" s="14">
-        <v>197</v>
+        <v>24</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4">
         <v>572</v>
       </c>
       <c r="B577" s="10" t="s">
         <v>1391</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1380</v>
       </c>
       <c r="D577" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="E577" s="6"/>
       <c r="F577" s="14">
-        <v>8</v>
+        <v>66</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4">
         <v>573</v>
       </c>
       <c r="B578" s="10" t="s">
         <v>1393</v>
       </c>
       <c r="C578" s="7" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="D578" s="6" t="s">
         <v>1394</v>
       </c>
       <c r="E578" s="6"/>
       <c r="F578" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4">
         <v>574</v>
       </c>
       <c r="B579" s="10" t="s">
         <v>1395</v>
       </c>
       <c r="C579" s="7" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="D579" s="6" t="s">
         <v>1396</v>
       </c>
       <c r="E579" s="6"/>
       <c r="F579" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4">
         <v>575</v>
       </c>
       <c r="B580" s="10" t="s">
         <v>1397</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1398</v>
       </c>
       <c r="D580" s="6" t="s">
         <v>1399</v>
       </c>
       <c r="E580" s="6"/>
       <c r="F580" s="14">
-        <v>126</v>
+        <v>54</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4">
         <v>576</v>
       </c>
       <c r="B581" s="10" t="s">
         <v>1400</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1401</v>
       </c>
       <c r="D581" s="6" t="s">
         <v>1402</v>
       </c>
       <c r="E581" s="6"/>
       <c r="F581" s="14">
-        <v>154</v>
+        <v>126</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4">
         <v>577</v>
       </c>
       <c r="B582" s="10" t="s">
         <v>1403</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1404</v>
       </c>
       <c r="D582" s="6" t="s">
         <v>1405</v>
       </c>
       <c r="E582" s="6"/>
       <c r="F582" s="14">
-        <v>54</v>
+        <v>154</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="4">
         <v>578</v>
       </c>
       <c r="B583" s="10" t="s">
         <v>1406</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1407</v>
       </c>
       <c r="D583" s="6" t="s">
         <v>1408</v>
       </c>
       <c r="E583" s="6"/>
       <c r="F583" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="4">
         <v>579</v>
       </c>
       <c r="B584" s="10" t="s">
         <v>1409</v>
       </c>
       <c r="C584" s="7" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
       <c r="D584" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="E584" s="6"/>
       <c r="F584" s="14">
         <v>154</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4">
         <v>580</v>
       </c>
       <c r="B585" s="10" t="s">
         <v>1411</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1398</v>
       </c>
       <c r="D585" s="6" t="s">
         <v>1412</v>
       </c>
       <c r="E585" s="6"/>
       <c r="F585" s="14">
-        <v>126</v>
+        <v>54</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4">
         <v>581</v>
       </c>
       <c r="B586" s="10" t="s">
         <v>1413</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1407</v>
       </c>
       <c r="D586" s="6" t="s">
         <v>1414</v>
       </c>
       <c r="E586" s="6"/>
       <c r="F586" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4">
         <v>582</v>
       </c>
       <c r="B587" s="10" t="s">
         <v>1415</v>
       </c>
       <c r="C587" s="7" t="s">
-        <v>1404</v>
+        <v>1401</v>
       </c>
       <c r="D587" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="E587" s="6"/>
       <c r="F587" s="14">
-        <v>54</v>
+        <v>126</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4">
         <v>583</v>
       </c>
       <c r="B588" s="10" t="s">
         <v>1417</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>1418</v>
       </c>
       <c r="D588" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="E588" s="6"/>
       <c r="F588" s="14">
-        <v>30</v>
+        <v>269</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="4">
         <v>584</v>
       </c>
       <c r="B589" s="10" t="s">
         <v>1420</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1421</v>
       </c>
       <c r="D589" s="6" t="s">
         <v>1422</v>
       </c>
-      <c r="E589" s="6"/>
+      <c r="E589" s="6">
+        <v>0</v>
+      </c>
       <c r="F589" s="14">
-        <v>365</v>
+        <v>214</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="4">
         <v>585</v>
       </c>
       <c r="B590" s="10" t="s">
         <v>1423</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1424</v>
       </c>
       <c r="D590" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="E590" s="6"/>
       <c r="F590" s="14">
-        <v>269</v>
+        <v>365</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="4">
         <v>586</v>
       </c>
       <c r="B591" s="10" t="s">
         <v>1426</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1427</v>
       </c>
       <c r="D591" s="6" t="s">
         <v>1428</v>
       </c>
-      <c r="E591" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E591" s="6"/>
       <c r="F591" s="14">
-        <v>214</v>
+        <v>30</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="4">
         <v>587</v>
       </c>
       <c r="B592" s="10" t="s">
         <v>1429</v>
       </c>
       <c r="C592" s="7" t="s">
-        <v>1418</v>
+        <v>1427</v>
       </c>
       <c r="D592" s="6" t="s">
         <v>1430</v>
       </c>
       <c r="E592" s="6"/>
       <c r="F592" s="14">
         <v>30</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="4">
         <v>588</v>
       </c>
       <c r="B593" s="10" t="s">
         <v>1431</v>
       </c>
       <c r="C593" s="7" t="s">
-        <v>1427</v>
+        <v>1424</v>
       </c>
       <c r="D593" s="6" t="s">
         <v>1432</v>
       </c>
-      <c r="E593" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E593" s="6"/>
       <c r="F593" s="14">
-        <v>214</v>
+        <v>365</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="4">
         <v>589</v>
       </c>
       <c r="B594" s="10" t="s">
         <v>1433</v>
       </c>
       <c r="C594" s="7" t="s">
-        <v>1424</v>
+        <v>1418</v>
       </c>
       <c r="D594" s="6" t="s">
         <v>1434</v>
       </c>
       <c r="E594" s="6"/>
       <c r="F594" s="14">
         <v>269</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="4">
         <v>590</v>
       </c>
       <c r="B595" s="10" t="s">
         <v>1435</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>1421</v>
       </c>
       <c r="D595" s="6" t="s">
         <v>1436</v>
       </c>
-      <c r="E595" s="6"/>
+      <c r="E595" s="6">
+        <v>0</v>
+      </c>
       <c r="F595" s="14">
-        <v>365</v>
+        <v>214</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="4">
         <v>591</v>
       </c>
       <c r="B596" s="10" t="s">
         <v>1437</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>1438</v>
       </c>
       <c r="D596" s="6" t="s">
         <v>1439</v>
       </c>
-      <c r="E596" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E596" s="6"/>
       <c r="F596" s="14">
-        <v>221</v>
+        <v>18</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="4">
         <v>592</v>
       </c>
       <c r="B597" s="10" t="s">
         <v>1440</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1441</v>
       </c>
       <c r="D597" s="6" t="s">
         <v>1442</v>
       </c>
-      <c r="E597" s="6"/>
+      <c r="E597" s="6">
+        <v>0</v>
+      </c>
       <c r="F597" s="14">
-        <v>209</v>
+        <v>221</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="4">
         <v>593</v>
       </c>
       <c r="B598" s="10" t="s">
         <v>1443</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="D598" s="6" t="s">
         <v>1445</v>
       </c>
       <c r="E598" s="6"/>
       <c r="F598" s="14">
-        <v>18</v>
+        <v>209</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="4">
         <v>594</v>
       </c>
       <c r="B599" s="10" t="s">
         <v>1446</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D599" s="6" t="s">
         <v>1448</v>
       </c>
       <c r="E599" s="6"/>
       <c r="F599" s="14">
         <v>437</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="4">
         <v>595</v>
       </c>
       <c r="B600" s="10" t="s">
         <v>1449</v>
       </c>
       <c r="C600" s="7" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="D600" s="6" t="s">
         <v>1450</v>
       </c>
       <c r="E600" s="6"/>
       <c r="F600" s="14">
         <v>209</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="4">
         <v>596</v>
       </c>
       <c r="B601" s="10" t="s">
         <v>1451</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1438</v>
       </c>
       <c r="D601" s="6" t="s">
         <v>1452</v>
       </c>
-      <c r="E601" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E601" s="6"/>
       <c r="F601" s="14">
-        <v>221</v>
+        <v>18</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="4">
         <v>597</v>
       </c>
       <c r="B602" s="10" t="s">
         <v>1453</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D602" s="6" t="s">
         <v>1454</v>
       </c>
       <c r="E602" s="6"/>
       <c r="F602" s="14">
         <v>437</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="4">
         <v>598</v>
       </c>
       <c r="B603" s="10" t="s">
         <v>1455</v>
       </c>
       <c r="C603" s="7" t="s">
-        <v>1444</v>
+        <v>1441</v>
       </c>
       <c r="D603" s="6" t="s">
         <v>1456</v>
       </c>
-      <c r="E603" s="6"/>
+      <c r="E603" s="6">
+        <v>0</v>
+      </c>
       <c r="F603" s="14">
-        <v>18</v>
+        <v>221</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="4">
         <v>599</v>
       </c>
       <c r="B604" s="10" t="s">
         <v>1457</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D604" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="E604" s="6"/>
       <c r="F604" s="14">
         <v>437</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="4">
         <v>600</v>
       </c>
       <c r="B605" s="10" t="s">
@@ -19039,120 +19039,120 @@
       </c>
       <c r="C606" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D606" s="6" t="s">
         <v>1463</v>
       </c>
       <c r="E606" s="6"/>
       <c r="F606" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="4">
         <v>602</v>
       </c>
       <c r="B607" s="10" t="s">
         <v>1464</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>1465</v>
       </c>
       <c r="D607" s="6" t="s">
         <v>1466</v>
       </c>
-      <c r="E607" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E607" s="6"/>
       <c r="F607" s="14">
-        <v>203</v>
+        <v>18</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="4">
         <v>603</v>
       </c>
       <c r="B608" s="10" t="s">
         <v>1467</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D608" s="6" t="s">
         <v>1469</v>
       </c>
-      <c r="E608" s="6"/>
+      <c r="E608" s="6">
+        <v>0</v>
+      </c>
       <c r="F608" s="14">
-        <v>18</v>
+        <v>203</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="4">
         <v>604</v>
       </c>
       <c r="B609" s="10" t="s">
         <v>1470</v>
       </c>
       <c r="C609" s="7" t="s">
-        <v>1468</v>
+        <v>1462</v>
       </c>
       <c r="D609" s="6" t="s">
         <v>1471</v>
       </c>
       <c r="E609" s="6"/>
       <c r="F609" s="14">
-        <v>18</v>
+        <v>173</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="4">
         <v>605</v>
       </c>
       <c r="B610" s="10" t="s">
         <v>1472</v>
       </c>
       <c r="C610" s="7" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="D610" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="E610" s="6"/>
       <c r="F610" s="14">
-        <v>173</v>
+        <v>18</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="4">
         <v>606</v>
       </c>
       <c r="B611" s="10" t="s">
         <v>1474</v>
       </c>
       <c r="C611" s="7" t="s">
-        <v>1465</v>
+        <v>1468</v>
       </c>
       <c r="D611" s="6" t="s">
         <v>1475</v>
       </c>
       <c r="E611" s="6">
         <v>0</v>
       </c>
       <c r="F611" s="14">
         <v>203</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="4">
         <v>607</v>
       </c>
       <c r="B612" s="10" t="s">
         <v>1476</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D612" s="6" t="s">
         <v>1477</v>
       </c>
       <c r="E612" s="6"/>
@@ -19171,365 +19171,365 @@
         <v>1462</v>
       </c>
       <c r="D613" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="E613" s="6"/>
       <c r="F613" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="4">
         <v>609</v>
       </c>
       <c r="B614" s="10" t="s">
         <v>1480</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>1481</v>
       </c>
       <c r="D614" s="6" t="s">
         <v>1482</v>
       </c>
       <c r="E614" s="6"/>
       <c r="F614" s="14">
-        <v>126</v>
+        <v>18</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="4">
         <v>610</v>
       </c>
       <c r="B615" s="10" t="s">
         <v>1483</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>1484</v>
       </c>
       <c r="D615" s="6" t="s">
         <v>1485</v>
       </c>
-      <c r="E615" s="6"/>
+      <c r="E615" s="6">
+        <v>0</v>
+      </c>
       <c r="F615" s="14">
-        <v>18</v>
+        <v>108</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="4">
         <v>611</v>
       </c>
       <c r="B616" s="10" t="s">
         <v>1486</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>1487</v>
       </c>
       <c r="D616" s="6" t="s">
         <v>1488</v>
       </c>
-      <c r="E616" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E616" s="6"/>
       <c r="F616" s="14">
-        <v>227</v>
+        <v>126</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="4">
         <v>612</v>
       </c>
       <c r="B617" s="10" t="s">
         <v>1489</v>
       </c>
       <c r="C617" s="7" t="s">
         <v>1490</v>
       </c>
       <c r="D617" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="E617" s="6">
         <v>0</v>
       </c>
       <c r="F617" s="14">
-        <v>108</v>
+        <v>227</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="4">
         <v>613</v>
       </c>
       <c r="B618" s="10" t="s">
         <v>1492</v>
       </c>
       <c r="C618" s="7" t="s">
-        <v>1490</v>
+        <v>1487</v>
       </c>
       <c r="D618" s="6" t="s">
         <v>1493</v>
       </c>
-      <c r="E618" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E618" s="6"/>
       <c r="F618" s="14">
-        <v>108</v>
+        <v>126</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="4">
         <v>614</v>
       </c>
       <c r="B619" s="10" t="s">
         <v>1494</v>
       </c>
       <c r="C619" s="7" t="s">
-        <v>1487</v>
+        <v>1481</v>
       </c>
       <c r="D619" s="6" t="s">
         <v>1495</v>
       </c>
-      <c r="E619" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E619" s="6"/>
       <c r="F619" s="14">
-        <v>227</v>
+        <v>18</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="4">
         <v>615</v>
       </c>
       <c r="B620" s="10" t="s">
         <v>1496</v>
       </c>
       <c r="C620" s="7" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="D620" s="6" t="s">
         <v>1497</v>
       </c>
-      <c r="E620" s="6"/>
+      <c r="E620" s="6">
+        <v>0</v>
+      </c>
       <c r="F620" s="14">
-        <v>18</v>
+        <v>227</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="4">
         <v>616</v>
       </c>
       <c r="B621" s="10" t="s">
         <v>1498</v>
       </c>
       <c r="C621" s="7" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
       <c r="D621" s="6" t="s">
         <v>1499</v>
       </c>
-      <c r="E621" s="6"/>
+      <c r="E621" s="6">
+        <v>0</v>
+      </c>
       <c r="F621" s="14">
-        <v>126</v>
+        <v>108</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="4">
         <v>617</v>
       </c>
       <c r="B622" s="10" t="s">
         <v>1500</v>
       </c>
       <c r="C622" s="7" t="s">
-        <v>1481</v>
+        <v>1487</v>
       </c>
       <c r="D622" s="6" t="s">
         <v>1501</v>
       </c>
       <c r="E622" s="6"/>
       <c r="F622" s="14">
         <v>126</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="4">
         <v>618</v>
       </c>
       <c r="B623" s="10" t="s">
         <v>1502</v>
       </c>
       <c r="C623" s="7" t="s">
-        <v>1481</v>
+        <v>1487</v>
       </c>
       <c r="D623" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="E623" s="6"/>
       <c r="F623" s="14">
         <v>126</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="4">
         <v>619</v>
       </c>
       <c r="B624" s="10" t="s">
         <v>1504</v>
       </c>
       <c r="C624" s="7" t="s">
-        <v>1481</v>
+        <v>1487</v>
       </c>
       <c r="D624" s="6" t="s">
         <v>1505</v>
       </c>
       <c r="E624" s="6"/>
       <c r="F624" s="14">
         <v>126</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="4">
         <v>620</v>
       </c>
       <c r="B625" s="10" t="s">
         <v>1506</v>
       </c>
       <c r="C625" s="7" t="s">
-        <v>1481</v>
+        <v>1487</v>
       </c>
       <c r="D625" s="6" t="s">
         <v>1507</v>
       </c>
       <c r="E625" s="6"/>
       <c r="F625" s="14">
         <v>126</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="4">
         <v>621</v>
       </c>
       <c r="B626" s="10" t="s">
         <v>1508</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1509</v>
       </c>
       <c r="D626" s="6" t="s">
         <v>1510</v>
       </c>
       <c r="E626" s="6"/>
       <c r="F626" s="14">
         <v>126</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="4">
         <v>622</v>
       </c>
       <c r="B627" s="10" t="s">
         <v>1511</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1512</v>
       </c>
       <c r="D627" s="6" t="s">
         <v>1513</v>
       </c>
       <c r="E627" s="6"/>
       <c r="F627" s="14">
-        <v>238</v>
+        <v>18</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="4">
         <v>623</v>
       </c>
       <c r="B628" s="10" t="s">
         <v>1514</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1515</v>
       </c>
       <c r="D628" s="6" t="s">
         <v>1516</v>
       </c>
       <c r="E628" s="6"/>
       <c r="F628" s="14">
-        <v>18</v>
+        <v>238</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="4">
         <v>624</v>
       </c>
       <c r="B629" s="10" t="s">
         <v>1517</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>1509</v>
       </c>
       <c r="D629" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="E629" s="6"/>
       <c r="F629" s="14">
         <v>126</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="4">
         <v>625</v>
       </c>
       <c r="B630" s="10" t="s">
         <v>1519</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1512</v>
       </c>
       <c r="D630" s="6" t="s">
         <v>1520</v>
       </c>
       <c r="E630" s="6"/>
       <c r="F630" s="14">
-        <v>238</v>
+        <v>18</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="4">
         <v>626</v>
       </c>
       <c r="B631" s="10" t="s">
         <v>1521</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>1515</v>
       </c>
       <c r="D631" s="6" t="s">
         <v>1522</v>
       </c>
       <c r="E631" s="6"/>
       <c r="F631" s="14">
-        <v>18</v>
+        <v>238</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="4">
         <v>627</v>
       </c>
       <c r="B632" s="10" t="s">
         <v>1523</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1509</v>
       </c>
       <c r="D632" s="6" t="s">
         <v>1524</v>
       </c>
       <c r="E632" s="6"/>
       <c r="F632" s="14">
         <v>126</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="4">
         <v>628</v>
       </c>
       <c r="B633" s="10" t="s">
@@ -19575,757 +19575,755 @@
         <v>1509</v>
       </c>
       <c r="D635" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="E635" s="6"/>
       <c r="F635" s="14">
         <v>126</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="4">
         <v>631</v>
       </c>
       <c r="B636" s="10" t="s">
         <v>1531</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1532</v>
       </c>
       <c r="D636" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="E636" s="6"/>
       <c r="F636" s="14">
-        <v>24</v>
+        <v>138</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="4">
         <v>632</v>
       </c>
       <c r="B637" s="10" t="s">
         <v>1534</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>1535</v>
       </c>
       <c r="D637" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="E637" s="6"/>
       <c r="F637" s="14">
-        <v>138</v>
+        <v>24</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="4">
         <v>633</v>
       </c>
       <c r="B638" s="10" t="s">
         <v>1537</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1538</v>
       </c>
       <c r="D638" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="E638" s="6"/>
       <c r="F638" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="4">
         <v>634</v>
       </c>
       <c r="B639" s="10" t="s">
         <v>1540</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>1535</v>
       </c>
       <c r="D639" s="6" t="s">
         <v>1541</v>
       </c>
       <c r="E639" s="6"/>
       <c r="F639" s="14">
-        <v>138</v>
+        <v>24</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="4">
         <v>635</v>
       </c>
       <c r="B640" s="10" t="s">
         <v>1542</v>
       </c>
       <c r="C640" s="7" t="s">
-        <v>1532</v>
+        <v>1538</v>
       </c>
       <c r="D640" s="6" t="s">
         <v>1543</v>
       </c>
       <c r="E640" s="6"/>
       <c r="F640" s="14">
-        <v>24</v>
+        <v>197</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="4">
         <v>636</v>
       </c>
       <c r="B641" s="10" t="s">
         <v>1544</v>
       </c>
       <c r="C641" s="7" t="s">
-        <v>1538</v>
+        <v>1532</v>
       </c>
       <c r="D641" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="E641" s="6"/>
       <c r="F641" s="14">
-        <v>197</v>
+        <v>138</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="4">
         <v>637</v>
       </c>
       <c r="B642" s="10" t="s">
         <v>1546</v>
       </c>
       <c r="C642" s="7" t="s">
-        <v>1535</v>
+        <v>1532</v>
       </c>
       <c r="D642" s="6" t="s">
         <v>1547</v>
       </c>
       <c r="E642" s="6"/>
       <c r="F642" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="4">
         <v>638</v>
       </c>
       <c r="B643" s="10" t="s">
         <v>1548</v>
       </c>
       <c r="C643" s="7" t="s">
-        <v>1535</v>
+        <v>1532</v>
       </c>
       <c r="D643" s="6" t="s">
         <v>1549</v>
       </c>
       <c r="E643" s="6"/>
       <c r="F643" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="4">
         <v>639</v>
       </c>
       <c r="B644" s="10" t="s">
         <v>1550</v>
       </c>
       <c r="C644" s="7" t="s">
-        <v>1535</v>
+        <v>1532</v>
       </c>
       <c r="D644" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="E644" s="6"/>
       <c r="F644" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="4">
         <v>640</v>
       </c>
       <c r="B645" s="10" t="s">
         <v>1552</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>1553</v>
       </c>
       <c r="D645" s="6" t="s">
         <v>1554</v>
       </c>
-      <c r="E645" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E645" s="6"/>
       <c r="F645" s="14">
-        <v>824</v>
+        <v>24</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="4">
         <v>641</v>
       </c>
       <c r="B646" s="10" t="s">
         <v>1555</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>1556</v>
       </c>
       <c r="D646" s="6" t="s">
         <v>1557</v>
       </c>
-      <c r="E646" s="6"/>
+      <c r="E646" s="6">
+        <v>0</v>
+      </c>
       <c r="F646" s="14">
-        <v>150</v>
+        <v>824</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="4">
         <v>642</v>
       </c>
       <c r="B647" s="10" t="s">
         <v>1558</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1559</v>
       </c>
       <c r="D647" s="6" t="s">
         <v>1560</v>
       </c>
       <c r="E647" s="6"/>
       <c r="F647" s="14">
-        <v>24</v>
+        <v>150</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="4">
         <v>643</v>
       </c>
       <c r="B648" s="10" t="s">
         <v>1561</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1562</v>
       </c>
       <c r="D648" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="E648" s="6"/>
       <c r="F648" s="14">
         <v>269</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="4">
         <v>644</v>
       </c>
       <c r="B649" s="10" t="s">
         <v>1564</v>
       </c>
       <c r="C649" s="7" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="D649" s="6" t="s">
         <v>1565</v>
       </c>
       <c r="E649" s="6"/>
       <c r="F649" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="4">
         <v>645</v>
       </c>
       <c r="B650" s="10" t="s">
         <v>1566</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>1553</v>
       </c>
       <c r="D650" s="6" t="s">
         <v>1567</v>
       </c>
-      <c r="E650" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E650" s="6"/>
       <c r="F650" s="14">
-        <v>824</v>
+        <v>24</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="4">
         <v>646</v>
       </c>
       <c r="B651" s="10" t="s">
         <v>1568</v>
       </c>
       <c r="C651" s="7" t="s">
-        <v>1562</v>
+        <v>1556</v>
       </c>
       <c r="D651" s="6" t="s">
         <v>1569</v>
       </c>
-      <c r="E651" s="6"/>
+      <c r="E651" s="6">
+        <v>0</v>
+      </c>
       <c r="F651" s="14">
-        <v>269</v>
+        <v>824</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="4">
         <v>647</v>
       </c>
       <c r="B652" s="10" t="s">
         <v>1570</v>
       </c>
       <c r="C652" s="7" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="D652" s="6" t="s">
         <v>1571</v>
       </c>
       <c r="E652" s="6"/>
       <c r="F652" s="14">
-        <v>24</v>
+        <v>269</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="4">
         <v>648</v>
       </c>
       <c r="B653" s="10" t="s">
         <v>1572</v>
       </c>
       <c r="C653" s="7" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="D653" s="6" t="s">
         <v>1573</v>
       </c>
-      <c r="E653" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E653" s="6"/>
       <c r="F653" s="14">
-        <v>824</v>
+        <v>150</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="4">
         <v>649</v>
       </c>
       <c r="B654" s="10" t="s">
         <v>1574</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1556</v>
       </c>
       <c r="D654" s="6" t="s">
         <v>1575</v>
       </c>
-      <c r="E654" s="6"/>
+      <c r="E654" s="6">
+        <v>0</v>
+      </c>
       <c r="F654" s="14">
-        <v>150</v>
+        <v>824</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="4">
         <v>650</v>
       </c>
       <c r="B655" s="10" t="s">
         <v>1576</v>
       </c>
       <c r="C655" s="7" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="D655" s="6" t="s">
         <v>1577</v>
       </c>
-      <c r="E655" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E655" s="6"/>
       <c r="F655" s="14">
-        <v>824</v>
+        <v>150</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="4">
         <v>651</v>
       </c>
       <c r="B656" s="10" t="s">
         <v>1578</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1556</v>
       </c>
       <c r="D656" s="6" t="s">
         <v>1579</v>
       </c>
-      <c r="E656" s="6"/>
+      <c r="E656" s="6">
+        <v>0</v>
+      </c>
       <c r="F656" s="14">
-        <v>150</v>
+        <v>824</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="4">
         <v>652</v>
       </c>
       <c r="B657" s="10" t="s">
         <v>1580</v>
       </c>
       <c r="C657" s="7" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="D657" s="6" t="s">
         <v>1581</v>
       </c>
-      <c r="E657" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E657" s="6"/>
       <c r="F657" s="14">
-        <v>824</v>
+        <v>150</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="4">
         <v>653</v>
       </c>
       <c r="B658" s="10" t="s">
         <v>1582</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1556</v>
       </c>
       <c r="D658" s="6" t="s">
         <v>1583</v>
       </c>
-      <c r="E658" s="6"/>
+      <c r="E658" s="6">
+        <v>0</v>
+      </c>
       <c r="F658" s="14">
-        <v>150</v>
+        <v>824</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="4">
         <v>654</v>
       </c>
       <c r="B659" s="10" t="s">
         <v>1584</v>
       </c>
       <c r="C659" s="7" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="D659" s="6" t="s">
         <v>1585</v>
       </c>
       <c r="E659" s="6"/>
       <c r="F659" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="4">
         <v>655</v>
       </c>
       <c r="B660" s="10" t="s">
         <v>1586</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>1587</v>
       </c>
       <c r="D660" s="6" t="s">
         <v>1588</v>
       </c>
-      <c r="E660" s="6"/>
+      <c r="E660" s="6">
+        <v>-2</v>
+      </c>
       <c r="F660" s="14">
-        <v>262</v>
+        <v>716</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="4">
         <v>656</v>
       </c>
       <c r="B661" s="10" t="s">
         <v>1589</v>
       </c>
       <c r="C661" s="7" t="s">
         <v>1590</v>
       </c>
       <c r="D661" s="6" t="s">
         <v>1591</v>
       </c>
       <c r="E661" s="6"/>
       <c r="F661" s="14">
-        <v>138</v>
+        <v>262</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="4">
         <v>657</v>
       </c>
       <c r="B662" s="10" t="s">
         <v>1592</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>1593</v>
       </c>
       <c r="D662" s="6" t="s">
         <v>1594</v>
       </c>
       <c r="E662" s="6"/>
       <c r="F662" s="14">
-        <v>24</v>
+        <v>138</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="4">
         <v>658</v>
       </c>
       <c r="B663" s="10" t="s">
         <v>1595</v>
       </c>
       <c r="C663" s="7" t="s">
         <v>1596</v>
       </c>
       <c r="D663" s="6" t="s">
         <v>1597</v>
       </c>
-      <c r="E663" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E663" s="6"/>
       <c r="F663" s="14">
-        <v>716</v>
+        <v>24</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="4">
         <v>659</v>
       </c>
       <c r="B664" s="10" t="s">
         <v>1598</v>
       </c>
       <c r="C664" s="7" t="s">
-        <v>1593</v>
+        <v>1590</v>
       </c>
       <c r="D664" s="6" t="s">
         <v>1599</v>
       </c>
       <c r="E664" s="6"/>
       <c r="F664" s="14">
-        <v>24</v>
+        <v>262</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="4">
         <v>660</v>
       </c>
       <c r="B665" s="10" t="s">
         <v>1600</v>
       </c>
       <c r="C665" s="7" t="s">
-        <v>1596</v>
+        <v>1593</v>
       </c>
       <c r="D665" s="6" t="s">
         <v>1601</v>
       </c>
-      <c r="E665" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E665" s="6"/>
       <c r="F665" s="14">
-        <v>716</v>
+        <v>138</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="4">
         <v>661</v>
       </c>
       <c r="B666" s="10" t="s">
         <v>1602</v>
       </c>
       <c r="C666" s="7" t="s">
-        <v>1590</v>
+        <v>1587</v>
       </c>
       <c r="D666" s="6" t="s">
         <v>1603</v>
       </c>
-      <c r="E666" s="6"/>
+      <c r="E666" s="6">
+        <v>-2</v>
+      </c>
       <c r="F666" s="14">
-        <v>138</v>
+        <v>716</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="4">
         <v>662</v>
       </c>
       <c r="B667" s="10" t="s">
         <v>1604</v>
       </c>
       <c r="C667" s="7" t="s">
-        <v>1587</v>
+        <v>1596</v>
       </c>
       <c r="D667" s="6" t="s">
         <v>1605</v>
       </c>
       <c r="E667" s="6"/>
       <c r="F667" s="14">
-        <v>262</v>
+        <v>24</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="4">
         <v>663</v>
       </c>
       <c r="B668" s="10" t="s">
         <v>1606</v>
       </c>
       <c r="C668" s="7" t="s">
-        <v>1596</v>
+        <v>1587</v>
       </c>
       <c r="D668" s="6" t="s">
         <v>1607</v>
       </c>
       <c r="E668" s="6">
         <v>-2</v>
       </c>
       <c r="F668" s="14">
         <v>716</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="4">
         <v>664</v>
       </c>
       <c r="B669" s="10" t="s">
         <v>1608</v>
       </c>
       <c r="C669" s="7" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="D669" s="6" t="s">
         <v>1609</v>
       </c>
       <c r="E669" s="6"/>
       <c r="F669" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="4">
         <v>665</v>
       </c>
       <c r="B670" s="10" t="s">
         <v>1610</v>
       </c>
       <c r="C670" s="7" t="s">
-        <v>1596</v>
+        <v>1587</v>
       </c>
       <c r="D670" s="6" t="s">
         <v>1611</v>
       </c>
       <c r="E670" s="6">
         <v>-2</v>
       </c>
       <c r="F670" s="14">
         <v>716</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="4">
         <v>666</v>
       </c>
       <c r="B671" s="10" t="s">
         <v>1612</v>
       </c>
       <c r="C671" s="7" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="D671" s="6" t="s">
         <v>1613</v>
       </c>
       <c r="E671" s="6"/>
       <c r="F671" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="4">
         <v>667</v>
       </c>
       <c r="B672" s="10" t="s">
         <v>1614</v>
       </c>
       <c r="C672" s="7" t="s">
-        <v>1596</v>
+        <v>1593</v>
       </c>
       <c r="D672" s="6" t="s">
         <v>1615</v>
       </c>
-      <c r="E672" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E672" s="6"/>
       <c r="F672" s="14">
-        <v>716</v>
+        <v>138</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="4">
         <v>668</v>
       </c>
       <c r="B673" s="10" t="s">
         <v>1616</v>
       </c>
       <c r="C673" s="7" t="s">
-        <v>1590</v>
+        <v>1587</v>
       </c>
       <c r="D673" s="6" t="s">
         <v>1617</v>
       </c>
-      <c r="E673" s="6"/>
+      <c r="E673" s="6">
+        <v>-2</v>
+      </c>
       <c r="F673" s="14">
-        <v>138</v>
+        <v>716</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="4">
         <v>669</v>
       </c>
       <c r="B674" s="10" t="s">
         <v>1618</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>1619</v>
       </c>
       <c r="D674" s="6" t="s">
         <v>1620</v>
       </c>
-      <c r="E674" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E674" s="6"/>
       <c r="F674" s="14">
-        <v>18</v>
+        <v>202</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="4">
         <v>670</v>
       </c>
       <c r="B675" s="10" t="s">
         <v>1621</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>1622</v>
       </c>
       <c r="D675" s="6" t="s">
         <v>1623</v>
       </c>
       <c r="E675" s="6"/>
       <c r="F675" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="4">
         <v>671</v>
       </c>
       <c r="B676" s="10" t="s">
@@ -20333,814 +20331,816 @@
       </c>
       <c r="C676" s="7" t="s">
         <v>1625</v>
       </c>
       <c r="D676" s="6" t="s">
         <v>1626</v>
       </c>
       <c r="E676" s="6"/>
       <c r="F676" s="14">
         <v>269</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="4">
         <v>672</v>
       </c>
       <c r="B677" s="10" t="s">
         <v>1627</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>1628</v>
       </c>
       <c r="D677" s="6" t="s">
         <v>1629</v>
       </c>
-      <c r="E677" s="6"/>
+      <c r="E677" s="6">
+        <v>0</v>
+      </c>
       <c r="F677" s="14">
-        <v>202</v>
+        <v>18</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="4">
         <v>673</v>
       </c>
       <c r="B678" s="10" t="s">
         <v>1630</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>1628</v>
       </c>
       <c r="D678" s="6" t="s">
         <v>1631</v>
       </c>
-      <c r="E678" s="6"/>
+      <c r="E678" s="6">
+        <v>0</v>
+      </c>
       <c r="F678" s="14">
-        <v>202</v>
+        <v>18</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="4">
         <v>674</v>
       </c>
       <c r="B679" s="10" t="s">
         <v>1632</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>1622</v>
       </c>
       <c r="D679" s="6" t="s">
         <v>1633</v>
       </c>
       <c r="E679" s="6"/>
       <c r="F679" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="4">
         <v>675</v>
       </c>
       <c r="B680" s="10" t="s">
         <v>1634</v>
       </c>
       <c r="C680" s="7" t="s">
-        <v>1625</v>
+        <v>1619</v>
       </c>
       <c r="D680" s="6" t="s">
         <v>1635</v>
       </c>
       <c r="E680" s="6"/>
       <c r="F680" s="14">
-        <v>269</v>
+        <v>202</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="4">
         <v>676</v>
       </c>
       <c r="B681" s="10" t="s">
         <v>1636</v>
       </c>
       <c r="C681" s="7" t="s">
-        <v>1619</v>
+        <v>1625</v>
       </c>
       <c r="D681" s="6" t="s">
         <v>1637</v>
       </c>
-      <c r="E681" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E681" s="6"/>
       <c r="F681" s="14">
-        <v>18</v>
+        <v>269</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="4">
         <v>677</v>
       </c>
       <c r="B682" s="10" t="s">
         <v>1638</v>
       </c>
       <c r="C682" s="7" t="s">
-        <v>1628</v>
+        <v>1619</v>
       </c>
       <c r="D682" s="6" t="s">
         <v>1639</v>
       </c>
       <c r="E682" s="6"/>
       <c r="F682" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="4">
         <v>678</v>
       </c>
       <c r="B683" s="10" t="s">
         <v>1640</v>
       </c>
       <c r="C683" s="7" t="s">
         <v>1622</v>
       </c>
       <c r="D683" s="6" t="s">
         <v>1641</v>
       </c>
       <c r="E683" s="6"/>
       <c r="F683" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="4">
         <v>679</v>
       </c>
       <c r="B684" s="10" t="s">
         <v>1642</v>
       </c>
       <c r="C684" s="7" t="s">
-        <v>1628</v>
+        <v>1619</v>
       </c>
       <c r="D684" s="6" t="s">
         <v>1643</v>
       </c>
       <c r="E684" s="6"/>
       <c r="F684" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="4">
         <v>680</v>
       </c>
       <c r="B685" s="10" t="s">
         <v>1644</v>
       </c>
       <c r="C685" s="7" t="s">
         <v>1622</v>
       </c>
       <c r="D685" s="6" t="s">
         <v>1645</v>
       </c>
       <c r="E685" s="6"/>
       <c r="F685" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="4">
         <v>681</v>
       </c>
       <c r="B686" s="10" t="s">
         <v>1646</v>
       </c>
       <c r="C686" s="7" t="s">
-        <v>1628</v>
+        <v>1619</v>
       </c>
       <c r="D686" s="6" t="s">
         <v>1647</v>
       </c>
       <c r="E686" s="6"/>
       <c r="F686" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="4">
         <v>682</v>
       </c>
       <c r="B687" s="10" t="s">
         <v>1648</v>
       </c>
       <c r="C687" s="7" t="s">
         <v>1649</v>
       </c>
       <c r="D687" s="6" t="s">
         <v>1650</v>
       </c>
       <c r="E687" s="6"/>
       <c r="F687" s="14">
-        <v>36</v>
+        <v>202</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="4">
         <v>683</v>
       </c>
       <c r="B688" s="10" t="s">
         <v>1651</v>
       </c>
       <c r="C688" s="7" t="s">
         <v>1652</v>
       </c>
       <c r="D688" s="6" t="s">
         <v>1653</v>
       </c>
-      <c r="E688" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E688" s="6"/>
       <c r="F688" s="14">
-        <v>18</v>
+        <v>287</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="4">
         <v>684</v>
       </c>
       <c r="B689" s="10" t="s">
         <v>1654</v>
       </c>
       <c r="C689" s="7" t="s">
         <v>1655</v>
       </c>
       <c r="D689" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="E689" s="6"/>
       <c r="F689" s="14">
-        <v>202</v>
+        <v>36</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="4">
         <v>685</v>
       </c>
       <c r="B690" s="10" t="s">
         <v>1657</v>
       </c>
       <c r="C690" s="7" t="s">
         <v>1658</v>
       </c>
       <c r="D690" s="6" t="s">
         <v>1659</v>
       </c>
-      <c r="E690" s="6"/>
+      <c r="E690" s="6">
+        <v>0</v>
+      </c>
       <c r="F690" s="14">
-        <v>287</v>
+        <v>18</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="4">
         <v>686</v>
       </c>
       <c r="B691" s="10" t="s">
         <v>1660</v>
       </c>
       <c r="C691" s="7" t="s">
-        <v>1655</v>
+        <v>1649</v>
       </c>
       <c r="D691" s="6" t="s">
         <v>1661</v>
       </c>
       <c r="E691" s="6"/>
       <c r="F691" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="4">
         <v>687</v>
       </c>
       <c r="B692" s="10" t="s">
         <v>1662</v>
       </c>
       <c r="C692" s="7" t="s">
         <v>1658</v>
       </c>
       <c r="D692" s="6" t="s">
         <v>1663</v>
       </c>
-      <c r="E692" s="6"/>
+      <c r="E692" s="6">
+        <v>0</v>
+      </c>
       <c r="F692" s="14">
-        <v>287</v>
+        <v>18</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" s="4">
         <v>688</v>
       </c>
       <c r="B693" s="10" t="s">
         <v>1664</v>
       </c>
       <c r="C693" s="7" t="s">
         <v>1652</v>
       </c>
       <c r="D693" s="6" t="s">
         <v>1665</v>
       </c>
-      <c r="E693" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E693" s="6"/>
       <c r="F693" s="14">
-        <v>18</v>
+        <v>287</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="4">
         <v>689</v>
       </c>
       <c r="B694" s="10" t="s">
         <v>1666</v>
       </c>
       <c r="C694" s="7" t="s">
-        <v>1655</v>
+        <v>1649</v>
       </c>
       <c r="D694" s="6" t="s">
         <v>1667</v>
       </c>
       <c r="E694" s="6"/>
       <c r="F694" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="4">
         <v>690</v>
       </c>
       <c r="B695" s="10" t="s">
         <v>1668</v>
       </c>
       <c r="C695" s="7" t="s">
-        <v>1655</v>
+        <v>1649</v>
       </c>
       <c r="D695" s="6" t="s">
         <v>1669</v>
       </c>
       <c r="E695" s="6"/>
       <c r="F695" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="4">
         <v>691</v>
       </c>
       <c r="B696" s="10" t="s">
         <v>1670</v>
       </c>
       <c r="C696" s="7" t="s">
-        <v>1655</v>
+        <v>1649</v>
       </c>
       <c r="D696" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="E696" s="6"/>
       <c r="F696" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="4">
         <v>692</v>
       </c>
       <c r="B697" s="10" t="s">
         <v>1672</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>1673</v>
       </c>
       <c r="D697" s="6" t="s">
         <v>1674</v>
       </c>
       <c r="E697" s="6">
         <v>0</v>
       </c>
       <c r="F697" s="14">
-        <v>574</v>
+        <v>214</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="4">
         <v>693</v>
       </c>
       <c r="B698" s="10" t="s">
         <v>1675</v>
       </c>
       <c r="C698" s="7" t="s">
         <v>1676</v>
       </c>
       <c r="D698" s="6" t="s">
         <v>1677</v>
       </c>
-      <c r="E698" s="6"/>
+      <c r="E698" s="6">
+        <v>0</v>
+      </c>
       <c r="F698" s="14">
-        <v>299</v>
+        <v>574</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" s="4">
         <v>694</v>
       </c>
       <c r="B699" s="10" t="s">
         <v>1678</v>
       </c>
       <c r="C699" s="7" t="s">
         <v>1679</v>
       </c>
       <c r="D699" s="6" t="s">
         <v>1680</v>
       </c>
       <c r="E699" s="6"/>
       <c r="F699" s="14">
         <v>36</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" s="4">
         <v>695</v>
       </c>
       <c r="B700" s="10" t="s">
         <v>1681</v>
       </c>
       <c r="C700" s="7" t="s">
         <v>1682</v>
       </c>
       <c r="D700" s="6" t="s">
         <v>1683</v>
       </c>
-      <c r="E700" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E700" s="6"/>
       <c r="F700" s="14">
-        <v>214</v>
+        <v>299</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" s="4">
         <v>696</v>
       </c>
       <c r="B701" s="10" t="s">
         <v>1684</v>
       </c>
       <c r="C701" s="7" t="s">
-        <v>1682</v>
+        <v>1676</v>
       </c>
       <c r="D701" s="6" t="s">
         <v>1685</v>
       </c>
       <c r="E701" s="6">
         <v>0</v>
       </c>
       <c r="F701" s="14">
-        <v>214</v>
+        <v>574</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" s="4">
         <v>697</v>
       </c>
       <c r="B702" s="10" t="s">
         <v>1686</v>
       </c>
       <c r="C702" s="7" t="s">
-        <v>1676</v>
+        <v>1673</v>
       </c>
       <c r="D702" s="6" t="s">
         <v>1687</v>
       </c>
-      <c r="E702" s="6"/>
+      <c r="E702" s="6">
+        <v>0</v>
+      </c>
       <c r="F702" s="14">
-        <v>299</v>
+        <v>214</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" s="4">
         <v>698</v>
       </c>
       <c r="B703" s="10" t="s">
         <v>1688</v>
       </c>
       <c r="C703" s="7" t="s">
-        <v>1673</v>
+        <v>1682</v>
       </c>
       <c r="D703" s="6" t="s">
         <v>1689</v>
       </c>
-      <c r="E703" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E703" s="6"/>
       <c r="F703" s="14">
-        <v>574</v>
+        <v>299</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" s="4">
         <v>699</v>
       </c>
       <c r="B704" s="10" t="s">
         <v>1690</v>
       </c>
       <c r="C704" s="7" t="s">
-        <v>1682</v>
+        <v>1673</v>
       </c>
       <c r="D704" s="6" t="s">
         <v>1691</v>
       </c>
       <c r="E704" s="6">
         <v>0</v>
       </c>
       <c r="F704" s="14">
         <v>214</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" s="4">
         <v>700</v>
       </c>
       <c r="B705" s="10" t="s">
         <v>1692</v>
       </c>
       <c r="C705" s="7" t="s">
-        <v>1682</v>
+        <v>1673</v>
       </c>
       <c r="D705" s="6" t="s">
         <v>1693</v>
       </c>
       <c r="E705" s="6">
         <v>0</v>
       </c>
       <c r="F705" s="14">
         <v>214</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" s="4">
         <v>701</v>
       </c>
       <c r="B706" s="10" t="s">
         <v>1694</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>1695</v>
       </c>
       <c r="D706" s="6" t="s">
         <v>1696</v>
       </c>
       <c r="E706" s="6"/>
       <c r="F706" s="14">
-        <v>142</v>
+        <v>36</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" s="4">
         <v>702</v>
       </c>
       <c r="B707" s="10" t="s">
         <v>1697</v>
       </c>
       <c r="C707" s="7" t="s">
         <v>1698</v>
       </c>
       <c r="D707" s="6" t="s">
         <v>1699</v>
       </c>
-      <c r="E707" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E707" s="6"/>
       <c r="F707" s="14">
-        <v>150</v>
+        <v>142</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" s="4">
         <v>703</v>
       </c>
       <c r="B708" s="10" t="s">
         <v>1700</v>
       </c>
       <c r="C708" s="7" t="s">
         <v>1701</v>
       </c>
       <c r="D708" s="6" t="s">
         <v>1702</v>
       </c>
       <c r="E708" s="6">
         <v>0</v>
       </c>
       <c r="F708" s="14">
-        <v>209</v>
+        <v>150</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" s="4">
         <v>704</v>
       </c>
       <c r="B709" s="10" t="s">
         <v>1703</v>
       </c>
       <c r="C709" s="7" t="s">
         <v>1704</v>
       </c>
       <c r="D709" s="6" t="s">
         <v>1705</v>
       </c>
-      <c r="E709" s="6"/>
+      <c r="E709" s="6">
+        <v>0</v>
+      </c>
       <c r="F709" s="14">
-        <v>36</v>
+        <v>209</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" s="4">
         <v>705</v>
       </c>
       <c r="B710" s="10" t="s">
         <v>1706</v>
       </c>
       <c r="C710" s="7" t="s">
-        <v>1695</v>
+        <v>1701</v>
       </c>
       <c r="D710" s="6" t="s">
         <v>1707</v>
       </c>
-      <c r="E710" s="6"/>
+      <c r="E710" s="6">
+        <v>0</v>
+      </c>
       <c r="F710" s="14">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" s="4">
         <v>706</v>
       </c>
       <c r="B711" s="10" t="s">
         <v>1708</v>
       </c>
       <c r="C711" s="7" t="s">
-        <v>1701</v>
+        <v>1698</v>
       </c>
       <c r="D711" s="6" t="s">
         <v>1709</v>
       </c>
-      <c r="E711" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E711" s="6"/>
       <c r="F711" s="14">
-        <v>209</v>
+        <v>142</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" s="4">
         <v>707</v>
       </c>
       <c r="B712" s="10" t="s">
         <v>1710</v>
       </c>
       <c r="C712" s="7" t="s">
-        <v>1698</v>
+        <v>1704</v>
       </c>
       <c r="D712" s="6" t="s">
         <v>1711</v>
       </c>
       <c r="E712" s="6">
         <v>0</v>
       </c>
       <c r="F712" s="14">
-        <v>150</v>
+        <v>209</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" s="4">
         <v>708</v>
       </c>
       <c r="B713" s="10" t="s">
         <v>1712</v>
       </c>
       <c r="C713" s="7" t="s">
-        <v>1695</v>
+        <v>1701</v>
       </c>
       <c r="D713" s="6" t="s">
         <v>1713</v>
       </c>
-      <c r="E713" s="6"/>
+      <c r="E713" s="6">
+        <v>0</v>
+      </c>
       <c r="F713" s="14">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" s="4">
         <v>709</v>
       </c>
       <c r="B714" s="10" t="s">
         <v>1714</v>
       </c>
       <c r="C714" s="7" t="s">
         <v>1698</v>
       </c>
       <c r="D714" s="6" t="s">
         <v>1715</v>
       </c>
-      <c r="E714" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E714" s="6"/>
       <c r="F714" s="14">
-        <v>150</v>
+        <v>142</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" s="4">
         <v>710</v>
       </c>
       <c r="B715" s="10" t="s">
         <v>1716</v>
       </c>
       <c r="C715" s="7" t="s">
         <v>1698</v>
       </c>
       <c r="D715" s="6" t="s">
         <v>1717</v>
       </c>
-      <c r="E715" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E715" s="6"/>
       <c r="F715" s="14">
-        <v>150</v>
+        <v>142</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" s="4">
         <v>711</v>
       </c>
       <c r="B716" s="10" t="s">
         <v>1718</v>
       </c>
       <c r="C716" s="7" t="s">
-        <v>1695</v>
+        <v>1701</v>
       </c>
       <c r="D716" s="6" t="s">
         <v>1719</v>
       </c>
-      <c r="E716" s="6"/>
+      <c r="E716" s="6">
+        <v>0</v>
+      </c>
       <c r="F716" s="14">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" s="4">
         <v>712</v>
       </c>
       <c r="B717" s="10" t="s">
         <v>1720</v>
       </c>
       <c r="C717" s="7" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="D717" s="6" t="s">
         <v>1721</v>
       </c>
       <c r="E717" s="6"/>
       <c r="F717" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="4">
         <v>713</v>
       </c>
       <c r="B718" s="10" t="s">
         <v>1722</v>
       </c>
       <c r="C718" s="7" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
       <c r="D718" s="6" t="s">
         <v>1723</v>
       </c>
       <c r="E718" s="6">
         <v>0</v>
       </c>
       <c r="F718" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="4">
         <v>714</v>
       </c>
       <c r="B719" s="10" t="s">
         <v>1724</v>
       </c>
       <c r="C719" s="7" t="s">
         <v>1725</v>
       </c>
       <c r="D719" s="6" t="s">
         <v>1726</v>
       </c>
       <c r="E719" s="6"/>
@@ -21174,98 +21174,98 @@
       </c>
       <c r="B721" s="10" t="s">
         <v>1730</v>
       </c>
       <c r="C721" s="7" t="s">
         <v>1731</v>
       </c>
       <c r="D721" s="6" t="s">
         <v>1732</v>
       </c>
       <c r="E721" s="6">
         <v>0</v>
       </c>
       <c r="F721" s="14">
         <v>214</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" s="4">
         <v>717</v>
       </c>
       <c r="B722" s="10" t="s">
         <v>1733</v>
       </c>
       <c r="C722" s="7" t="s">
-        <v>1728</v>
+        <v>1725</v>
       </c>
       <c r="D722" s="6" t="s">
         <v>1734</v>
       </c>
-      <c r="E722" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E722" s="6"/>
       <c r="F722" s="14">
-        <v>215</v>
+        <v>173</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="4">
         <v>718</v>
       </c>
       <c r="B723" s="10" t="s">
         <v>1735</v>
       </c>
       <c r="C723" s="7" t="s">
-        <v>1731</v>
+        <v>1728</v>
       </c>
       <c r="D723" s="6" t="s">
         <v>1736</v>
       </c>
       <c r="E723" s="6">
         <v>0</v>
       </c>
       <c r="F723" s="14">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="4">
         <v>719</v>
       </c>
       <c r="B724" s="10" t="s">
         <v>1737</v>
       </c>
       <c r="C724" s="7" t="s">
-        <v>1725</v>
+        <v>1731</v>
       </c>
       <c r="D724" s="6" t="s">
         <v>1738</v>
       </c>
-      <c r="E724" s="6"/>
+      <c r="E724" s="6">
+        <v>0</v>
+      </c>
       <c r="F724" s="14">
-        <v>173</v>
+        <v>214</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="4">
         <v>720</v>
       </c>
       <c r="B725" s="10" t="s">
         <v>1739</v>
       </c>
       <c r="C725" s="7" t="s">
         <v>1728</v>
       </c>
       <c r="D725" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="E725" s="6">
         <v>0</v>
       </c>
       <c r="F725" s="14">
         <v>215</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="4">
         <v>721</v>
@@ -21275,182 +21275,182 @@
       </c>
       <c r="C726" s="7" t="s">
         <v>1728</v>
       </c>
       <c r="D726" s="6" t="s">
         <v>1742</v>
       </c>
       <c r="E726" s="6">
         <v>0</v>
       </c>
       <c r="F726" s="14">
         <v>215</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="4">
         <v>722</v>
       </c>
       <c r="B727" s="10" t="s">
         <v>1743</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>1744</v>
       </c>
       <c r="D727" s="6" t="s">
-        <v>1729</v>
-[...1 lines deleted...]
-      <c r="E727" s="6"/>
+        <v>1745</v>
+      </c>
+      <c r="E727" s="6">
+        <v>0</v>
+      </c>
       <c r="F727" s="14">
-        <v>502</v>
+        <v>90</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="4">
         <v>723</v>
       </c>
       <c r="B728" s="10" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="C728" s="7" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="D728" s="6" t="s">
-        <v>1747</v>
-[...3 lines deleted...]
-      </c>
+        <v>1729</v>
+      </c>
+      <c r="E728" s="6"/>
       <c r="F728" s="14">
-        <v>144</v>
+        <v>502</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="4">
         <v>724</v>
       </c>
       <c r="B729" s="10" t="s">
         <v>1748</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>1749</v>
       </c>
       <c r="D729" s="6" t="s">
         <v>1750</v>
       </c>
       <c r="E729" s="6">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="F729" s="14">
-        <v>90</v>
+        <v>144</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="4">
         <v>725</v>
       </c>
       <c r="B730" s="10" t="s">
         <v>1751</v>
       </c>
       <c r="C730" s="7" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="D730" s="6" t="s">
         <v>1752</v>
       </c>
       <c r="E730" s="6"/>
       <c r="F730" s="14">
         <v>502</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="4">
         <v>726</v>
       </c>
       <c r="B731" s="10" t="s">
         <v>1753</v>
       </c>
       <c r="C731" s="7" t="s">
-        <v>1749</v>
+        <v>1744</v>
       </c>
       <c r="D731" s="6" t="s">
         <v>1754</v>
       </c>
       <c r="E731" s="6">
         <v>0</v>
       </c>
       <c r="F731" s="14">
         <v>90</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="4">
         <v>727</v>
       </c>
       <c r="B732" s="10" t="s">
         <v>1755</v>
       </c>
       <c r="C732" s="7" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="D732" s="6" t="s">
         <v>1756</v>
       </c>
       <c r="E732" s="6">
         <v>73</v>
       </c>
       <c r="F732" s="14">
         <v>144</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="4">
         <v>728</v>
       </c>
       <c r="B733" s="10" t="s">
         <v>1757</v>
       </c>
       <c r="C733" s="7" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="D733" s="6" t="s">
         <v>1758</v>
       </c>
       <c r="E733" s="6"/>
       <c r="F733" s="14">
         <v>502</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="4">
         <v>729</v>
       </c>
       <c r="B734" s="10" t="s">
         <v>1759</v>
       </c>
       <c r="C734" s="7" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="D734" s="6" t="s">
         <v>1760</v>
       </c>
       <c r="E734" s="6"/>
       <c r="F734" s="14">
         <v>502</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="4">
         <v>730</v>
       </c>
       <c r="B735" s="10" t="s">
         <v>1761</v>
       </c>
       <c r="C735" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="D735" s="6" t="s">
         <v>1763</v>
       </c>
       <c r="E735" s="6"/>
       <c r="F735" s="14">
         <v>130</v>
@@ -21668,78 +21668,78 @@
       <c r="A747" s="4">
         <v>742</v>
       </c>
       <c r="B747" s="10" t="s">
         <v>1790</v>
       </c>
       <c r="C747" s="7" t="s">
         <v>1791</v>
       </c>
       <c r="D747" s="6" t="s">
         <v>1792</v>
       </c>
       <c r="E747" s="6"/>
       <c r="F747" s="14">
         <v>209</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" s="4">
         <v>743</v>
       </c>
       <c r="B748" s="10" t="s">
         <v>1793</v>
       </c>
       <c r="C748" s="7" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
       <c r="D748" s="6" t="s">
         <v>1794</v>
       </c>
-      <c r="E748" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E748" s="6"/>
       <c r="F748" s="14">
-        <v>138</v>
+        <v>209</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" s="4">
         <v>744</v>
       </c>
       <c r="B749" s="10" t="s">
         <v>1795</v>
       </c>
       <c r="C749" s="7" t="s">
-        <v>1791</v>
+        <v>1788</v>
       </c>
       <c r="D749" s="6" t="s">
         <v>1796</v>
       </c>
-      <c r="E749" s="6"/>
+      <c r="E749" s="6">
+        <v>79</v>
+      </c>
       <c r="F749" s="14">
-        <v>209</v>
+        <v>138</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" s="4">
         <v>745</v>
       </c>
       <c r="B750" s="10" t="s">
         <v>1797</v>
       </c>
       <c r="C750" s="7" t="s">
         <v>1791</v>
       </c>
       <c r="D750" s="6" t="s">
         <v>1798</v>
       </c>
       <c r="E750" s="6"/>
       <c r="F750" s="14">
         <v>209</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" s="4">
         <v>746</v>
       </c>
       <c r="B751" s="10" t="s">
@@ -21783,240 +21783,240 @@
       </c>
       <c r="C753" s="7" t="s">
         <v>1791</v>
       </c>
       <c r="D753" s="6" t="s">
         <v>1804</v>
       </c>
       <c r="E753" s="6"/>
       <c r="F753" s="14">
         <v>209</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" s="4">
         <v>749</v>
       </c>
       <c r="B754" s="10" t="s">
         <v>1805</v>
       </c>
       <c r="C754" s="7" t="s">
         <v>1806</v>
       </c>
       <c r="D754" s="6" t="s">
         <v>1807</v>
       </c>
-      <c r="E754" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E754" s="6"/>
       <c r="F754" s="14">
-        <v>508</v>
+        <v>185</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="4">
         <v>750</v>
       </c>
       <c r="B755" s="10" t="s">
         <v>1808</v>
       </c>
       <c r="C755" s="7" t="s">
         <v>1809</v>
       </c>
       <c r="D755" s="6" t="s">
         <v>1810</v>
       </c>
-      <c r="E755" s="6"/>
+      <c r="E755" s="6">
+        <v>0</v>
+      </c>
       <c r="F755" s="14">
-        <v>185</v>
+        <v>508</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="4">
         <v>751</v>
       </c>
       <c r="B756" s="10" t="s">
         <v>1811</v>
       </c>
       <c r="C756" s="7" t="s">
         <v>1806</v>
       </c>
       <c r="D756" s="6" t="s">
         <v>1812</v>
       </c>
-      <c r="E756" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E756" s="6"/>
       <c r="F756" s="14">
-        <v>508</v>
+        <v>185</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="4">
         <v>752</v>
       </c>
       <c r="B757" s="10" t="s">
         <v>1813</v>
       </c>
       <c r="C757" s="7" t="s">
         <v>1809</v>
       </c>
       <c r="D757" s="6" t="s">
         <v>1814</v>
       </c>
-      <c r="E757" s="6"/>
+      <c r="E757" s="6">
+        <v>0</v>
+      </c>
       <c r="F757" s="14">
-        <v>185</v>
+        <v>508</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" s="4">
         <v>753</v>
       </c>
       <c r="B758" s="10" t="s">
         <v>1815</v>
       </c>
       <c r="C758" s="7" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="D758" s="6" t="s">
         <v>1816</v>
       </c>
       <c r="E758" s="6">
         <v>0</v>
       </c>
       <c r="F758" s="14">
         <v>508</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" s="4">
         <v>754</v>
       </c>
       <c r="B759" s="10" t="s">
         <v>1817</v>
       </c>
       <c r="C759" s="7" t="s">
-        <v>1809</v>
+        <v>1806</v>
       </c>
       <c r="D759" s="6" t="s">
         <v>1818</v>
       </c>
       <c r="E759" s="6"/>
       <c r="F759" s="14">
         <v>185</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" s="4">
         <v>755</v>
       </c>
       <c r="B760" s="10" t="s">
         <v>1819</v>
       </c>
       <c r="C760" s="7" t="s">
         <v>1820</v>
       </c>
       <c r="D760" s="6" t="s">
         <v>1821</v>
       </c>
       <c r="E760" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F760" s="14">
-        <v>831</v>
+        <v>203</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="4">
         <v>756</v>
       </c>
       <c r="B761" s="10" t="s">
         <v>1822</v>
       </c>
       <c r="C761" s="7" t="s">
         <v>1823</v>
       </c>
       <c r="D761" s="6" t="s">
         <v>1824</v>
       </c>
       <c r="E761" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F761" s="14">
-        <v>203</v>
+        <v>831</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" s="4">
         <v>757</v>
       </c>
       <c r="B762" s="10" t="s">
         <v>1825</v>
       </c>
       <c r="C762" s="7" t="s">
         <v>1823</v>
       </c>
       <c r="D762" s="6" t="s">
         <v>1826</v>
       </c>
       <c r="E762" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F762" s="14">
-        <v>203</v>
+        <v>831</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" s="4">
         <v>758</v>
       </c>
       <c r="B763" s="10" t="s">
         <v>1827</v>
       </c>
       <c r="C763" s="7" t="s">
         <v>1820</v>
       </c>
       <c r="D763" s="6" t="s">
         <v>1828</v>
       </c>
       <c r="E763" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F763" s="14">
-        <v>831</v>
+        <v>203</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" s="4">
         <v>759</v>
       </c>
       <c r="B764" s="10" t="s">
         <v>1829</v>
       </c>
       <c r="C764" s="7" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
       <c r="D764" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="E764" s="6">
         <v>0</v>
       </c>
       <c r="F764" s="14">
         <v>831</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" s="4">
         <v>760</v>
       </c>
       <c r="B765" s="10" t="s">
         <v>1831</v>
       </c>
       <c r="C765" s="7" t="s">
         <v>1832</v>
       </c>
       <c r="D765" s="6" t="s">
         <v>1833</v>
       </c>
       <c r="E765" s="6">
@@ -22030,78 +22030,78 @@
       <c r="A766" s="4">
         <v>761</v>
       </c>
       <c r="B766" s="10" t="s">
         <v>1834</v>
       </c>
       <c r="C766" s="7" t="s">
         <v>1835</v>
       </c>
       <c r="D766" s="6" t="s">
         <v>1836</v>
       </c>
       <c r="E766" s="6"/>
       <c r="F766" s="14">
         <v>167</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" s="4">
         <v>762</v>
       </c>
       <c r="B767" s="10" t="s">
         <v>1837</v>
       </c>
       <c r="C767" s="7" t="s">
-        <v>1832</v>
+        <v>1835</v>
       </c>
       <c r="D767" s="6" t="s">
         <v>1838</v>
       </c>
-      <c r="E767" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E767" s="6"/>
       <c r="F767" s="14">
-        <v>130</v>
+        <v>167</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" s="4">
         <v>763</v>
       </c>
       <c r="B768" s="10" t="s">
         <v>1839</v>
       </c>
       <c r="C768" s="7" t="s">
-        <v>1835</v>
+        <v>1832</v>
       </c>
       <c r="D768" s="6" t="s">
         <v>1840</v>
       </c>
-      <c r="E768" s="6"/>
+      <c r="E768" s="6">
+        <v>0</v>
+      </c>
       <c r="F768" s="14">
-        <v>167</v>
+        <v>130</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" s="4">
         <v>764</v>
       </c>
       <c r="B769" s="10" t="s">
         <v>1841</v>
       </c>
       <c r="C769" s="7" t="s">
         <v>1842</v>
       </c>
       <c r="D769" s="6" t="s">
         <v>1843</v>
       </c>
       <c r="E769" s="6"/>
       <c r="F769" s="14">
         <v>167</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" s="4">
         <v>765</v>
       </c>
       <c r="B770" s="10" t="s">
@@ -22176,239 +22176,239 @@
       <c r="A774" s="4">
         <v>769</v>
       </c>
       <c r="B774" s="10" t="s">
         <v>1854</v>
       </c>
       <c r="C774" s="7" t="s">
         <v>1855</v>
       </c>
       <c r="D774" s="6" t="s">
         <v>1856</v>
       </c>
       <c r="E774" s="6"/>
       <c r="F774" s="14">
         <v>83</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" s="4">
         <v>770</v>
       </c>
       <c r="B775" s="10" t="s">
         <v>1857</v>
       </c>
       <c r="C775" s="7" t="s">
-        <v>1855</v>
+        <v>1852</v>
       </c>
       <c r="D775" s="6" t="s">
         <v>1858</v>
       </c>
       <c r="E775" s="6"/>
       <c r="F775" s="14">
-        <v>83</v>
+        <v>190</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" s="4">
         <v>771</v>
       </c>
       <c r="B776" s="10" t="s">
         <v>1859</v>
       </c>
       <c r="C776" s="7" t="s">
-        <v>1852</v>
+        <v>1855</v>
       </c>
       <c r="D776" s="6" t="s">
         <v>1860</v>
       </c>
       <c r="E776" s="6"/>
       <c r="F776" s="14">
-        <v>190</v>
+        <v>83</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" s="4">
         <v>772</v>
       </c>
       <c r="B777" s="10" t="s">
         <v>1861</v>
       </c>
       <c r="C777" s="7" t="s">
         <v>1862</v>
       </c>
       <c r="D777" s="6" t="s">
         <v>1863</v>
       </c>
       <c r="E777" s="6">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="F777" s="14">
-        <v>102</v>
+        <v>197</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" s="4">
         <v>773</v>
       </c>
       <c r="B778" s="10" t="s">
         <v>1864</v>
       </c>
       <c r="C778" s="7" t="s">
         <v>1865</v>
       </c>
       <c r="D778" s="6" t="s">
         <v>1866</v>
       </c>
       <c r="E778" s="6">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="F778" s="14">
-        <v>197</v>
+        <v>102</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" s="4">
         <v>774</v>
       </c>
       <c r="B779" s="10" t="s">
         <v>1867</v>
       </c>
       <c r="C779" s="7" t="s">
-        <v>1865</v>
+        <v>1862</v>
       </c>
       <c r="D779" s="6" t="s">
         <v>1868</v>
       </c>
       <c r="E779" s="6">
         <v>66</v>
       </c>
       <c r="F779" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780" s="4">
         <v>775</v>
       </c>
       <c r="B780" s="10" t="s">
         <v>1869</v>
       </c>
       <c r="C780" s="7" t="s">
-        <v>1862</v>
+        <v>1865</v>
       </c>
       <c r="D780" s="6" t="s">
         <v>1870</v>
       </c>
       <c r="E780" s="6">
         <v>82</v>
       </c>
       <c r="F780" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" s="4">
         <v>776</v>
       </c>
       <c r="B781" s="10" t="s">
         <v>1871</v>
       </c>
       <c r="C781" s="7" t="s">
         <v>1872</v>
       </c>
       <c r="D781" s="6" t="s">
         <v>1873</v>
       </c>
       <c r="E781" s="6"/>
       <c r="F781" s="14">
-        <v>393</v>
+        <v>94</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" s="4">
         <v>777</v>
       </c>
       <c r="B782" s="10" t="s">
         <v>1874</v>
       </c>
       <c r="C782" s="7" t="s">
         <v>1875</v>
       </c>
       <c r="D782" s="6" t="s">
         <v>1876</v>
       </c>
       <c r="E782" s="6"/>
       <c r="F782" s="14">
-        <v>94</v>
+        <v>393</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" s="4">
         <v>778</v>
       </c>
       <c r="B783" s="10" t="s">
         <v>1877</v>
       </c>
       <c r="C783" s="7" t="s">
         <v>1875</v>
       </c>
       <c r="D783" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="E783" s="6"/>
       <c r="F783" s="14">
-        <v>94</v>
+        <v>393</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" s="4">
         <v>779</v>
       </c>
       <c r="B784" s="10" t="s">
         <v>1879</v>
       </c>
       <c r="C784" s="7" t="s">
         <v>1872</v>
       </c>
       <c r="D784" s="6" t="s">
         <v>1880</v>
       </c>
       <c r="E784" s="6"/>
       <c r="F784" s="14">
-        <v>393</v>
+        <v>94</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" s="4">
         <v>780</v>
       </c>
       <c r="B785" s="10" t="s">
         <v>1881</v>
       </c>
       <c r="C785" s="7" t="s">
-        <v>1872</v>
+        <v>1875</v>
       </c>
       <c r="D785" s="6" t="s">
         <v>1882</v>
       </c>
       <c r="E785" s="6"/>
       <c r="F785" s="14">
         <v>393</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" s="4">
         <v>781</v>
       </c>
       <c r="B786" s="10" t="s">
         <v>1883</v>
       </c>
       <c r="C786" s="7" t="s">
         <v>1884</v>
       </c>
       <c r="D786" s="6" t="s">
         <v>1885</v>
       </c>
       <c r="E786" s="6"/>
       <c r="F786" s="14">
         <v>190</v>
@@ -22454,76 +22454,76 @@
       <c r="A789" s="4">
         <v>784</v>
       </c>
       <c r="B789" s="10" t="s">
         <v>1891</v>
       </c>
       <c r="C789" s="7" t="s">
         <v>1887</v>
       </c>
       <c r="D789" s="6" t="s">
         <v>1892</v>
       </c>
       <c r="E789" s="6"/>
       <c r="F789" s="14">
         <v>321</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" s="4">
         <v>785</v>
       </c>
       <c r="B790" s="10" t="s">
         <v>1893</v>
       </c>
       <c r="C790" s="7" t="s">
-        <v>1884</v>
+        <v>1887</v>
       </c>
       <c r="D790" s="6" t="s">
         <v>1894</v>
       </c>
       <c r="E790" s="6"/>
       <c r="F790" s="14">
-        <v>190</v>
+        <v>321</v>
       </c>
     </row>
     <row r="791" spans="1:6">
       <c r="A791" s="4">
         <v>786</v>
       </c>
       <c r="B791" s="10" t="s">
         <v>1895</v>
       </c>
       <c r="C791" s="7" t="s">
-        <v>1887</v>
+        <v>1884</v>
       </c>
       <c r="D791" s="6" t="s">
         <v>1896</v>
       </c>
       <c r="E791" s="6"/>
       <c r="F791" s="14">
-        <v>321</v>
+        <v>190</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" s="4">
         <v>787</v>
       </c>
       <c r="B792" s="10" t="s">
         <v>1897</v>
       </c>
       <c r="C792" s="7" t="s">
         <v>1887</v>
       </c>
       <c r="D792" s="6" t="s">
         <v>1898</v>
       </c>
       <c r="E792" s="6"/>
       <c r="F792" s="14">
         <v>321</v>
       </c>
     </row>
     <row r="793" spans="1:6">
       <c r="A793" s="4">
         <v>788</v>
       </c>
       <c r="B793" s="10" t="s">
@@ -22634,76 +22634,76 @@
       <c r="A799" s="4">
         <v>794</v>
       </c>
       <c r="B799" s="10" t="s">
         <v>1914</v>
       </c>
       <c r="C799" s="7" t="s">
         <v>1915</v>
       </c>
       <c r="D799" s="6" t="s">
         <v>1916</v>
       </c>
       <c r="E799" s="6"/>
       <c r="F799" s="14">
         <v>155</v>
       </c>
     </row>
     <row r="800" spans="1:6">
       <c r="A800" s="4">
         <v>795</v>
       </c>
       <c r="B800" s="10" t="s">
         <v>1917</v>
       </c>
       <c r="C800" s="7" t="s">
-        <v>1915</v>
+        <v>1912</v>
       </c>
       <c r="D800" s="6" t="s">
         <v>1918</v>
       </c>
       <c r="E800" s="6"/>
       <c r="F800" s="14">
-        <v>155</v>
+        <v>393</v>
       </c>
     </row>
     <row r="801" spans="1:6">
       <c r="A801" s="4">
         <v>796</v>
       </c>
       <c r="B801" s="10" t="s">
         <v>1919</v>
       </c>
       <c r="C801" s="7" t="s">
-        <v>1912</v>
+        <v>1915</v>
       </c>
       <c r="D801" s="6" t="s">
         <v>1920</v>
       </c>
       <c r="E801" s="6"/>
       <c r="F801" s="14">
-        <v>393</v>
+        <v>155</v>
       </c>
     </row>
     <row r="802" spans="1:6">
       <c r="A802" s="4">
         <v>797</v>
       </c>
       <c r="B802" s="10" t="s">
         <v>1921</v>
       </c>
       <c r="C802" s="7" t="s">
         <v>1912</v>
       </c>
       <c r="D802" s="6" t="s">
         <v>1922</v>
       </c>
       <c r="E802" s="6"/>
       <c r="F802" s="14">
         <v>393</v>
       </c>
     </row>
     <row r="803" spans="1:6">
       <c r="A803" s="4">
         <v>798</v>
       </c>
       <c r="B803" s="10" t="s">
@@ -22913,122 +22913,122 @@
       </c>
       <c r="C814" s="7" t="s">
         <v>1943</v>
       </c>
       <c r="D814" s="6" t="s">
         <v>1951</v>
       </c>
       <c r="E814" s="6"/>
       <c r="F814" s="14">
         <v>393</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" s="4">
         <v>810</v>
       </c>
       <c r="B815" s="10" t="s">
         <v>1952</v>
       </c>
       <c r="C815" s="7" t="s">
         <v>1953</v>
       </c>
       <c r="D815" s="6" t="s">
         <v>1954</v>
       </c>
-      <c r="E815" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E815" s="6"/>
       <c r="F815" s="14">
-        <v>334</v>
+        <v>393</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" s="4">
         <v>811</v>
       </c>
       <c r="B816" s="10" t="s">
         <v>1955</v>
       </c>
       <c r="C816" s="7" t="s">
         <v>1956</v>
       </c>
       <c r="D816" s="6" t="s">
         <v>1957</v>
       </c>
-      <c r="E816" s="6"/>
+      <c r="E816" s="6">
+        <v>0</v>
+      </c>
       <c r="F816" s="14">
-        <v>393</v>
+        <v>334</v>
       </c>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" s="4">
         <v>812</v>
       </c>
       <c r="B817" s="10" t="s">
         <v>1958</v>
       </c>
       <c r="C817" s="7" t="s">
-        <v>1953</v>
+        <v>1956</v>
       </c>
       <c r="D817" s="6" t="s">
         <v>1959</v>
       </c>
       <c r="E817" s="6">
         <v>0</v>
       </c>
       <c r="F817" s="14">
         <v>334</v>
       </c>
     </row>
     <row r="818" spans="1:6">
       <c r="A818" s="4">
         <v>813</v>
       </c>
       <c r="B818" s="10" t="s">
         <v>1960</v>
       </c>
       <c r="C818" s="7" t="s">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="D818" s="6" t="s">
         <v>1961</v>
       </c>
       <c r="E818" s="6"/>
       <c r="F818" s="14">
         <v>393</v>
       </c>
     </row>
     <row r="819" spans="1:6">
       <c r="A819" s="4">
         <v>814</v>
       </c>
       <c r="B819" s="10" t="s">
         <v>1962</v>
       </c>
       <c r="C819" s="7" t="s">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="D819" s="6" t="s">
         <v>1963</v>
       </c>
       <c r="E819" s="6"/>
       <c r="F819" s="14">
         <v>393</v>
       </c>
     </row>
     <row r="820" spans="1:6">
       <c r="A820" s="4">
         <v>815</v>
       </c>
       <c r="B820" s="10" t="s">
         <v>1964</v>
       </c>
       <c r="C820" s="7" t="s">
         <v>1965</v>
       </c>
       <c r="D820" s="6" t="s">
         <v>1966</v>
       </c>
       <c r="E820" s="6"/>
       <c r="F820" s="14">
         <v>161</v>
@@ -23087,180 +23087,180 @@
       <c r="D823" s="6" t="s">
         <v>1973</v>
       </c>
       <c r="E823" s="6"/>
       <c r="F823" s="14">
         <v>161</v>
       </c>
     </row>
     <row r="824" spans="1:6">
       <c r="A824" s="4">
         <v>819</v>
       </c>
       <c r="B824" s="10" t="s">
         <v>1974</v>
       </c>
       <c r="C824" s="7" t="s">
         <v>1975</v>
       </c>
       <c r="D824" s="6" t="s">
         <v>1976</v>
       </c>
       <c r="E824" s="6">
         <v>0</v>
       </c>
       <c r="F824" s="14">
-        <v>281</v>
+        <v>233</v>
       </c>
     </row>
     <row r="825" spans="1:6">
       <c r="A825" s="4">
         <v>820</v>
       </c>
       <c r="B825" s="10" t="s">
         <v>1977</v>
       </c>
       <c r="C825" s="7" t="s">
         <v>1978</v>
       </c>
       <c r="D825" s="6" t="s">
         <v>1979</v>
       </c>
       <c r="E825" s="6">
         <v>0</v>
       </c>
       <c r="F825" s="14">
-        <v>233</v>
+        <v>281</v>
       </c>
     </row>
     <row r="826" spans="1:6">
       <c r="A826" s="4">
         <v>821</v>
       </c>
       <c r="B826" s="10" t="s">
         <v>1980</v>
       </c>
       <c r="C826" s="7" t="s">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="D826" s="6" t="s">
         <v>1981</v>
       </c>
       <c r="E826" s="6">
         <v>0</v>
       </c>
       <c r="F826" s="14">
         <v>233</v>
       </c>
     </row>
     <row r="827" spans="1:6">
       <c r="A827" s="4">
         <v>822</v>
       </c>
       <c r="B827" s="10" t="s">
         <v>1982</v>
       </c>
       <c r="C827" s="7" t="s">
-        <v>1975</v>
+        <v>1978</v>
       </c>
       <c r="D827" s="6" t="s">
         <v>1983</v>
       </c>
       <c r="E827" s="6">
         <v>0</v>
       </c>
       <c r="F827" s="14">
         <v>281</v>
       </c>
     </row>
     <row r="828" spans="1:6">
       <c r="A828" s="4">
         <v>823</v>
       </c>
       <c r="B828" s="10" t="s">
         <v>1984</v>
       </c>
       <c r="C828" s="7" t="s">
         <v>1985</v>
       </c>
       <c r="D828" s="6" t="s">
         <v>1986</v>
       </c>
-      <c r="E828" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E828" s="6"/>
       <c r="F828" s="14">
-        <v>150</v>
+        <v>334</v>
       </c>
     </row>
     <row r="829" spans="1:6">
       <c r="A829" s="4">
         <v>824</v>
       </c>
       <c r="B829" s="10" t="s">
         <v>1987</v>
       </c>
       <c r="C829" s="7" t="s">
         <v>1988</v>
       </c>
       <c r="D829" s="6" t="s">
         <v>1989</v>
       </c>
-      <c r="E829" s="6"/>
+      <c r="E829" s="6">
+        <v>0</v>
+      </c>
       <c r="F829" s="14">
-        <v>334</v>
+        <v>150</v>
       </c>
     </row>
     <row r="830" spans="1:6">
       <c r="A830" s="4">
         <v>825</v>
       </c>
       <c r="B830" s="10" t="s">
         <v>1990</v>
       </c>
       <c r="C830" s="7" t="s">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="D830" s="6" t="s">
         <v>1991</v>
       </c>
       <c r="E830" s="6">
         <v>0</v>
       </c>
       <c r="F830" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="831" spans="1:6">
       <c r="A831" s="4">
         <v>826</v>
       </c>
       <c r="B831" s="10" t="s">
         <v>1992</v>
       </c>
       <c r="C831" s="7" t="s">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="D831" s="6" t="s">
         <v>1993</v>
       </c>
       <c r="E831" s="6"/>
       <c r="F831" s="14">
         <v>334</v>
       </c>
     </row>
     <row r="832" spans="1:6">
       <c r="A832" s="4">
         <v>827</v>
       </c>
       <c r="B832" s="10" t="s">
         <v>1994</v>
       </c>
       <c r="C832" s="7" t="s">
         <v>1995</v>
       </c>
       <c r="D832" s="6" t="s">
         <v>1996</v>
       </c>
       <c r="E832" s="6"/>
       <c r="F832" s="14">
         <v>334</v>
@@ -23391,191 +23391,191 @@
         <v>2010</v>
       </c>
       <c r="D839" s="6" t="s">
         <v>2013</v>
       </c>
       <c r="E839" s="6">
         <v>0</v>
       </c>
       <c r="F839" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="840" spans="1:6">
       <c r="A840" s="4">
         <v>835</v>
       </c>
       <c r="B840" s="10" t="s">
         <v>2014</v>
       </c>
       <c r="C840" s="7" t="s">
         <v>2015</v>
       </c>
       <c r="D840" s="6" t="s">
         <v>2016</v>
       </c>
-      <c r="E840" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E840" s="6"/>
       <c r="F840" s="14">
-        <v>309</v>
+        <v>274</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841" s="4">
         <v>836</v>
       </c>
       <c r="B841" s="10" t="s">
         <v>2017</v>
       </c>
       <c r="C841" s="7" t="s">
         <v>2018</v>
       </c>
       <c r="D841" s="6" t="s">
         <v>2019</v>
       </c>
-      <c r="E841" s="6"/>
+      <c r="E841" s="6">
+        <v>-1</v>
+      </c>
       <c r="F841" s="14">
-        <v>274</v>
+        <v>309</v>
       </c>
     </row>
     <row r="842" spans="1:6">
       <c r="A842" s="4">
         <v>837</v>
       </c>
       <c r="B842" s="10" t="s">
         <v>2020</v>
       </c>
       <c r="C842" s="7" t="s">
         <v>2015</v>
       </c>
       <c r="D842" s="6" t="s">
         <v>2021</v>
       </c>
-      <c r="E842" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E842" s="6"/>
       <c r="F842" s="14">
-        <v>309</v>
+        <v>274</v>
       </c>
     </row>
     <row r="843" spans="1:6">
       <c r="A843" s="4">
         <v>838</v>
       </c>
       <c r="B843" s="10" t="s">
         <v>2022</v>
       </c>
       <c r="C843" s="7" t="s">
         <v>2018</v>
       </c>
       <c r="D843" s="6" t="s">
         <v>2023</v>
       </c>
-      <c r="E843" s="6"/>
+      <c r="E843" s="6">
+        <v>-1</v>
+      </c>
       <c r="F843" s="14">
-        <v>274</v>
+        <v>309</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844" s="4">
         <v>839</v>
       </c>
       <c r="B844" s="10" t="s">
         <v>2024</v>
       </c>
       <c r="C844" s="7" t="s">
         <v>2025</v>
       </c>
       <c r="D844" s="6" t="s">
         <v>2026</v>
       </c>
       <c r="E844" s="6">
         <v>0</v>
       </c>
       <c r="F844" s="14">
         <v>185</v>
       </c>
     </row>
     <row r="845" spans="1:6">
       <c r="A845" s="4">
         <v>840</v>
       </c>
       <c r="B845" s="10" t="s">
         <v>2027</v>
       </c>
       <c r="C845" s="7" t="s">
         <v>2028</v>
       </c>
       <c r="D845" s="6" t="s">
         <v>2029</v>
       </c>
       <c r="E845" s="6">
         <v>0</v>
       </c>
       <c r="F845" s="14">
         <v>226</v>
       </c>
     </row>
     <row r="846" spans="1:6">
       <c r="A846" s="4">
         <v>841</v>
       </c>
       <c r="B846" s="10" t="s">
         <v>2030</v>
       </c>
       <c r="C846" s="7" t="s">
-        <v>2028</v>
+        <v>2025</v>
       </c>
       <c r="D846" s="6" t="s">
         <v>2031</v>
       </c>
       <c r="E846" s="6">
         <v>0</v>
       </c>
       <c r="F846" s="14">
-        <v>226</v>
+        <v>185</v>
       </c>
     </row>
     <row r="847" spans="1:6">
       <c r="A847" s="4">
         <v>842</v>
       </c>
       <c r="B847" s="10" t="s">
         <v>2032</v>
       </c>
       <c r="C847" s="7" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="D847" s="6" t="s">
         <v>2033</v>
       </c>
       <c r="E847" s="6">
         <v>0</v>
       </c>
       <c r="F847" s="14">
-        <v>185</v>
+        <v>226</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="A848" s="4">
         <v>843</v>
       </c>
       <c r="B848" s="10" t="s">
         <v>2034</v>
       </c>
       <c r="C848" s="7" t="s">
         <v>2035</v>
       </c>
       <c r="D848" s="6" t="s">
         <v>2036</v>
       </c>
       <c r="E848" s="6">
         <v>0</v>
       </c>
       <c r="F848" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="849" spans="1:6">
       <c r="A849" s="4">
         <v>844</v>
@@ -24678,85 +24678,85 @@
       <c r="C908" s="7" t="s">
         <v>2182</v>
       </c>
       <c r="D908" s="6" t="s">
         <v>2185</v>
       </c>
       <c r="E908" s="6"/>
       <c r="F908" s="14">
         <v>178</v>
       </c>
     </row>
     <row r="909" spans="1:6">
       <c r="A909" s="4">
         <v>904</v>
       </c>
       <c r="B909" s="10" t="s">
         <v>2186</v>
       </c>
       <c r="C909" s="7" t="s">
         <v>2187</v>
       </c>
       <c r="D909" s="6" t="s">
         <v>2188</v>
       </c>
       <c r="E909" s="6">
-        <v>592</v>
+        <v>-1</v>
       </c>
       <c r="F909" s="14">
-        <v>712</v>
+        <v>150</v>
       </c>
     </row>
     <row r="910" spans="1:6">
       <c r="A910" s="4">
         <v>905</v>
       </c>
       <c r="B910" s="10" t="s">
         <v>2189</v>
       </c>
       <c r="C910" s="7" t="s">
         <v>2190</v>
       </c>
       <c r="D910" s="6" t="s">
         <v>2191</v>
       </c>
       <c r="E910" s="6">
-        <v>-1</v>
+        <v>592</v>
       </c>
       <c r="F910" s="14">
-        <v>150</v>
+        <v>712</v>
       </c>
     </row>
     <row r="911" spans="1:6">
       <c r="A911" s="4">
         <v>906</v>
       </c>
       <c r="B911" s="10" t="s">
         <v>2192</v>
       </c>
       <c r="C911" s="7" t="s">
-        <v>2190</v>
+        <v>2187</v>
       </c>
       <c r="D911" s="6" t="s">
         <v>2193</v>
       </c>
       <c r="E911" s="6">
         <v>-1</v>
       </c>
       <c r="F911" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="912" spans="1:6">
       <c r="A912" s="4">
         <v>907</v>
       </c>
       <c r="B912" s="10" t="s">
         <v>2194</v>
       </c>
       <c r="C912" s="7" t="s">
         <v>2195</v>
       </c>
       <c r="D912" s="6" t="s">
         <v>2196</v>
       </c>
       <c r="E912" s="6"/>