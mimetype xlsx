--- v0 (2026-07-01)
+++ v1 (2026-10-26)
@@ -38,251 +38,251 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Свежие овощи и фрукты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>36257</t>
+  </si>
+  <si>
+    <t>Зеленая папайя для салатов и вторых блюд</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/</t>
+  </si>
+  <si>
+    <t>36254</t>
+  </si>
+  <si>
+    <t>Галангал свежий</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/galangal-svezhiy/</t>
+  </si>
+  <si>
+    <t>36259</t>
+  </si>
+  <si>
+    <t>Китайская капуста Бок чой(пак чой) свежая</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1-1/</t>
+  </si>
+  <si>
     <t>35286</t>
   </si>
   <si>
     <t>Набор для супа Том Кха Каи свежий, 250 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/nabor-dlya-supa-tom-kkha-kai-svezhiy-250-gr/</t>
   </si>
   <si>
-    <t>36254</t>
-[...7 lines deleted...]
-  <si>
     <t>36275</t>
   </si>
   <si>
     <t>Свежий тайский Перец чили (мини)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tayskiy-perets-chili-mini/</t>
   </si>
   <si>
-    <t>36259</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/</t>
+    <t>36278</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/galangal-svezhiy/?sku=36278</t>
+  </si>
+  <si>
+    <t>36265</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/nabory/nabor-dlya-supa-tom-kkha-kai-svezhiy-250-gr/?sku=36265</t>
   </si>
   <si>
     <t>36289</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/?sku=36289</t>
   </si>
   <si>
-    <t>36278</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/galangal-svezhiy/?sku=36278</t>
+    <t>36279</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1-1/?sku=36279</t>
   </si>
   <si>
     <t>36287</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tayskiy-perets-chili-mini/?sku=36287</t>
   </si>
   <si>
-    <t>36279</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/nabory/nabor-dlya-supa-tom-kkha-kai-svezhiy-250-gr/?sku=36265</t>
+    <t>36309</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tayskiy-perets-chili-mini/?sku=36309</t>
+  </si>
+  <si>
+    <t>36294</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/galangal-svezhiy/?sku=36294</t>
+  </si>
+  <si>
+    <t>36282</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/nabory/nabor-dlya-supa-tom-kkha-kai-svezhiy-250-gr/?sku=36282</t>
   </si>
   <si>
     <t>36290</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/?sku=36290</t>
   </si>
   <si>
-    <t>36294</t>
-[...10 lines deleted...]
-  <si>
     <t>36293</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1-1/?sku=36293</t>
   </si>
   <si>
-    <t>36282</t>
-[...4 lines deleted...]
-  <si>
     <t>36296</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/?sku=36296</t>
   </si>
   <si>
     <t>36311</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tayskiy-perets-chili-mini/?sku=36311</t>
   </si>
   <si>
+    <t>36291</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/nabory/nabor-dlya-supa-tom-kkha-kai-svezhiy-250-gr/?sku=36291</t>
+  </si>
+  <si>
     <t>36298</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1-1/?sku=36298</t>
   </si>
   <si>
-    <t>36291</t>
-[...4 lines deleted...]
-  <si>
     <t>36312</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/?sku=36312</t>
   </si>
   <si>
     <t>35289</t>
   </si>
   <si>
     <t>Набор свежих специй для супа Том Ям</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/nabor-svezhikh-spetsiy-dlya-supa-tom-yam/</t>
   </si>
   <si>
+    <t>36258</t>
+  </si>
+  <si>
+    <t>Каффир-лайм свежий</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/kaffir-laym-svezhiy/</t>
+  </si>
+  <si>
     <t>36256</t>
   </si>
   <si>
     <t>Грибы шиитаки свежие</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/griby-shiitaki-svezhie/</t>
   </si>
   <si>
     <t>36255</t>
   </si>
   <si>
     <t>Грибы Золотые нити (эноки) свежие</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/griby-shimidzhi-shimedzhi-1/</t>
   </si>
   <si>
-    <t>36258</t>
-[...7 lines deleted...]
-  <si>
     <t>36297</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/kaffir-laym-svezhiy/?sku=36297</t>
   </si>
   <si>
+    <t>36295</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/griby-shiitaki-svezhie/?sku=36295</t>
+  </si>
+  <si>
     <t>36266</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/nabor-svezhikh-spetsiy-dlya-supa-tom-yam/?sku=36266</t>
   </si>
   <si>
-    <t>36295</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/griby-shiitaki-svezhie/?sku=36295</t>
+    <t>36283</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/nabory/nabor-svezhikh-spetsiy-dlya-supa-tom-yam/?sku=36283</t>
   </si>
   <si>
     <t>36313</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/kaffir-laym-svezhiy/?sku=36313</t>
   </si>
   <si>
-    <t>36283</t>
-[...4 lines deleted...]
-  <si>
     <t>36292</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/nabor-svezhikh-spetsiy-dlya-supa-tom-yam/?sku=36292</t>
   </si>
   <si>
     <t>36304</t>
   </si>
   <si>
     <t>https://www.edazii.ru/nabory/nabor-svezhikh-spetsiy-dlya-supa-tom-yam/?sku=36304</t>
   </si>
   <si>
     <t>36263</t>
   </si>
   <si>
     <t>Лонган свежий</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/longan-svezhiy/</t>
   </si>
   <si>
     <t>36260</t>
   </si>
   <si>
     <t>Корень лотоса свежий, 100 г</t>
@@ -293,170 +293,170 @@
   <si>
     <t>36302</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/longan-svezhiy/?sku=36302</t>
   </si>
   <si>
     <t>36280</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/koren-lotosa-svezhiy-100-g/?sku=36280</t>
   </si>
   <si>
     <t>36314</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/longan-svezhiy/?sku=36314</t>
   </si>
   <si>
     <t>36299</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/koren-lotosa-svezhiy-100-g/?sku=36299</t>
   </si>
   <si>
+    <t>36264</t>
+  </si>
+  <si>
+    <t>Мангостин свежий</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1/</t>
+  </si>
+  <si>
     <t>36261</t>
   </si>
   <si>
     <t>Лемонграсс свежий</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/lemongrass-svezhiy/</t>
   </si>
   <si>
-    <t>36264</t>
-[...7 lines deleted...]
-  <si>
     <t>36303</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1/?sku=36303</t>
   </si>
   <si>
     <t>36281</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/lemongrass-svezhiy/?sku=36281</t>
   </si>
   <si>
+    <t>36300</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/lemongrass-svezhiy/?sku=36300</t>
+  </si>
+  <si>
     <t>36315</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1/?sku=36315</t>
   </si>
   <si>
-    <t>36300</t>
-[...4 lines deleted...]
-  <si>
     <t>36269</t>
   </si>
   <si>
     <t>Салак свежий, очень сладкий</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy/</t>
   </si>
   <si>
     <t>36306</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy/?sku=36306</t>
   </si>
   <si>
     <t>36316</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy/?sku=36316</t>
   </si>
   <si>
     <t>36270</t>
   </si>
   <si>
     <t>Свежая гуанабана (аннона, гравиола)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhaya-guanabana-annona-graviola/</t>
   </si>
   <si>
     <t>36317</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhaya-guanabana-annona-graviola/?sku=36317</t>
   </si>
   <si>
+    <t>36231</t>
+  </si>
+  <si>
+    <t>Ростки фасоли золотистой (маша)  свежие</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/</t>
+  </si>
+  <si>
     <t>36271</t>
   </si>
   <si>
     <t>Свежая мини-кукуруза тайская</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhaya-mini-kukuruza-tayskaya/</t>
   </si>
   <si>
-    <t>36231</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/</t>
+    <t>36268</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/?sku=36268</t>
   </si>
   <si>
     <t>36285</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhaya-mini-kukuruza-tayskaya/?sku=36285</t>
   </si>
   <si>
-    <t>36268</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/?sku=36268</t>
+    <t>36318</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhaya-mini-kukuruza-tayskaya/?sku=36318</t>
   </si>
   <si>
     <t>36284</t>
   </si>
   <si>
     <t>https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/?sku=36284</t>
   </si>
   <si>
-    <t>36318</t>
-[...4 lines deleted...]
-  <si>
     <t>36272</t>
   </si>
   <si>
     <t>Свежие тайские мини-баклажаны</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhie-tayskie-mini-baklazhany/</t>
   </si>
   <si>
     <t>36262</t>
   </si>
   <si>
     <t>Листья каффир-лайма свежие</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/listya-kaffir-layma-svezhie/</t>
   </si>
   <si>
     <t>36286</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhie-tayskie-mini-baklazhany/?sku=36286</t>
   </si>
   <si>
     <t>36301</t>
@@ -491,78 +491,78 @@
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-dzhekfrut-plod-khlebnogo-dereva/?sku=36320</t>
   </si>
   <si>
     <t>36274</t>
   </si>
   <si>
     <t>Свежий Дуриан</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-durian/</t>
   </si>
   <si>
     <t>36308</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-durian/?sku=36308</t>
   </si>
   <si>
     <t>36321</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-durian/?sku=36321</t>
   </si>
   <si>
+    <t>36276</t>
+  </si>
+  <si>
+    <t>Свежий тамаринд, 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tamarind/</t>
+  </si>
+  <si>
     <t>34496</t>
   </si>
   <si>
     <t>Таро без кожуры "Сатоимо", 500 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/</t>
   </si>
   <si>
-    <t>36276</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tamarind/</t>
+    <t>36310</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tamarind/?sku=36310</t>
   </si>
   <si>
     <t>36277</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/?sku=36277</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tamarind/?sku=36310</t>
   </si>
   <si>
     <t>36322</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tamarind/?sku=36322</t>
   </si>
   <si>
     <t>36288</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/?sku=36288</t>
   </si>
   <si>
     <t>36267</t>
   </si>
   <si>
     <t>Окра(бамия) свежая</t>
   </si>
   <si>
     <t>https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1/</t>
   </si>
   <si>
     <t>36305</t>
   </si>
@@ -978,51 +978,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-dlya-supa-tom-kkha-kai-svezhiy-250-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/galangal-svezhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tayskiy-perets-chili-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/?sku=36289" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/galangal-svezhiy/?sku=36278" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tayskiy-perets-chili-mini/?sku=36287" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1-1/?sku=36279" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-dlya-supa-tom-kkha-kai-svezhiy-250-gr/?sku=36265" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/?sku=36290" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/galangal-svezhiy/?sku=36294" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tayskiy-perets-chili-mini/?sku=36309" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1-1/?sku=36293" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-dlya-supa-tom-kkha-kai-svezhiy-250-gr/?sku=36282" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/?sku=36296" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tayskiy-perets-chili-mini/?sku=36311" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1-1/?sku=36298" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-dlya-supa-tom-kkha-kai-svezhiy-250-gr/?sku=36291" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/?sku=36312" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-svezhikh-spetsiy-dlya-supa-tom-yam/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/griby-shiitaki-svezhie/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/griby-shimidzhi-shimedzhi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/kaffir-laym-svezhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/kaffir-laym-svezhiy/?sku=36297" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-svezhikh-spetsiy-dlya-supa-tom-yam/?sku=36266" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/griby-shiitaki-svezhie/?sku=36295" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/kaffir-laym-svezhiy/?sku=36313" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-svezhikh-spetsiy-dlya-supa-tom-yam/?sku=36283" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-svezhikh-spetsiy-dlya-supa-tom-yam/?sku=36292" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-svezhikh-spetsiy-dlya-supa-tom-yam/?sku=36304" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/longan-svezhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/koren-lotosa-svezhiy-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/longan-svezhiy/?sku=36302" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/koren-lotosa-svezhiy-100-g/?sku=36280" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/longan-svezhiy/?sku=36314" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/koren-lotosa-svezhiy-100-g/?sku=36299" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/lemongrass-svezhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1/?sku=36303" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/lemongrass-svezhiy/?sku=36281" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1/?sku=36315" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/lemongrass-svezhiy/?sku=36300" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy/?sku=36306" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy/?sku=36316" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhaya-guanabana-annona-graviola/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhaya-guanabana-annona-graviola/?sku=36317" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhaya-mini-kukuruza-tayskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhaya-mini-kukuruza-tayskaya/?sku=36285" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/?sku=36268" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/?sku=36284" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhaya-mini-kukuruza-tayskaya/?sku=36318" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhie-tayskie-mini-baklazhany/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/listya-kaffir-layma-svezhie/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhie-tayskie-mini-baklazhany/?sku=36286" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/listya-kaffir-layma-svezhie/?sku=36301" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhie-tayskie-mini-baklazhany/?sku=36319" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-dzhekfrut-plod-khlebnogo-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-dzhekfrut-plod-khlebnogo-dereva/?sku=36307" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-dzhekfrut-plod-khlebnogo-dereva/?sku=36320" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-durian/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-durian/?sku=36308" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-durian/?sku=36321" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tamarind/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/?sku=36277" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tamarind/?sku=36310" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tamarind/?sku=36322" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/?sku=36288" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1/?sku=36305" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/galangal-svezhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-dlya-supa-tom-kkha-kai-svezhiy-250-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tayskiy-perets-chili-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/galangal-svezhiy/?sku=36278" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-dlya-supa-tom-kkha-kai-svezhiy-250-gr/?sku=36265" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/?sku=36289" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1-1/?sku=36279" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tayskiy-perets-chili-mini/?sku=36287" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tayskiy-perets-chili-mini/?sku=36309" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/galangal-svezhiy/?sku=36294" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-dlya-supa-tom-kkha-kai-svezhiy-250-gr/?sku=36282" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/?sku=36290" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1-1/?sku=36293" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/?sku=36296" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tayskiy-perets-chili-mini/?sku=36311" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-dlya-supa-tom-kkha-kai-svezhiy-250-gr/?sku=36291" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1-1/?sku=36298" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/zelenaya-papayya-dlya-salatov-i-vtorykh-blyud/?sku=36312" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-svezhikh-spetsiy-dlya-supa-tom-yam/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/kaffir-laym-svezhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/griby-shiitaki-svezhie/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/griby-shimidzhi-shimedzhi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/kaffir-laym-svezhiy/?sku=36297" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/griby-shiitaki-svezhie/?sku=36295" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-svezhikh-spetsiy-dlya-supa-tom-yam/?sku=36266" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-svezhikh-spetsiy-dlya-supa-tom-yam/?sku=36283" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/kaffir-laym-svezhiy/?sku=36313" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-svezhikh-spetsiy-dlya-supa-tom-yam/?sku=36292" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/nabor-svezhikh-spetsiy-dlya-supa-tom-yam/?sku=36304" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/longan-svezhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/koren-lotosa-svezhiy-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/longan-svezhiy/?sku=36302" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/koren-lotosa-svezhiy-100-g/?sku=36280" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/longan-svezhiy/?sku=36314" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/koren-lotosa-svezhiy-100-g/?sku=36299" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/lemongrass-svezhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1/?sku=36303" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/lemongrass-svezhiy/?sku=36281" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/lemongrass-svezhiy/?sku=36300" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1/?sku=36315" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy/?sku=36306" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy/?sku=36316" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhaya-guanabana-annona-graviola/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhaya-guanabana-annona-graviola/?sku=36317" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhaya-mini-kukuruza-tayskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/?sku=36268" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhaya-mini-kukuruza-tayskaya/?sku=36285" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhaya-mini-kukuruza-tayskaya/?sku=36318" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/?sku=36284" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhie-tayskie-mini-baklazhany/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/listya-kaffir-layma-svezhie/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhie-tayskie-mini-baklazhany/?sku=36286" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/listya-kaffir-layma-svezhie/?sku=36301" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhie-tayskie-mini-baklazhany/?sku=36319" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-dzhekfrut-plod-khlebnogo-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-dzhekfrut-plod-khlebnogo-dereva/?sku=36307" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-dzhekfrut-plod-khlebnogo-dereva/?sku=36320" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-durian/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-durian/?sku=36308" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-durian/?sku=36321" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tamarind/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tamarind/?sku=36310" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/?sku=36277" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/svezhiy-tamarind/?sku=36322" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/?sku=36288" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/svezhie-ovoshchi-i-frukty/salak-svezhiy-ochen-sladkiy-1-1/?sku=36305" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F79" sqref="F79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1055,579 +1055,579 @@
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E6" s="6"/>
       <c r="F6" s="14">
-        <v>334</v>
+        <v>897</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
         <v>130</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="6"/>
+      <c r="E8" s="6">
+        <v>0</v>
+      </c>
       <c r="F8" s="14">
-        <v>161</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F9" s="14">
-        <v>71</v>
+        <v>334</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>897</v>
+        <v>161</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>897</v>
+        <v>130</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="E12" s="6"/>
+      <c r="E12" s="6">
+        <v>-1</v>
+      </c>
       <c r="F12" s="14">
-        <v>130</v>
+        <v>334</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>161</v>
+        <v>897</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="14">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E15" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>334</v>
+        <v>161</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>897</v>
+        <v>161</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
         <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="E18" s="6"/>
+      <c r="E18" s="6">
+        <v>-1</v>
+      </c>
       <c r="F18" s="14">
-        <v>161</v>
+        <v>334</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="E19" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>71</v>
+        <v>897</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F20" s="14">
-        <v>334</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
         <v>897</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
         <v>161</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F23" s="14">
-        <v>71</v>
+        <v>334</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F24" s="14">
-        <v>334</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
         <v>897</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
         <v>358</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="E27" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>197</v>
+        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E28" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F28" s="14">
-        <v>142</v>
+        <v>197</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="E29" s="6"/>
+      <c r="E29" s="6">
+        <v>0</v>
+      </c>
       <c r="F29" s="14">
-        <v>118</v>
+        <v>142</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="E31" s="6"/>
+      <c r="E31" s="6">
+        <v>-1</v>
+      </c>
       <c r="F31" s="14">
-        <v>358</v>
+        <v>197</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="E32" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>197</v>
+        <v>358</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
-        <v>118</v>
+        <v>358</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>358</v>
+        <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
         <v>358</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
@@ -1751,141 +1751,141 @@
       <c r="D42" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="6">
         <v>0</v>
       </c>
       <c r="F42" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>66</v>
+        <v>209</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>209</v>
+        <v>66</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
         <v>209</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
         <v>66</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
-        <v>209</v>
+        <v>66</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>66</v>
+        <v>209</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E49" s="6">
         <v>-1</v>
       </c>
       <c r="F49" s="14">
         <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
@@ -1953,149 +1953,149 @@
       </c>
       <c r="C53" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="E54" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>178</v>
+        <v>114</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="E55" s="6"/>
+      <c r="E55" s="6">
+        <v>98</v>
+      </c>
       <c r="F55" s="14">
-        <v>114</v>
+        <v>178</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="E56" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>178</v>
+        <v>114</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>128</v>
       </c>
-      <c r="E57" s="6"/>
+      <c r="E57" s="6">
+        <v>98</v>
+      </c>
       <c r="F57" s="14">
-        <v>114</v>
+        <v>178</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="E58" s="6"/>
+      <c r="E58" s="6">
+        <v>98</v>
+      </c>
       <c r="F58" s="14">
-        <v>114</v>
+        <v>178</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="E59" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E59" s="6"/>
       <c r="F59" s="14">
-        <v>178</v>
+        <v>114</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E60" s="6">
         <v>0</v>
       </c>
       <c r="F60" s="14">
         <v>299</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
@@ -2273,134 +2273,134 @@
         <v>153</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
         <v>1434</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>405</v>
+        <v>126</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
-        <v>126</v>
+        <v>405</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>166</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>405</v>
+        <v>126</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>126</v>
+        <v>405</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>170</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
         <v>126</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>172</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="14">
         <v>405</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E77" s="6">
         <v>-2</v>
       </c>