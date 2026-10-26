--- v0 (2026-07-01)
+++ v1 (2026-10-26)
@@ -53,66 +53,66 @@
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>36201</t>
   </si>
   <si>
     <t>Капуста кимчи (кимчхи)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-kimchkhi/</t>
   </si>
   <si>
     <t>36246</t>
   </si>
   <si>
     <t>https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-kimchkhi/?sku=36246</t>
   </si>
   <si>
+    <t>36202</t>
+  </si>
+  <si>
+    <t>Капуста кимчи (кимчхи) оригинальная WANG, 410 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-kimchkhi-originalnaya/</t>
+  </si>
+  <si>
     <t>36199</t>
   </si>
   <si>
     <t>Водяные каштаны, 567 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/salaty-i-ovoshchi/vodyanye-kashtany/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-kimchkhi-originalnaya/</t>
   </si>
   <si>
     <t>36247</t>
   </si>
   <si>
     <t>https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-kimchkhi-originalnaya/?sku=36247</t>
   </si>
   <si>
     <t>36200</t>
   </si>
   <si>
     <t>Грибы вешенки острые для салата и гарнира, 350 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/salaty-i-ovoshchi/griby-veshenki-ostrye-dlya-salata-i-garnira-350-g/</t>
   </si>
   <si>
     <t>36203</t>
   </si>
   <si>
     <t>Капуста кимчи оригинальная корейская "Tasty Kimchi", 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-originalnaya-koreyskaya-tasty-kimchi/</t>
   </si>
@@ -1062,51 +1062,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-kimchkhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-kimchkhi/?sku=36246" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/vodyanye-kashtany/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-kimchkhi-originalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-kimchkhi-originalnaya/?sku=36247" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/griby-veshenki-ostrye-dlya-salata-i-garnira-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-originalnaya-koreyskaya-tasty-kimchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-originalnaya-koreyskaya-tasty-kimchi/?sku=36248" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-ostraya-bibigo-originalnaya-koreyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-ostraya-bibigo-originalnaya-koreyskaya/?sku=36249" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-premium-originalnaya-koreyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-premium-originalnaya-koreyskaya/?sku=36250" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/mat---kimchi-bibigo-originalnaya-koreyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/mat---kimchi-bibigo-originalnaya-koreyskaya/?sku=36251" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/redka-kimchi-kaktuchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/redka-kimchi-kaktuchi/?sku=36252" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/korni-lotosa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/korni-lotosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kunzhutnye-listya-v-soevom-souse/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/listya-shiso-v-ostrom-souse-perilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/listya-shiso-v-soevom-souse-perilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/listya-gorchitsy-s-olivkami-v-masle/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/baklazhany-sushenye-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/baklazhany-sushenye-1/?sku=34276" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/baklazhany-sushenye-1/?sku=36212" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/mini-baklazhany-v-krevetochnom-souse/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/mini-baklazhany-solenye/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/molodaya-kukuruza/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/molodye-korni-lotosa-kislo-sladkie/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/ovoshchi-dlya-vok-blyud/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/perets-marinovannyy-v-soevom-souse/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/perets-khalapenyu-rezanyy-312-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/perets-marinovannyy-ostryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/perets-chili-marinovannyy-200-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/perets-chili-marinovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/perets-chili-sushenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/perets-chili-sushenyy/?sku=34221" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/perets-chili-sushenyy/?sku=34249" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/perets-chili-sushenyy/?sku=34277" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/perets-chili-sushenyy/?sku=36224" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/pobegi-bambuka-marinovannye-v-souse-angon-800-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/pobegi-bambuka-marinovannye-v-souse-angon-800-g/?sku=35637" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/pobegi-bambuka-marinovannye-v-souse-angon-800-g/?sku=36225" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/pobegi-palmy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/rostki-zhenshenya-konservirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/rostki-zhenshenya-konservirovannye/?sku=36228" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/rostki-soi-konservirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/?sku=36268" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/?sku=36284" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/salat-iz-vodorosley--chuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/salat-iz-vodorosley--chuka/?sku=34369" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/salat-iz-vodorosley--chuka/?sku=36232" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/salat-iz-vodorosley--chuka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/salat-iz-vodorosley--chuka-1/?sku=34370" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/salat-iz-vodorosley--chuka-1/?sku=36233" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/salat-iz-lotosa-350-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/solenye-ovoshchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/?sku=34511" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/?sku=36237" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/?sku=34235" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/?sku=36238" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/?sku=39261" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/sychuanskaya-kapusta-v-kunzhutnom-masle-ovoshchi-chzhatsay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/sychuanskaya-kapusta-tselaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/fermentirovannye-chernye-soevye-boby/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/fermentirovannye-chernye-soevye-boby/?sku=34238" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/fermentirovannye-chernye-soevye-boby/?sku=36241" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/fermentirovannye-chernye-soevye-boby-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/chernyy-chesnok-vysshee-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/chernyy-chesnok-vysshee-kachestvo/?sku=34253" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/chernyy-chesnok-vysshee-kachestvo/?sku=36243" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-zelenye-molodye-soevye-boby-edamame/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-zelenye-molodye-soevye-boby-edamame/?sku=36244" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/yaponskie-solenye-slivy-umebosi-yaponskiy-delikates-500-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/yaponskie-solenye-slivy-umebosi-yaponskiy-delikates-500-gr/?sku=38871" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/yaponskie-solenye-slivy-umebosi-yaponskiy-delikates-500-gr/?sku=38983" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-kimchkhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-kimchkhi/?sku=36246" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-kimchkhi-originalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/vodyanye-kashtany/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-kimchkhi-originalnaya/?sku=36247" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/griby-veshenki-ostrye-dlya-salata-i-garnira-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-originalnaya-koreyskaya-tasty-kimchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-originalnaya-koreyskaya-tasty-kimchi/?sku=36248" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-ostraya-bibigo-originalnaya-koreyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-ostraya-bibigo-originalnaya-koreyskaya/?sku=36249" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-premium-originalnaya-koreyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kapusta-kimchi-premium-originalnaya-koreyskaya/?sku=36250" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/mat---kimchi-bibigo-originalnaya-koreyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/mat---kimchi-bibigo-originalnaya-koreyskaya/?sku=36251" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/redka-kimchi-kaktuchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/redka-kimchi-kaktuchi/?sku=36252" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/korni-lotosa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/korni-lotosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/kunzhutnye-listya-v-soevom-souse/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/listya-shiso-v-ostrom-souse-perilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/listya-shiso-v-soevom-souse-perilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/listya-gorchitsy-s-olivkami-v-masle/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/baklazhany-sushenye-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/baklazhany-sushenye-1/?sku=34276" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/baklazhany-sushenye-1/?sku=36212" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/mini-baklazhany-v-krevetochnom-souse/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/mini-baklazhany-solenye/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/molodaya-kukuruza/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/molodye-korni-lotosa-kislo-sladkie/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/ovoshchi-dlya-vok-blyud/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/perets-marinovannyy-v-soevom-souse/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/perets-khalapenyu-rezanyy-312-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/perets-marinovannyy-ostryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/perets-chili-marinovannyy-200-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/perets-chili-marinovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/perets-chili-sushenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/perets-chili-sushenyy/?sku=34221" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/perets-chili-sushenyy/?sku=34249" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/perets-chili-sushenyy/?sku=34277" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/perets-chili-sushenyy/?sku=36224" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/pobegi-bambuka-marinovannye-v-souse-angon-800-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/pobegi-bambuka-marinovannye-v-souse-angon-800-g/?sku=35637" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/pobegi-bambuka-marinovannye-v-souse-angon-800-g/?sku=36225" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/pobegi-palmy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/rostki-zhenshenya-konservirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/rostki-zhenshenya-konservirovannye/?sku=36228" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/rostki-soi-konservirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/?sku=36268" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/rostki-fasoli-zolotistoy-masha-svezhie/?sku=36284" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/salat-iz-vodorosley--chuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/salat-iz-vodorosley--chuka/?sku=34369" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/salat-iz-vodorosley--chuka/?sku=36232" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/salat-iz-vodorosley--chuka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/salat-iz-vodorosley--chuka-1/?sku=34370" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/vodorosli/salat-iz-vodorosley--chuka-1/?sku=36233" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/salat-iz-lotosa-350-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/solenye-ovoshchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/?sku=34511" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/?sku=36237" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/?sku=34235" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/?sku=36238" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/priprava-adzhino-moto--yaponskoe-kachestvo-1/?sku=39261" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/sychuanskaya-kapusta-v-kunzhutnom-masle-ovoshchi-chzhatsay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/sychuanskaya-kapusta-tselaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/fermentirovannye-chernye-soevye-boby/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/fermentirovannye-chernye-soevye-boby/?sku=34238" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/fermentirovannye-chernye-soevye-boby/?sku=36241" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/fermentirovannye-chernye-soevye-boby-150-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/chernyy-chesnok-vysshee-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/chernyy-chesnok-vysshee-kachestvo/?sku=34253" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/chernyy-chesnok-vysshee-kachestvo/?sku=36243" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-zelenye-molodye-soevye-boby-edamame/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-zelenye-molodye-soevye-boby-edamame/?sku=36244" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/yaponskie-solenye-slivy-umebosi-yaponskiy-delikates-500-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/yaponskie-solenye-slivy-umebosi-yaponskiy-delikates-500-gr/?sku=38871" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/salaty-i-ovoshchi/yaponskie-solenye-slivy-umebosi-yaponskiy-delikates-500-gr/?sku=38983" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F84" sqref="F84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1177,80 +1177,80 @@
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
         <v>269</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>221</v>
+        <v>537</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>537</v>
+        <v>221</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
         <v>537</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
         <v>179</v>