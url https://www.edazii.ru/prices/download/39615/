--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -38,404 +38,404 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Морепродукты и рыба</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>36142</t>
+  </si>
+  <si>
+    <t>Мясо камчатского краба (колено, без панциря)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/myaso-kamchatskogo-kraba-koleno-bez-pantsirya/</t>
+  </si>
+  <si>
+    <t>36126</t>
+  </si>
+  <si>
+    <t>Креветка для суши "Суши Эби" 30 шт</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht/</t>
+  </si>
+  <si>
+    <t>36135</t>
+  </si>
+  <si>
+    <t>Мидии Гигант Киви, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/midii-gigant-kivi/</t>
+  </si>
+  <si>
+    <t>36145</t>
+  </si>
+  <si>
+    <t>Осьминог молодой, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/osminog-molodoy/</t>
+  </si>
+  <si>
+    <t>36152</t>
+  </si>
+  <si>
+    <t>Угорь "Унаги" (250-300 грамм)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-250-300-gramm/</t>
+  </si>
+  <si>
+    <t>34190</t>
+  </si>
+  <si>
+    <t>Сушеные анчоусы Ca Com</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/</t>
+  </si>
+  <si>
+    <t>36160</t>
+  </si>
+  <si>
+    <t>Филе лосося свежемороженное</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-svezhemorozhennoe/</t>
+  </si>
+  <si>
+    <t>36125</t>
+  </si>
+  <si>
+    <t>Кальмар филе Банно Монго</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file-banno-mongo/</t>
+  </si>
+  <si>
+    <t>36144</t>
+  </si>
+  <si>
+    <t>Окунь "Изумидай" (филе тилапии)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/okun-izumiday-file-tilapii/</t>
+  </si>
+  <si>
     <t>36134</t>
   </si>
   <si>
     <t>Лягушачьи лапки (окорочка)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/lyagushachi-lapki-okorochka/</t>
   </si>
   <si>
-    <t>36144</t>
-[...77 lines deleted...]
-    <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/</t>
+    <t>36193</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/okun-izumiday-file-tilapii/?sku=36193</t>
+  </si>
+  <si>
+    <t>36177</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht/?sku=36177</t>
   </si>
   <si>
     <t>36163</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/lyagushachi-lapki-okorochka/?sku=36163</t>
   </si>
   <si>
-    <t>36193</t>
-[...10 lines deleted...]
-  <si>
     <t>36170</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/myaso-kamchatskogo-kraba-koleno-bez-pantsirya/?sku=36170</t>
   </si>
   <si>
     <t>36189</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file-banno-mongo/?sku=36189</t>
   </si>
   <si>
     <t>36164</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/midii-gigant-kivi/?sku=36164</t>
   </si>
   <si>
+    <t>36172</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/osminog-molodoy/?sku=36172</t>
+  </si>
+  <si>
     <t>36184</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-250-300-gramm/?sku=36184</t>
   </si>
   <si>
-    <t>36172</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/moreprodukty-i-ryba/osminog-molodoy/?sku=36172</t>
+    <t>34278</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=34278</t>
   </si>
   <si>
     <t>36192</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-svezhemorozhennoe/?sku=36192</t>
   </si>
   <si>
-    <t>34278</t>
-[...4 lines deleted...]
-  <si>
     <t>36148</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=36148</t>
   </si>
   <si>
     <t>36174</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=36174</t>
   </si>
   <si>
+    <t>36138</t>
+  </si>
+  <si>
+    <t>Моллюск Вонголе/Венерка, 10/20, крупный</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-1020-krupnyy/</t>
+  </si>
+  <si>
+    <t>36122</t>
+  </si>
+  <si>
+    <t>Cтружка тунца Бонито, 50 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/ctruzhka-tuntsa-bonito/</t>
+  </si>
+  <si>
+    <t>34191</t>
+  </si>
+  <si>
+    <t>Сушеные креветки мелкие Moi Kho</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/</t>
+  </si>
+  <si>
+    <t>36129</t>
+  </si>
+  <si>
+    <t>Креветка сладкая для суши Ама Эби, 50 штук</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-sladkaya-dlya-sushi-ama-ebi-50-shtuk/</t>
+  </si>
+  <si>
+    <t>36136</t>
+  </si>
+  <si>
+    <t>Мидии очищенные, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/midii-ochishchennye/</t>
+  </si>
+  <si>
+    <t>36146</t>
+  </si>
+  <si>
+    <t>Осьминог целый свежемороженый (1-2 кг)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/osminog-tselyy-svezhemorozhenyy-15-25-kg/</t>
+  </si>
+  <si>
+    <t>36157</t>
+  </si>
+  <si>
+    <t>Филе Кальмара дальневосточного, очищенное, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file/</t>
+  </si>
+  <si>
     <t>36153</t>
   </si>
   <si>
     <t>Угорь "Унаги" (350-370 грамм).</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-350-370-gramm/</t>
   </si>
   <si>
-    <t>36146</t>
-[...59 lines deleted...]
-    <t>https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file/</t>
+    <t>36197</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/ctruzhka-tuntsa-bonito/?sku=36197</t>
+  </si>
+  <si>
+    <t>36167</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-1020-krupnyy/?sku=36167</t>
+  </si>
+  <si>
+    <t>34279</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=34279</t>
+  </si>
+  <si>
+    <t>36178</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-sladkaya-dlya-sushi-ama-ebi-50-shtuk/?sku=36178</t>
+  </si>
+  <si>
+    <t>36165</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/midii-ochishchennye/?sku=36165</t>
+  </si>
+  <si>
+    <t>36173</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/osminog-tselyy-svezhemorozhenyy-15-25-kg/?sku=36173</t>
   </si>
   <si>
     <t>36190</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file/?sku=36190</t>
   </si>
   <si>
-    <t>36197</t>
-[...4 lines deleted...]
-  <si>
     <t>36185</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-350-370-gramm/?sku=36185</t>
   </si>
   <si>
-    <t>36173</t>
-[...28 lines deleted...]
-  <si>
     <t>36149</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36149</t>
   </si>
   <si>
     <t>36175</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36175</t>
   </si>
   <si>
     <t>36182</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36182</t>
   </si>
   <si>
+    <t>36158</t>
+  </si>
+  <si>
+    <t>Филе Кальмара лолиго 10/20, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/file-kalmara-loligo-1020-1-kg/</t>
+  </si>
+  <si>
+    <t>36154</t>
+  </si>
+  <si>
+    <t>Угорь "Унаги" (450-500 грамм)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-450-500-gramm/</t>
+  </si>
+  <si>
+    <t>36123</t>
+  </si>
+  <si>
+    <t>Гребешок , 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/grebeshok/</t>
+  </si>
+  <si>
+    <t>36139</t>
+  </si>
+  <si>
+    <t>Моллюск Вонголе/Венерка, 31/40, мелкий равзмер</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-3140-melkiy-ravzmer/</t>
+  </si>
+  <si>
     <t>36151</t>
   </si>
   <si>
     <t>Тунец, стружка сушеная Бонито, 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/tunets-struzhka-sushenaya-bonito/</t>
   </si>
   <si>
     <t>36130</t>
   </si>
   <si>
     <t>Креветка тигровая без головы 16/20, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-1/</t>
   </si>
   <si>
-    <t>36158</t>
-[...34 lines deleted...]
-  <si>
     <t>36176</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/tunets-struzhka-sushenaya-bonito/?sku=36176</t>
   </si>
   <si>
     <t>36179</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-1/?sku=36179</t>
   </si>
   <si>
     <t>36191</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/file-kalmara-loligo-1020-1-kg/?sku=36191</t>
   </si>
   <si>
     <t>36186</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-450-500-gramm/?sku=36186</t>
   </si>
   <si>
     <t>36168</t>
@@ -449,120 +449,120 @@
   <si>
     <t>Креветка тигровая без головы 21/25, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya/</t>
   </si>
   <si>
     <t>36124</t>
   </si>
   <si>
     <t>Желтохвост (лакедра), филе свежемороженое</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/zheltokhvost-lakedra-file-svezhemorozhenoe/</t>
   </si>
   <si>
     <t>36155</t>
   </si>
   <si>
     <t>Угорь "Унаги" (550-600 грамм).</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-550-600-gramm/</t>
   </si>
   <si>
+    <t>36180</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya/?sku=36180</t>
+  </si>
+  <si>
     <t>36187</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-550-600-gramm/?sku=36187</t>
   </si>
   <si>
-    <t>36180</t>
-[...4 lines deleted...]
-  <si>
     <t>36156</t>
   </si>
   <si>
     <t>Угорь "Унаги" (650-700 грамм)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-650-700-gramm/</t>
   </si>
   <si>
     <t>36132</t>
   </si>
   <si>
     <t>Креветка тигровая очищенная 31/40 с хвостиком, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-2/</t>
   </si>
   <si>
+    <t>36188</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-650-700-gramm/?sku=36188</t>
+  </si>
+  <si>
     <t>36181</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-2/?sku=36181</t>
   </si>
   <si>
-    <t>36188</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-650-700-gramm/?sku=36188</t>
+    <t>36162</t>
+  </si>
+  <si>
+    <t>Черная тигровая креветка с головой 8/12 гигантская, Бангладеш</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht-1/</t>
   </si>
   <si>
     <t>34479</t>
   </si>
   <si>
     <t>Креветка салатная тепловодная очищенная 200/300, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/</t>
   </si>
   <si>
-    <t>36162</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht-1/</t>
+    <t>36183</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht-1/?sku=36183</t>
   </si>
   <si>
     <t>36127</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/?sku=36127</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht-1/?sku=36183</t>
   </si>
   <si>
     <t>34480</t>
   </si>
   <si>
     <t>Креветка салатная тепловодная очищенная, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/</t>
   </si>
   <si>
     <t>36128</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/?sku=36128</t>
   </si>
   <si>
     <t>36133</t>
   </si>
   <si>
     <t>Креветки очищенные мороженные в панировке, 400 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetki-ochishchennye-morozhennye-v-panirovke-400-g/</t>
   </si>
@@ -993,51 +993,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/lyagushachi-lapki-okorochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/okun-izumiday-file-tilapii/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/myaso-kamchatskogo-kraba-koleno-bez-pantsirya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-gigant-kivi/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-250-300-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-molodoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-svezhemorozhennoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file-banno-mongo/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/lyagushachi-lapki-okorochka/?sku=36163" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/okun-izumiday-file-tilapii/?sku=36193" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht/?sku=36177" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/myaso-kamchatskogo-kraba-koleno-bez-pantsirya/?sku=36170" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file-banno-mongo/?sku=36189" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-gigant-kivi/?sku=36164" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-250-300-gramm/?sku=36184" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-molodoy/?sku=36172" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-svezhemorozhennoe/?sku=36192" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=34278" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=36148" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=36174" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-350-370-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-tselyy-svezhemorozhenyy-15-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-1020-krupnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ctruzhka-tuntsa-bonito/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-sladkaya-dlya-sushi-ama-ebi-50-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-ochishchennye/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file/?sku=36190" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ctruzhka-tuntsa-bonito/?sku=36197" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-350-370-gramm/?sku=36185" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-tselyy-svezhemorozhenyy-15-25-kg/?sku=36173" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-1020-krupnyy/?sku=36167" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=34279" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-ochishchennye/?sku=36165" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-sladkaya-dlya-sushi-ama-ebi-50-shtuk/?sku=36178" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36149" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36175" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36182" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/tunets-struzhka-sushenaya-bonito/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-kalmara-loligo-1020-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-450-500-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-3140-melkiy-ravzmer/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/grebeshok/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/tunets-struzhka-sushenaya-bonito/?sku=36176" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-1/?sku=36179" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-kalmara-loligo-1020-1-kg/?sku=36191" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-450-500-gramm/?sku=36186" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-3140-melkiy-ravzmer/?sku=36168" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/zheltokhvost-lakedra-file-svezhemorozhenoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-550-600-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-550-600-gramm/?sku=36187" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya/?sku=36180" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-650-700-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-2/?sku=36181" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-650-700-gramm/?sku=36188" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/?sku=36127" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht-1/?sku=36183" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/?sku=36128" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetki-ochishchennye-morozhennye-v-panirovke-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/?sku=36141" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/tunets-yelloufin-tsena-za-100-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-okhlazhdennoe/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/myaso-kamchatskogo-kraba-koleno-bez-pantsirya/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-gigant-kivi/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-molodoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-250-300-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-svezhemorozhennoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file-banno-mongo/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/okun-izumiday-file-tilapii/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/lyagushachi-lapki-okorochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/okun-izumiday-file-tilapii/?sku=36193" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht/?sku=36177" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/lyagushachi-lapki-okorochka/?sku=36163" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/myaso-kamchatskogo-kraba-koleno-bez-pantsirya/?sku=36170" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file-banno-mongo/?sku=36189" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-gigant-kivi/?sku=36164" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-molodoy/?sku=36172" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-250-300-gramm/?sku=36184" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=34278" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-svezhemorozhennoe/?sku=36192" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=36148" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=36174" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-1020-krupnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ctruzhka-tuntsa-bonito/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-sladkaya-dlya-sushi-ama-ebi-50-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-ochishchennye/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-tselyy-svezhemorozhenyy-15-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-350-370-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ctruzhka-tuntsa-bonito/?sku=36197" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-1020-krupnyy/?sku=36167" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=34279" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-sladkaya-dlya-sushi-ama-ebi-50-shtuk/?sku=36178" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-ochishchennye/?sku=36165" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-tselyy-svezhemorozhenyy-15-25-kg/?sku=36173" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file/?sku=36190" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-350-370-gramm/?sku=36185" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36149" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36175" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36182" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-kalmara-loligo-1020-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-450-500-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/grebeshok/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-3140-melkiy-ravzmer/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/tunets-struzhka-sushenaya-bonito/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/tunets-struzhka-sushenaya-bonito/?sku=36176" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-1/?sku=36179" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-kalmara-loligo-1020-1-kg/?sku=36191" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-450-500-gramm/?sku=36186" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-3140-melkiy-ravzmer/?sku=36168" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/zheltokhvost-lakedra-file-svezhemorozhenoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-550-600-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya/?sku=36180" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-550-600-gramm/?sku=36187" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-650-700-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-650-700-gramm/?sku=36188" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-2/?sku=36181" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht-1/?sku=36183" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/?sku=36127" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/?sku=36128" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetki-ochishchennye-morozhennye-v-panirovke-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/?sku=36141" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/tunets-yelloufin-tsena-za-100-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-okhlazhdennoe/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F77" sqref="F77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1074,994 +1074,994 @@
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="13">
-        <v>825</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>106</v>
+        <v>688</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>1973</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>1130</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="5"/>
+      <c r="E10" s="5">
+        <v>-1</v>
+      </c>
       <c r="F10" s="13">
-        <v>688</v>
+        <v>556</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="E11" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>556</v>
+        <v>298</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="E12" s="5"/>
+      <c r="E12" s="5">
+        <v>85</v>
+      </c>
       <c r="F12" s="13">
-        <v>1047</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="F13" s="13">
-        <v>2171</v>
+        <v>896</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="F14" s="13">
-        <v>896</v>
+        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="E15" s="5"/>
+      <c r="E15" s="5">
+        <v>0</v>
+      </c>
       <c r="F15" s="13">
-        <v>298</v>
+        <v>825</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="5">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="F16" s="13">
-        <v>825</v>
+        <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="E17" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>106</v>
+        <v>688</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="E18" s="5"/>
+      <c r="E18" s="5">
+        <v>0</v>
+      </c>
       <c r="F18" s="13">
-        <v>688</v>
+        <v>825</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="5">
         <v>0</v>
       </c>
       <c r="F19" s="13">
         <v>1973</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="5">
         <v>0</v>
       </c>
       <c r="F20" s="13">
         <v>896</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
         <v>1130</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E22" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>556</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="E23" s="5"/>
+      <c r="E23" s="5">
+        <v>-1</v>
+      </c>
       <c r="F23" s="13">
-        <v>1047</v>
+        <v>556</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="E24" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>2171</v>
+        <v>298</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="E25" s="5"/>
+      <c r="E25" s="5">
+        <v>85</v>
+      </c>
       <c r="F25" s="13">
-        <v>298</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
         <v>298</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
         <v>298</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="E28" s="5"/>
+      <c r="E28" s="5">
+        <v>0</v>
+      </c>
       <c r="F28" s="13">
-        <v>688</v>
+        <v>932</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>1302</v>
+        <v>179</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="E30" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>932</v>
+        <v>298</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="E31" s="5"/>
+      <c r="E31" s="5">
+        <v>0</v>
+      </c>
       <c r="F31" s="13">
-        <v>179</v>
+        <v>777</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>298</v>
+        <v>389</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="E33" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>777</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
-        <v>389</v>
+        <v>633</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>633</v>
+        <v>688</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>633</v>
+        <v>179</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="E37" s="5"/>
+      <c r="E37" s="5">
+        <v>0</v>
+      </c>
       <c r="F37" s="13">
-        <v>179</v>
+        <v>932</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>688</v>
+        <v>298</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="E39" s="5"/>
+      <c r="E39" s="5">
+        <v>0</v>
+      </c>
       <c r="F39" s="13">
-        <v>1302</v>
+        <v>777</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="E40" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>932</v>
+        <v>389</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>298</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>389</v>
+        <v>633</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="E43" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>777</v>
+        <v>688</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
         <v>298</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
         <v>298</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
         <v>298</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>1435</v>
+        <v>740</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>1070</v>
+        <v>927</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>740</v>
+        <v>209</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="E50" s="5"/>
+      <c r="E50" s="5">
+        <v>0</v>
+      </c>
       <c r="F50" s="13">
-        <v>927</v>
+        <v>501</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>120</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>121</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="E51" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>501</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>125</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>209</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
         <v>1435</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>129</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
         <v>1070</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
         <v>740</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="13">
         <v>927</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>135</v>
       </c>
       <c r="E57" s="5">
         <v>0</v>
       </c>
       <c r="F57" s="13">
         <v>501</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>137</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>138</v>
       </c>
       <c r="E58" s="5"/>
@@ -2093,224 +2093,224 @@
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>144</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
         <v>1112</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>146</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
-        <v>1112</v>
+        <v>993</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>147</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="13">
-        <v>993</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
         <v>1298</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
         <v>1184</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>156</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="13">
-        <v>1184</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>158</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>1298</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="E67" s="5"/>
+      <c r="E67" s="5">
+        <v>95</v>
+      </c>
       <c r="F67" s="13">
-        <v>855</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>162</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>163</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="E68" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E68" s="5"/>
       <c r="F68" s="13">
-        <v>2135</v>
+        <v>855</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="E69" s="5"/>
+      <c r="E69" s="5">
+        <v>95</v>
+      </c>
       <c r="F69" s="13">
-        <v>855</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>163</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="E70" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E70" s="5"/>
       <c r="F70" s="13">
-        <v>2135</v>
+        <v>855</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>171</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="13">
         <v>1026</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">