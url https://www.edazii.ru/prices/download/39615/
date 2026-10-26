--- v1 (2026-07-01)
+++ v2 (2026-10-26)
@@ -38,531 +38,531 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Морепродукты и рыба</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>36125</t>
+  </si>
+  <si>
+    <t>Кальмар филе Банно Монго</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file-banno-mongo/</t>
+  </si>
+  <si>
+    <t>34190</t>
+  </si>
+  <si>
+    <t>Сушеные анчоусы Ca Com</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/</t>
+  </si>
+  <si>
+    <t>36144</t>
+  </si>
+  <si>
+    <t>Окунь "Изумидай" (филе тилапии)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/okun-izumiday-file-tilapii/</t>
+  </si>
+  <si>
     <t>36142</t>
   </si>
   <si>
     <t>Мясо камчатского краба (колено, без панциря)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/myaso-kamchatskogo-kraba-koleno-bez-pantsirya/</t>
   </si>
   <si>
+    <t>36134</t>
+  </si>
+  <si>
+    <t>Лягушачьи лапки (окорочка)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/lyagushachi-lapki-okorochka/</t>
+  </si>
+  <si>
     <t>36126</t>
   </si>
   <si>
     <t>Креветка для суши "Суши Эби" 30 шт</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht/</t>
   </si>
   <si>
+    <t>36145</t>
+  </si>
+  <si>
+    <t>Осьминог молодой, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/osminog-molodoy/</t>
+  </si>
+  <si>
+    <t>36152</t>
+  </si>
+  <si>
+    <t>Угорь "Унаги" (250-300 грамм)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-250-300-gramm/</t>
+  </si>
+  <si>
+    <t>36160</t>
+  </si>
+  <si>
+    <t>Филе лосося свежемороженное</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-svezhemorozhennoe/</t>
+  </si>
+  <si>
     <t>36135</t>
   </si>
   <si>
     <t>Мидии Гигант Киви, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/midii-gigant-kivi/</t>
   </si>
   <si>
-    <t>36145</t>
-[...59 lines deleted...]
-    <t>https://www.edazii.ru/moreprodukty-i-ryba/lyagushachi-lapki-okorochka/</t>
+    <t>36172</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/osminog-molodoy/?sku=36172</t>
+  </si>
+  <si>
+    <t>36184</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-250-300-gramm/?sku=36184</t>
+  </si>
+  <si>
+    <t>36192</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-svezhemorozhennoe/?sku=36192</t>
+  </si>
+  <si>
+    <t>36164</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/midii-gigant-kivi/?sku=36164</t>
+  </si>
+  <si>
+    <t>34278</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=34278</t>
   </si>
   <si>
     <t>36193</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/okun-izumiday-file-tilapii/?sku=36193</t>
   </si>
   <si>
     <t>36177</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht/?sku=36177</t>
   </si>
   <si>
+    <t>36170</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/myaso-kamchatskogo-kraba-koleno-bez-pantsirya/?sku=36170</t>
+  </si>
+  <si>
     <t>36163</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/lyagushachi-lapki-okorochka/?sku=36163</t>
   </si>
   <si>
-    <t>36170</t>
-[...4 lines deleted...]
-  <si>
     <t>36189</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file-banno-mongo/?sku=36189</t>
   </si>
   <si>
-    <t>36164</t>
-[...28 lines deleted...]
-  <si>
     <t>36148</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=36148</t>
   </si>
   <si>
     <t>36174</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=36174</t>
   </si>
   <si>
+    <t>36122</t>
+  </si>
+  <si>
+    <t>Cтружка тунца Бонито, 50 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/ctruzhka-tuntsa-bonito/</t>
+  </si>
+  <si>
+    <t>36129</t>
+  </si>
+  <si>
+    <t>Креветка сладкая для суши Ама Эби, 50 штук</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-sladkaya-dlya-sushi-ama-ebi-50-shtuk/</t>
+  </si>
+  <si>
+    <t>36157</t>
+  </si>
+  <si>
+    <t>Филе Кальмара дальневосточного, очищенное, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file/</t>
+  </si>
+  <si>
+    <t>36146</t>
+  </si>
+  <si>
+    <t>Осьминог целый свежемороженый (1-2 кг)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/osminog-tselyy-svezhemorozhenyy-15-25-kg/</t>
+  </si>
+  <si>
+    <t>36153</t>
+  </si>
+  <si>
+    <t>Угорь "Унаги" (350-370 грамм).</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-350-370-gramm/</t>
+  </si>
+  <si>
+    <t>36136</t>
+  </si>
+  <si>
+    <t>Мидии очищенные, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/midii-ochishchennye/</t>
+  </si>
+  <si>
     <t>36138</t>
   </si>
   <si>
     <t>Моллюск Вонголе/Венерка, 10/20, крупный</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-1020-krupnyy/</t>
   </si>
   <si>
-    <t>36122</t>
-[...7 lines deleted...]
-  <si>
     <t>34191</t>
   </si>
   <si>
     <t>Сушеные креветки мелкие Moi Kho</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/</t>
   </si>
   <si>
-    <t>36129</t>
-[...41 lines deleted...]
-    <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-350-370-gramm/</t>
+    <t>34279</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=34279</t>
+  </si>
+  <si>
+    <t>36178</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-sladkaya-dlya-sushi-ama-ebi-50-shtuk/?sku=36178</t>
+  </si>
+  <si>
+    <t>36190</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file/?sku=36190</t>
+  </si>
+  <si>
+    <t>36173</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/osminog-tselyy-svezhemorozhenyy-15-25-kg/?sku=36173</t>
+  </si>
+  <si>
+    <t>36185</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-350-370-gramm/?sku=36185</t>
+  </si>
+  <si>
+    <t>36165</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/midii-ochishchennye/?sku=36165</t>
   </si>
   <si>
     <t>36197</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/ctruzhka-tuntsa-bonito/?sku=36197</t>
   </si>
   <si>
     <t>36167</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-1020-krupnyy/?sku=36167</t>
   </si>
   <si>
-    <t>34279</t>
-[...34 lines deleted...]
-  <si>
     <t>36149</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36149</t>
   </si>
   <si>
     <t>36175</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36175</t>
   </si>
   <si>
     <t>36182</t>
   </si>
   <si>
     <t>https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36182</t>
   </si>
   <si>
+    <t>36139</t>
+  </si>
+  <si>
+    <t>Моллюск Вонголе/Венерка, 31/40, мелкий равзмер</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-3140-melkiy-ravzmer/</t>
+  </si>
+  <si>
+    <t>36123</t>
+  </si>
+  <si>
+    <t>Гребешок , 100 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/grebeshok/</t>
+  </si>
+  <si>
+    <t>36151</t>
+  </si>
+  <si>
+    <t>Тунец, стружка сушеная Бонито, 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/tunets-struzhka-sushenaya-bonito/</t>
+  </si>
+  <si>
+    <t>36130</t>
+  </si>
+  <si>
+    <t>Креветка тигровая без головы 16/20, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-1/</t>
+  </si>
+  <si>
     <t>36158</t>
   </si>
   <si>
     <t>Филе Кальмара лолиго 10/20, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/file-kalmara-loligo-1020-1-kg/</t>
   </si>
   <si>
     <t>36154</t>
   </si>
   <si>
     <t>Угорь "Унаги" (450-500 грамм)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-450-500-gramm/</t>
   </si>
   <si>
-    <t>36123</t>
-[...32 lines deleted...]
-    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-1/</t>
+    <t>36168</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-3140-melkiy-ravzmer/?sku=36168</t>
   </si>
   <si>
     <t>36176</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/tunets-struzhka-sushenaya-bonito/?sku=36176</t>
   </si>
   <si>
     <t>36179</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-1/?sku=36179</t>
   </si>
   <si>
     <t>36191</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/file-kalmara-loligo-1020-1-kg/?sku=36191</t>
   </si>
   <si>
     <t>36186</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-450-500-gramm/?sku=36186</t>
   </si>
   <si>
-    <t>36168</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-3140-melkiy-ravzmer/?sku=36168</t>
+    <t>36155</t>
+  </si>
+  <si>
+    <t>Угорь "Унаги" (550-600 грамм).</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-550-600-gramm/</t>
+  </si>
+  <si>
+    <t>36124</t>
+  </si>
+  <si>
+    <t>Желтохвост (лакедра), филе свежемороженое</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/zheltokhvost-lakedra-file-svezhemorozhenoe/</t>
   </si>
   <si>
     <t>36131</t>
   </si>
   <si>
     <t>Креветка тигровая без головы 21/25, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya/</t>
   </si>
   <si>
-    <t>36124</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-550-600-gramm/</t>
+    <t>36187</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-550-600-gramm/?sku=36187</t>
   </si>
   <si>
     <t>36180</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya/?sku=36180</t>
   </si>
   <si>
-    <t>36187</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-550-600-gramm/?sku=36187</t>
+    <t>36132</t>
+  </si>
+  <si>
+    <t>Креветка тигровая очищенная 31/40 с хвостиком, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-2/</t>
   </si>
   <si>
     <t>36156</t>
   </si>
   <si>
     <t>Угорь "Унаги" (650-700 грамм)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-650-700-gramm/</t>
   </si>
   <si>
-    <t>36132</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-2/</t>
+    <t>36181</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-2/?sku=36181</t>
   </si>
   <si>
     <t>36188</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-650-700-gramm/?sku=36188</t>
   </si>
   <si>
-    <t>36181</t>
-[...4 lines deleted...]
-  <si>
     <t>36162</t>
   </si>
   <si>
     <t>Черная тигровая креветка с головой 8/12 гигантская, Бангладеш</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht-1/</t>
   </si>
   <si>
     <t>34479</t>
   </si>
   <si>
     <t>Креветка салатная тепловодная очищенная 200/300, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/</t>
   </si>
   <si>
+    <t>36127</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/?sku=36127</t>
+  </si>
+  <si>
     <t>36183</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht-1/?sku=36183</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/?sku=36127</t>
   </si>
   <si>
     <t>34480</t>
   </si>
   <si>
     <t>Креветка салатная тепловодная очищенная, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/</t>
   </si>
   <si>
     <t>36128</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/?sku=36128</t>
   </si>
   <si>
     <t>36133</t>
   </si>
   <si>
     <t>Креветки очищенные мороженные в панировке, 400 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/moreprodukty-i-ryba/krevetki-ochishchennye-morozhennye-v-panirovke-400-g/</t>
   </si>
@@ -993,51 +993,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/myaso-kamchatskogo-kraba-koleno-bez-pantsirya/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-gigant-kivi/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-molodoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-250-300-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-svezhemorozhennoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file-banno-mongo/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/okun-izumiday-file-tilapii/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/lyagushachi-lapki-okorochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/okun-izumiday-file-tilapii/?sku=36193" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht/?sku=36177" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/lyagushachi-lapki-okorochka/?sku=36163" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/myaso-kamchatskogo-kraba-koleno-bez-pantsirya/?sku=36170" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file-banno-mongo/?sku=36189" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-gigant-kivi/?sku=36164" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-molodoy/?sku=36172" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-250-300-gramm/?sku=36184" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=34278" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-svezhemorozhennoe/?sku=36192" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=36148" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=36174" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-1020-krupnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ctruzhka-tuntsa-bonito/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-sladkaya-dlya-sushi-ama-ebi-50-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-ochishchennye/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-tselyy-svezhemorozhenyy-15-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-350-370-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ctruzhka-tuntsa-bonito/?sku=36197" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-1020-krupnyy/?sku=36167" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=34279" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-sladkaya-dlya-sushi-ama-ebi-50-shtuk/?sku=36178" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-ochishchennye/?sku=36165" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-tselyy-svezhemorozhenyy-15-25-kg/?sku=36173" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file/?sku=36190" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-350-370-gramm/?sku=36185" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36149" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36175" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36182" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-kalmara-loligo-1020-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-450-500-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/grebeshok/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-3140-melkiy-ravzmer/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/tunets-struzhka-sushenaya-bonito/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/tunets-struzhka-sushenaya-bonito/?sku=36176" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-1/?sku=36179" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-kalmara-loligo-1020-1-kg/?sku=36191" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-450-500-gramm/?sku=36186" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-3140-melkiy-ravzmer/?sku=36168" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/zheltokhvost-lakedra-file-svezhemorozhenoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-550-600-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya/?sku=36180" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-550-600-gramm/?sku=36187" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-650-700-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-650-700-gramm/?sku=36188" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-2/?sku=36181" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht-1/?sku=36183" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/?sku=36127" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/?sku=36128" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetki-ochishchennye-morozhennye-v-panirovke-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/?sku=36141" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/tunets-yelloufin-tsena-za-100-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-okhlazhdennoe/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file-banno-mongo/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/okun-izumiday-file-tilapii/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/myaso-kamchatskogo-kraba-koleno-bez-pantsirya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/lyagushachi-lapki-okorochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-molodoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-250-300-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-svezhemorozhennoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-gigant-kivi/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-molodoy/?sku=36172" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-250-300-gramm/?sku=36184" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-svezhemorozhennoe/?sku=36192" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-gigant-kivi/?sku=36164" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=34278" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/okun-izumiday-file-tilapii/?sku=36193" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht/?sku=36177" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/myaso-kamchatskogo-kraba-koleno-bez-pantsirya/?sku=36170" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/lyagushachi-lapki-okorochka/?sku=36163" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file-banno-mongo/?sku=36189" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=36148" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-anchousy-ca-com/?sku=36174" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ctruzhka-tuntsa-bonito/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-sladkaya-dlya-sushi-ama-ebi-50-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-tselyy-svezhemorozhenyy-15-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-350-370-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-ochishchennye/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-1020-krupnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=34279" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-sladkaya-dlya-sushi-ama-ebi-50-shtuk/?sku=36178" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/kalmar-file/?sku=36190" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/osminog-tselyy-svezhemorozhenyy-15-25-kg/?sku=36173" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-350-370-gramm/?sku=36185" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/midii-ochishchennye/?sku=36165" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ctruzhka-tuntsa-bonito/?sku=36197" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-1020-krupnyy/?sku=36167" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36149" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36175" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sushenye-krevetki-melkie-moi-kho/?sku=36182" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-3140-melkiy-ravzmer/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/grebeshok/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/tunets-struzhka-sushenaya-bonito/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-kalmara-loligo-1020-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-450-500-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/mollyusk-vongolevenerka-3140-melkiy-ravzmer/?sku=36168" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/tunets-struzhka-sushenaya-bonito/?sku=36176" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-1/?sku=36179" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-kalmara-loligo-1020-1-kg/?sku=36191" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-450-500-gramm/?sku=36186" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-550-600-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/zheltokhvost-lakedra-file-svezhemorozhenoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-550-600-gramm/?sku=36187" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya/?sku=36180" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-650-700-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-tigrovaya-2/?sku=36181" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/ugor-unagi-650-700-gramm/?sku=36188" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/?sku=36127" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetka-dlya-sushi-sushi-ebi-30-sht-1/?sku=36183" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/?sku=36128" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/krevetki-ochishchennye-morozhennye-v-panirovke-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/?sku=36141" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/tunets-yelloufin-tsena-za-100-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/moreprodukty-i-ryba/file-lososya-okhlazhdennoe/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F77" sqref="F77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1074,1243 +1074,1243 @@
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="13">
-        <v>1973</v>
+        <v>896</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>688</v>
+        <v>298</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="5"/>
+      <c r="E8" s="5">
+        <v>51</v>
+      </c>
       <c r="F8" s="13">
-        <v>1130</v>
+        <v>106</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="E9" s="5"/>
+      <c r="E9" s="5">
+        <v>0</v>
+      </c>
       <c r="F9" s="13">
-        <v>1047</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F10" s="13">
-        <v>556</v>
+        <v>825</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>298</v>
+        <v>688</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="E12" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>2171</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F13" s="13">
-        <v>896</v>
+        <v>556</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="F14" s="13">
-        <v>106</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="E15" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>825</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="E16" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>106</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="E17" s="5"/>
+      <c r="E17" s="5">
+        <v>-1</v>
+      </c>
       <c r="F17" s="13">
-        <v>688</v>
+        <v>556</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="5">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="F18" s="13">
-        <v>825</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="E19" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>1973</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="E20" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>896</v>
+        <v>298</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="E21" s="5"/>
+      <c r="E21" s="5">
+        <v>51</v>
+      </c>
       <c r="F21" s="13">
-        <v>1130</v>
+        <v>106</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>1047</v>
+        <v>688</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F23" s="13">
-        <v>556</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="E24" s="5"/>
+      <c r="E24" s="5">
+        <v>0</v>
+      </c>
       <c r="F24" s="13">
-        <v>298</v>
+        <v>825</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E25" s="5">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="F25" s="13">
-        <v>2171</v>
+        <v>896</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
         <v>298</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
         <v>298</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="E28" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>932</v>
+        <v>179</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="E29" s="5"/>
+      <c r="E29" s="5">
+        <v>0</v>
+      </c>
       <c r="F29" s="13">
-        <v>179</v>
+        <v>777</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>298</v>
+        <v>633</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="E31" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>777</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>389</v>
+        <v>688</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>1302</v>
+        <v>389</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="E34" s="5"/>
+      <c r="E34" s="5">
+        <v>0</v>
+      </c>
       <c r="F34" s="13">
-        <v>633</v>
+        <v>932</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>688</v>
+        <v>298</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>179</v>
+        <v>298</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" s="13">
-        <v>932</v>
+        <v>777</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>298</v>
+        <v>633</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="E39" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>777</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>389</v>
+        <v>688</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>1302</v>
+        <v>389</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>633</v>
+        <v>179</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="E43" s="5"/>
+      <c r="E43" s="5">
+        <v>0</v>
+      </c>
       <c r="F43" s="13">
-        <v>688</v>
+        <v>932</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
         <v>298</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
         <v>298</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
         <v>298</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="E47" s="5"/>
+      <c r="E47" s="5">
+        <v>0</v>
+      </c>
       <c r="F47" s="13">
-        <v>740</v>
+        <v>501</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>927</v>
+        <v>209</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>209</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="E50" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E50" s="5"/>
       <c r="F50" s="13">
-        <v>501</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>120</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>121</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>122</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>1435</v>
+        <v>740</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>125</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>1070</v>
+        <v>927</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="E53" s="5"/>
+      <c r="E53" s="5">
+        <v>0</v>
+      </c>
       <c r="F53" s="13">
-        <v>1435</v>
+        <v>501</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>129</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
-        <v>1070</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>740</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="13">
-        <v>927</v>
+        <v>740</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="E57" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E57" s="5"/>
       <c r="F57" s="13">
-        <v>501</v>
+        <v>927</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>137</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>138</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="13">
-        <v>993</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E59" s="5">
         <v>0</v>
       </c>
       <c r="F59" s="13">
         <v>275</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>144</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
-        <v>1112</v>
+        <v>993</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>137</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>146</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
-        <v>993</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>147</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="13">
-        <v>1112</v>
+        <v>993</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
-        <v>1298</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
-        <v>1184</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>156</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="13">
-        <v>1298</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>158</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>1184</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>161</v>
       </c>
       <c r="E67" s="5">
         <v>95</v>
       </c>
       <c r="F67" s="13">
         <v>2135</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>162</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>163</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>164</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="13">
         <v>855</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="E69" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E69" s="5"/>
       <c r="F69" s="13">
-        <v>2135</v>
+        <v>855</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="E70" s="5"/>
+      <c r="E70" s="5">
+        <v>95</v>
+      </c>
       <c r="F70" s="13">
-        <v>855</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>171</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="13">
         <v>1026</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">