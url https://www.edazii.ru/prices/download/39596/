--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -38,804 +38,804 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Рис и рисовая бумага</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>35987</t>
+  </si>
+  <si>
+    <t>"Жасмин" рис тайский Aroy-D, 10 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/</t>
+  </si>
+  <si>
+    <t>35990</t>
+  </si>
+  <si>
+    <t>Готовый пророщенный черный и белый рис в чашке, 210 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/</t>
+  </si>
+  <si>
+    <t>35996</t>
+  </si>
+  <si>
+    <t>Рис  Вишики мешок 20 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/</t>
+  </si>
+  <si>
+    <t>35995</t>
+  </si>
+  <si>
+    <t>Органический черный длиннозерный рис,1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/</t>
+  </si>
+  <si>
+    <t>35992</t>
+  </si>
+  <si>
+    <t>Красный шелушеный рис Aroy-D, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/</t>
+  </si>
+  <si>
+    <t>36010</t>
+  </si>
+  <si>
+    <t>Рис Калроуз Miyako, для суши и роллов, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/</t>
+  </si>
+  <si>
+    <t>34108</t>
+  </si>
+  <si>
+    <t>Органический коричневый рис "Жасмин",1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/</t>
+  </si>
+  <si>
+    <t>35989</t>
+  </si>
+  <si>
+    <t>Бумага рисовая квадратная для нэмов (вьетнамских роллов)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/</t>
+  </si>
+  <si>
     <t>35999</t>
   </si>
   <si>
     <t>Рис "Гиншари" (Ginshari), для суши, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/</t>
   </si>
   <si>
     <t>36017</t>
   </si>
   <si>
     <t>Рисовая бумага AROY-D круглая , 22 см</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/</t>
   </si>
   <si>
-    <t>35989</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/</t>
+    <t>34868</t>
+  </si>
+  <si>
+    <t>Рисовые палочки тток для Токпокки (Garaetteok), 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/</t>
   </si>
   <si>
     <t>36001</t>
   </si>
   <si>
     <t>Рис Басмати Mahreen Premium индийский, высокое качество, 5 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/</t>
   </si>
   <si>
-    <t>34868</t>
-[...59 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/</t>
+    <t>35994</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=35994</t>
+  </si>
+  <si>
+    <t>36040</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/?sku=36040</t>
+  </si>
+  <si>
+    <t>36035</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36035</t>
+  </si>
+  <si>
+    <t>36030</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36030</t>
+  </si>
+  <si>
+    <t>36031</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36031</t>
+  </si>
+  <si>
+    <t>36107</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/?sku=36107</t>
+  </si>
+  <si>
+    <t>36034</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36034</t>
+  </si>
+  <si>
+    <t>36108</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/?sku=36108</t>
+  </si>
+  <si>
+    <t>35070</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35070</t>
+  </si>
+  <si>
+    <t>36032</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/?sku=36032</t>
   </si>
   <si>
     <t>36049</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36049</t>
   </si>
   <si>
-    <t>36030</t>
-[...10 lines deleted...]
-  <si>
     <t>36038</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/?sku=36038</t>
   </si>
   <si>
-    <t>36035</t>
-[...44 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35070</t>
+    <t>36071</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36071</t>
+  </si>
+  <si>
+    <t>36102</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/?sku=36102</t>
   </si>
   <si>
     <t>36067</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=36067</t>
   </si>
   <si>
-    <t>36071</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36071</t>
+    <t>36080</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/?sku=36080</t>
+  </si>
+  <si>
+    <t>35746</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35746</t>
+  </si>
+  <si>
+    <t>36114</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/?sku=36114</t>
+  </si>
+  <si>
+    <t>36084</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36084</t>
+  </si>
+  <si>
+    <t>36116</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/?sku=36116</t>
+  </si>
+  <si>
+    <t>36062</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36062</t>
+  </si>
+  <si>
+    <t>36066</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36066</t>
+  </si>
+  <si>
+    <t>36069</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/?sku=36069</t>
   </si>
   <si>
     <t>36092</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36092</t>
   </si>
   <si>
-    <t>36062</t>
-[...50 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/?sku=36069</t>
+    <t>36086</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36086</t>
+  </si>
+  <si>
+    <t>36106</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36106</t>
+  </si>
+  <si>
+    <t>36088</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=36088</t>
   </si>
   <si>
     <t>36095</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36095</t>
   </si>
   <si>
-    <t>36086</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=36088</t>
+    <t>36025</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36025</t>
   </si>
   <si>
     <t>36070</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36070</t>
   </si>
   <si>
-    <t>36106</t>
-[...4 lines deleted...]
-  <si>
     <t>36078</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36078</t>
   </si>
   <si>
-    <t>36025</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36025</t>
+    <t>36120</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36120</t>
   </si>
   <si>
     <t>36076</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36076</t>
   </si>
   <si>
-    <t>36120</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36120</t>
+    <t>35993</t>
+  </si>
+  <si>
+    <t>Органический белый рис "Жасмин" Thai Hom Mali,1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/</t>
+  </si>
+  <si>
+    <t>35991</t>
+  </si>
+  <si>
+    <t>Клейкий черный тайский рис AROY-D,1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/</t>
+  </si>
+  <si>
+    <t>35988</t>
+  </si>
+  <si>
+    <t>Бобы адзуки, 400 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/boby-adzuki-400-g/</t>
+  </si>
+  <si>
+    <t>36021</t>
+  </si>
+  <si>
+    <t>Рисовая бумага квадратная "AROY-D", 454гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/</t>
   </si>
   <si>
     <t>36005</t>
   </si>
   <si>
     <t>Рис Вишики для суши и роллов, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/</t>
   </si>
   <si>
-    <t>35991</t>
-[...32 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/</t>
+    <t>36002</t>
+  </si>
+  <si>
+    <t>Рис Басмати Mahreen Premium, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/</t>
   </si>
   <si>
     <t>36027</t>
   </si>
   <si>
     <t>Тайский коричневый рис Ivory, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/</t>
   </si>
   <si>
-    <t>36002</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/</t>
+    <t>36112</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/?sku=36112</t>
+  </si>
+  <si>
+    <t>36044</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36044</t>
   </si>
   <si>
     <t>36033</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36033</t>
   </si>
   <si>
-    <t>36112</t>
-[...10 lines deleted...]
-  <si>
     <t>36072</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/?sku=36072</t>
   </si>
   <si>
+    <t>36041</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/?sku=36041</t>
+  </si>
+  <si>
     <t>36059</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36059</t>
   </si>
   <si>
-    <t>36041</t>
-[...4 lines deleted...]
-  <si>
     <t>36068</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36068</t>
   </si>
   <si>
+    <t>36085</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36085</t>
+  </si>
+  <si>
+    <t>36063</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36063</t>
+  </si>
+  <si>
     <t>36077</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/?sku=36077</t>
   </si>
   <si>
     <t>36081</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/?sku=36081</t>
   </si>
   <si>
     <t>36115</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/?sku=36115</t>
   </si>
   <si>
-    <t>36063</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36085</t>
+    <t>36075</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36075</t>
+  </si>
+  <si>
+    <t>36103</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36103</t>
   </si>
   <si>
     <t>36087</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36087</t>
   </si>
   <si>
-    <t>36103</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36075</t>
+    <t>36003</t>
+  </si>
+  <si>
+    <t>Рис Басмати золотой Kohinoor Gold – The Authentic Basmati Rice, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/</t>
   </si>
   <si>
     <t>36012</t>
   </si>
   <si>
     <t>Рис тайский "Жасмин" Aroy-D, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/</t>
   </si>
   <si>
-    <t>36003</t>
-[...7 lines deleted...]
-  <si>
     <t>36011</t>
   </si>
   <si>
     <t>Рис Калроуз Мешок 22,68 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/</t>
   </si>
   <si>
     <t>36019</t>
   </si>
   <si>
     <t>Рисовая бумага Safoco круглая,  16 см</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/</t>
   </si>
   <si>
+    <t>34110</t>
+  </si>
+  <si>
+    <t>Рис для суши "Ботан", 22,68 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/</t>
+  </si>
+  <si>
+    <t>35998</t>
+  </si>
+  <si>
+    <t>Рис "NISHIKI" original мешок 20 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/</t>
+  </si>
+  <si>
     <t>36000</t>
   </si>
   <si>
     <t>Рис Акита комачи, 1кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/</t>
   </si>
   <si>
-    <t>34110</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/</t>
+    <t>36110</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/?sku=36110</t>
+  </si>
+  <si>
+    <t>36042</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/?sku=36042</t>
+  </si>
+  <si>
+    <t>36051</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36051</t>
+  </si>
+  <si>
+    <t>36050</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36050</t>
+  </si>
+  <si>
+    <t>36037</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/?sku=36037</t>
   </si>
   <si>
     <t>36006</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36006</t>
   </si>
   <si>
-    <t>36037</t>
-[...28 lines deleted...]
-  <si>
     <t>36039</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/?sku=36039</t>
   </si>
   <si>
+    <t>36097</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/?sku=36097</t>
+  </si>
+  <si>
+    <t>36045</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36045</t>
+  </si>
+  <si>
     <t>36064</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/?sku=36064</t>
   </si>
   <si>
+    <t>36082</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/?sku=36082</t>
+  </si>
+  <si>
+    <t>36073</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36073</t>
+  </si>
+  <si>
+    <t>36094</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36094</t>
+  </si>
+  <si>
     <t>36118</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/?sku=36118</t>
   </si>
   <si>
-    <t>36045</t>
-[...28 lines deleted...]
-  <si>
     <t>36098</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36098</t>
   </si>
   <si>
     <t>36091</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36091</t>
   </si>
   <si>
     <t>36101</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36101</t>
   </si>
   <si>
     <t>36104</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36104</t>
   </si>
   <si>
+    <t>36007</t>
+  </si>
+  <si>
+    <t>Рис для суши Riso Vignola, премиум, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/</t>
+  </si>
+  <si>
+    <t>36008</t>
+  </si>
+  <si>
+    <t>Рис жасмин "Chang", 7 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/</t>
+  </si>
+  <si>
+    <t>36028</t>
+  </si>
+  <si>
+    <t>Черный рис 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/</t>
+  </si>
+  <si>
+    <t>36004</t>
+  </si>
+  <si>
+    <t>Рис Басмати платиновый Kohinoor Platinum – The Authentic Basmati Rice, 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/</t>
+  </si>
+  <si>
     <t>36013</t>
   </si>
   <si>
     <t>Рис тайский клейкий Aroy-D, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/</t>
   </si>
   <si>
     <t>36020</t>
   </si>
   <si>
     <t>Рисовая бумага Safoco круглая,  22 см</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/</t>
   </si>
   <si>
-    <t>36008</t>
-[...32 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/</t>
+    <t>36047</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36047</t>
+  </si>
+  <si>
+    <t>36046</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/?sku=36046</t>
+  </si>
+  <si>
+    <t>36060</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/?sku=36060</t>
   </si>
   <si>
     <t>36111</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/?sku=36111</t>
   </si>
   <si>
     <t>36043</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/?sku=36043</t>
   </si>
   <si>
     <t>36052</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/?sku=36052</t>
   </si>
   <si>
-    <t>36047</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/?sku=36060</t>
+    <t>36105</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/?sku=36105</t>
+  </si>
+  <si>
+    <t>36074</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/?sku=36074</t>
+  </si>
+  <si>
+    <t>36065</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36065</t>
+  </si>
+  <si>
+    <t>36119</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/?sku=36119</t>
+  </si>
+  <si>
+    <t>36079</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/?sku=36079</t>
   </si>
   <si>
     <t>36083</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/?sku=36083</t>
-  </si>
-[...28 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/?sku=36079</t>
   </si>
   <si>
     <t>36089</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36089</t>
   </si>
   <si>
     <t>36099</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36099</t>
   </si>
   <si>
     <t>36009</t>
   </si>
   <si>
     <t>Рис Жасмин PANDAN 10 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/</t>
   </si>
   <si>
     <t>36048</t>
   </si>
@@ -1431,51 +1431,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36049" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36030" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36031" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/?sku=36038" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36035" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/?sku=36040" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36034" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/?sku=36032" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/?sku=36107" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=35994" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/?sku=36108" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35070" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=36067" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36071" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36092" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36062" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/?sku=36102" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36084" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/?sku=36080" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36066" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35746" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/?sku=36114" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/?sku=36116" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/?sku=36069" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36095" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36086" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=36088" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36070" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36106" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36078" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36025" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36076" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36120" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/boby-adzuki-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36033" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/?sku=36112" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36044" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/?sku=36072" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36059" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/?sku=36041" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36068" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/?sku=36077" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/?sku=36081" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/?sku=36115" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36063" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36085" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36087" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36103" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36075" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36006" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/?sku=36037" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/?sku=36110" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36051" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/?sku=36042" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36050" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/?sku=36039" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/?sku=36064" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/?sku=36118" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36045" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/?sku=36097" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36073" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/?sku=36082" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36094" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36098" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36091" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36101" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36104" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/?sku=36111" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/?sku=36043" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/?sku=36052" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36047" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/?sku=36046" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/?sku=36060" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/?sku=36083" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/?sku=36105" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/?sku=36074" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36065" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/?sku=36119" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/?sku=36079" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36089" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36099" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/?sku=36048" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/?sku=36090" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/?sku=36100" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-1-kg/?sku=36036" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-fushigon/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-fushigon/?sku=36053" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-chapsal/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-chapsal/?sku=36054" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-shirataki/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-shirataki/?sku=36055" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=35040" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=36024" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=36056" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=36026" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=36058" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=39242" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=39384" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/yaponskiy-kruglozernyy-ris-akita-komachi-dlya-prigotovleniya-blyud-yaponskoy-kukhni/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/yaponskiy-kruglozernyy-ris-akita-komachi-dlya-prigotovleniya-blyud-yaponskoy-kukhni/?sku=36061" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-lepeshka-zharennyy-ris-nurundzhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris/risovye-palochki-topokki-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-v-meshkakh/ris-akita-20-kg/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=35994" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/?sku=36040" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36035" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36030" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36031" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/?sku=36107" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36034" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/?sku=36108" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35070" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/?sku=36032" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36049" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/?sku=36038" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36071" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/?sku=36102" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=36067" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/?sku=36080" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35746" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/?sku=36114" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36084" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/?sku=36116" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36062" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36066" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/?sku=36069" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36092" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36086" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36106" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=36088" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36095" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36025" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36070" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36078" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36120" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36076" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/boby-adzuki-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/?sku=36112" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36044" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36033" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/?sku=36072" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/?sku=36041" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36059" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36068" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36085" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36063" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/?sku=36077" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/?sku=36081" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/?sku=36115" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36075" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36103" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36087" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/?sku=36110" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/?sku=36042" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36051" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36050" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/?sku=36037" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36006" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/?sku=36039" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/?sku=36097" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36045" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/?sku=36064" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/?sku=36082" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36073" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36094" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/?sku=36118" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36098" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36091" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36101" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36104" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36047" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/?sku=36046" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/?sku=36060" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/?sku=36111" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/?sku=36043" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/?sku=36052" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/?sku=36105" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/?sku=36074" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36065" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/?sku=36119" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/?sku=36079" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/?sku=36083" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36089" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36099" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/?sku=36048" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/?sku=36090" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/?sku=36100" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-1-kg/?sku=36036" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-fushigon/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-fushigon/?sku=36053" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-chapsal/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-chapsal/?sku=36054" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-shirataki/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-shirataki/?sku=36055" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=35040" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=36024" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=36056" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=36026" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=36058" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=39242" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=39384" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/yaponskiy-kruglozernyy-ris-akita-komachi-dlya-prigotovleniya-blyud-yaponskoy-kukhni/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/yaponskiy-kruglozernyy-ris-akita-komachi-dlya-prigotovleniya-blyud-yaponskoy-kukhni/?sku=36061" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-lepeshka-zharennyy-ris-nurundzhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris/risovye-palochki-topokki-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-v-meshkakh/ris-akita-20-kg/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F148" sqref="F148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1510,885 +1510,887 @@
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
-        <v>454</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="6"/>
+      <c r="E7" s="6">
+        <v>0</v>
+      </c>
       <c r="F7" s="14">
-        <v>329</v>
+        <v>166</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>118</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>3098</v>
+        <v>484</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>1238</v>
+        <v>298</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="E11" s="6"/>
+      <c r="E11" s="6">
+        <v>63</v>
+      </c>
       <c r="F11" s="14">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>484</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="E13" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>166</v>
+        <v>118</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>298</v>
+        <v>454</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>484</v>
+        <v>329</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>2213</v>
+        <v>197</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="6">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="F17" s="14">
-        <v>203</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="E18" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>203</v>
+        <v>484</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="E19" s="6"/>
+      <c r="E19" s="6">
+        <v>27</v>
+      </c>
       <c r="F19" s="14">
-        <v>2213</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="E20" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>166</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>454</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="6"/>
+      <c r="E22" s="6">
+        <v>0</v>
+      </c>
       <c r="F22" s="14">
-        <v>3098</v>
+        <v>166</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="E23" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>1238</v>
+        <v>118</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
         <v>484</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>298</v>
+        <v>329</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>118</v>
+        <v>197</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>484</v>
+        <v>298</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="E28" s="6"/>
+      <c r="E28" s="6">
+        <v>63</v>
+      </c>
       <c r="F28" s="14">
-        <v>329</v>
+        <v>203</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>197</v>
+        <v>454</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>484</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>2213</v>
+        <v>454</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="E32" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>203</v>
+        <v>484</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E33" s="6">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="F33" s="14">
-        <v>166</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>454</v>
+        <v>197</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>3098</v>
+        <v>118</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="E36" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>1238</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>484</v>
+        <v>329</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="E38" s="6"/>
+      <c r="E38" s="6">
+        <v>0</v>
+      </c>
       <c r="F38" s="14">
-        <v>197</v>
+        <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>118</v>
+        <v>484</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>329</v>
+        <v>298</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="E41" s="6"/>
+      <c r="E41" s="6">
+        <v>63</v>
+      </c>
       <c r="F41" s="14">
-        <v>298</v>
+        <v>203</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>3098</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="E43" s="6"/>
+      <c r="E43" s="6">
+        <v>63</v>
+      </c>
       <c r="F43" s="14">
-        <v>2213</v>
+        <v>203</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
         <v>484</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="E45" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>166</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="E46" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>203</v>
+        <v>197</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="E47" s="6"/>
+      <c r="E47" s="6">
+        <v>0</v>
+      </c>
       <c r="F47" s="14">
-        <v>484</v>
+        <v>166</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>197</v>
+        <v>484</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="E49" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>166</v>
+        <v>197</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="E50" s="6"/>
+      <c r="E50" s="6">
+        <v>0</v>
+      </c>
       <c r="F50" s="14">
-        <v>197</v>
+        <v>166</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="E51" s="6"/>
+      <c r="E51" s="6">
+        <v>80</v>
+      </c>
       <c r="F51" s="14">
-        <v>155</v>
+        <v>417</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
         <v>484</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
@@ -2396,437 +2398,435 @@
       </c>
       <c r="C53" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
         <v>257</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="E54" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>417</v>
+        <v>287</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>287</v>
+        <v>155</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E56" s="6">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="F56" s="14">
-        <v>197</v>
+        <v>275</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E57" s="6">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="F57" s="14">
-        <v>275</v>
+        <v>197</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="E58" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>417</v>
+        <v>287</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
-        <v>287</v>
+        <v>155</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="E60" s="6"/>
+      <c r="E60" s="6">
+        <v>80</v>
+      </c>
       <c r="F60" s="14">
-        <v>155</v>
+        <v>417</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
         <v>484</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E62" s="6">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="F62" s="14">
-        <v>197</v>
+        <v>275</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>142</v>
       </c>
       <c r="E63" s="6">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="F63" s="14">
-        <v>275</v>
+        <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E64" s="6">
         <v>0</v>
       </c>
       <c r="F64" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>484</v>
+        <v>155</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>148</v>
       </c>
       <c r="E66" s="6">
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="F66" s="14">
-        <v>275</v>
+        <v>417</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>287</v>
+        <v>484</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E68" s="6">
-        <v>80</v>
+        <v>43</v>
       </c>
       <c r="F68" s="14">
-        <v>417</v>
+        <v>275</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>154</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
-        <v>155</v>
+        <v>287</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E70" s="6">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="F70" s="14">
-        <v>417</v>
+        <v>197</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
         <v>155</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>160</v>
       </c>
       <c r="E72" s="6">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="F72" s="14">
-        <v>197</v>
+        <v>417</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>163</v>
       </c>
-      <c r="E73" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>238</v>
+        <v>477</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>166</v>
       </c>
-      <c r="E74" s="6"/>
+      <c r="E74" s="6">
+        <v>0</v>
+      </c>
       <c r="F74" s="14">
-        <v>477</v>
+        <v>238</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E75" s="6">
         <v>91</v>
       </c>
       <c r="F75" s="14">
         <v>3887</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
@@ -2840,792 +2840,792 @@
       <c r="D76" s="6" t="s">
         <v>172</v>
       </c>
       <c r="E76" s="6">
         <v>49</v>
       </c>
       <c r="F76" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="14">
-        <v>573</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>178</v>
       </c>
-      <c r="E78" s="6"/>
+      <c r="E78" s="6">
+        <v>0</v>
+      </c>
       <c r="F78" s="14">
-        <v>1070</v>
+        <v>4772</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>181</v>
       </c>
-      <c r="E79" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E79" s="6"/>
       <c r="F79" s="14">
-        <v>4772</v>
+        <v>573</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="E80" s="6"/>
+      <c r="E80" s="6">
+        <v>49</v>
+      </c>
       <c r="F80" s="14">
-        <v>1070</v>
+        <v>238</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>185</v>
       </c>
-      <c r="E81" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>4772</v>
+        <v>477</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E82" s="6">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="F82" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E83" s="6">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="F83" s="14">
-        <v>238</v>
+        <v>3887</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="E84" s="6"/>
+      <c r="E84" s="6">
+        <v>0</v>
+      </c>
       <c r="F84" s="14">
-        <v>477</v>
+        <v>4772</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>193</v>
       </c>
-      <c r="E85" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>3887</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
         <v>573</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>197</v>
       </c>
-      <c r="E87" s="6"/>
+      <c r="E87" s="6">
+        <v>0</v>
+      </c>
       <c r="F87" s="14">
-        <v>573</v>
+        <v>4772</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>199</v>
       </c>
-      <c r="E88" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E88" s="6"/>
       <c r="F88" s="14">
-        <v>238</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>201</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
-        <v>1070</v>
+        <v>573</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="E90" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>4772</v>
+        <v>477</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>205</v>
       </c>
       <c r="E91" s="6">
         <v>0</v>
       </c>
       <c r="F91" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="E92" s="6"/>
+      <c r="E92" s="6">
+        <v>91</v>
+      </c>
       <c r="F92" s="14">
-        <v>477</v>
+        <v>3887</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E93" s="6">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="F93" s="14">
-        <v>3887</v>
+        <v>238</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
         <v>1070</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E95" s="6">
         <v>0</v>
       </c>
       <c r="F95" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>215</v>
       </c>
       <c r="E96" s="6">
         <v>91</v>
       </c>
       <c r="F96" s="14">
         <v>3887</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="14">
         <v>1070</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
-        <v>262</v>
+        <v>281</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
-        <v>238</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>226</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>1369</v>
+        <v>293</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>229</v>
       </c>
-      <c r="E101" s="6"/>
+      <c r="E101" s="6">
+        <v>65</v>
+      </c>
       <c r="F101" s="14">
-        <v>281</v>
+        <v>250</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
-        <v>293</v>
+        <v>262</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>235</v>
       </c>
-      <c r="E103" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E103" s="6"/>
       <c r="F103" s="14">
-        <v>250</v>
+        <v>238</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>237</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="14">
-        <v>238</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>239</v>
       </c>
-      <c r="E105" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E105" s="6"/>
       <c r="F105" s="14">
-        <v>250</v>
+        <v>281</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>262</v>
+        <v>293</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>243</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>1369</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="E108" s="6"/>
+      <c r="E108" s="6">
+        <v>65</v>
+      </c>
       <c r="F108" s="14">
-        <v>281</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>247</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
-        <v>293</v>
+        <v>262</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="E110" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E110" s="6"/>
       <c r="F110" s="14">
-        <v>250</v>
+        <v>281</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>251</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
-        <v>281</v>
+        <v>262</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>253</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="14">
-        <v>262</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>255</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
-        <v>1369</v>
+        <v>238</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>257</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
-        <v>238</v>
+        <v>293</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>259</v>
       </c>
-      <c r="E115" s="6"/>
+      <c r="E115" s="6">
+        <v>65</v>
+      </c>
       <c r="F115" s="14">
-        <v>293</v>
+        <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>261</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
         <v>1369</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>263</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
         <v>1369</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>266</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
         <v>1973</v>