--- v1 (2026-07-01)
+++ v2 (2026-10-26)
@@ -38,804 +38,804 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Рис и рисовая бумага</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>35992</t>
+  </si>
+  <si>
+    <t>Красный шелушеный рис Aroy-D, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/</t>
+  </si>
+  <si>
+    <t>36001</t>
+  </si>
+  <si>
+    <t>Рис Басмати Mahreen Premium индийский, высокое качество, 5 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/</t>
+  </si>
+  <si>
+    <t>34108</t>
+  </si>
+  <si>
+    <t>Органический коричневый рис "Жасмин",1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/</t>
+  </si>
+  <si>
+    <t>35989</t>
+  </si>
+  <si>
+    <t>Бумага рисовая квадратная для нэмов (вьетнамских роллов)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/</t>
+  </si>
+  <si>
+    <t>35996</t>
+  </si>
+  <si>
+    <t>Рис  Вишики мешок 20 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/</t>
+  </si>
+  <si>
+    <t>36017</t>
+  </si>
+  <si>
+    <t>Рисовая бумага AROY-D круглая , 22 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/</t>
+  </si>
+  <si>
+    <t>35990</t>
+  </si>
+  <si>
+    <t>Готовый пророщенный черный и белый рис в чашке, 210 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/</t>
+  </si>
+  <si>
+    <t>34868</t>
+  </si>
+  <si>
+    <t>Рисовые палочки тток для Токпокки (Garaetteok), 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/</t>
+  </si>
+  <si>
     <t>35987</t>
   </si>
   <si>
     <t>"Жасмин" рис тайский Aroy-D, 10 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/</t>
   </si>
   <si>
-    <t>35990</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/</t>
+    <t>36010</t>
+  </si>
+  <si>
+    <t>Рис Калроуз Miyako, для суши и роллов, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/</t>
   </si>
   <si>
     <t>35995</t>
   </si>
   <si>
     <t>Органический черный длиннозерный рис,1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/</t>
   </si>
   <si>
-    <t>35992</t>
-[...34 lines deleted...]
-  <si>
     <t>35999</t>
   </si>
   <si>
     <t>Рис "Гиншари" (Ginshari), для суши, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/</t>
   </si>
   <si>
-    <t>36017</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/</t>
+    <t>36108</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/?sku=36108</t>
+  </si>
+  <si>
+    <t>36107</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/?sku=36107</t>
+  </si>
+  <si>
+    <t>36030</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36030</t>
+  </si>
+  <si>
+    <t>35070</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35070</t>
+  </si>
+  <si>
+    <t>36038</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/?sku=36038</t>
+  </si>
+  <si>
+    <t>36032</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/?sku=36032</t>
+  </si>
+  <si>
+    <t>36040</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/?sku=36040</t>
+  </si>
+  <si>
+    <t>36035</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36035</t>
+  </si>
+  <si>
+    <t>36031</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36031</t>
   </si>
   <si>
     <t>35994</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=35994</t>
   </si>
   <si>
-    <t>36040</t>
-[...26 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/?sku=36107</t>
+    <t>36049</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36049</t>
   </si>
   <si>
     <t>36034</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36034</t>
   </si>
   <si>
-    <t>36108</t>
-[...28 lines deleted...]
-  <si>
     <t>36071</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36071</t>
   </si>
   <si>
+    <t>36066</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36066</t>
+  </si>
+  <si>
     <t>36102</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/?sku=36102</t>
   </si>
   <si>
+    <t>36069</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/?sku=36069</t>
+  </si>
+  <si>
+    <t>36080</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/?sku=36080</t>
+  </si>
+  <si>
+    <t>36084</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36084</t>
+  </si>
+  <si>
+    <t>36062</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36062</t>
+  </si>
+  <si>
     <t>36067</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=36067</t>
   </si>
   <si>
-    <t>36080</t>
-[...4 lines deleted...]
-  <si>
     <t>35746</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35746</t>
   </si>
   <si>
     <t>36114</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/?sku=36114</t>
   </si>
   <si>
-    <t>36084</t>
-[...4 lines deleted...]
-  <si>
     <t>36116</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/?sku=36116</t>
   </si>
   <si>
-    <t>36062</t>
-[...16 lines deleted...]
-  <si>
     <t>36092</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36092</t>
   </si>
   <si>
     <t>36086</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36086</t>
   </si>
   <si>
+    <t>36070</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36070</t>
+  </si>
+  <si>
     <t>36106</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36106</t>
   </si>
   <si>
+    <t>36078</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36078</t>
+  </si>
+  <si>
+    <t>36095</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36095</t>
+  </si>
+  <si>
     <t>36088</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=36088</t>
   </si>
   <si>
-    <t>36095</t>
-[...4 lines deleted...]
-  <si>
     <t>36025</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36025</t>
   </si>
   <si>
-    <t>36070</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36078</t>
+    <t>36076</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36076</t>
   </si>
   <si>
     <t>36120</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36120</t>
   </si>
   <si>
-    <t>36076</t>
-[...4 lines deleted...]
-  <si>
     <t>35993</t>
   </si>
   <si>
     <t>Органический белый рис "Жасмин" Thai Hom Mali,1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/</t>
   </si>
   <si>
     <t>35991</t>
   </si>
   <si>
     <t>Клейкий черный тайский рис AROY-D,1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/</t>
   </si>
   <si>
+    <t>36027</t>
+  </si>
+  <si>
+    <t>Тайский коричневый рис Ivory, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/</t>
+  </si>
+  <si>
     <t>35988</t>
   </si>
   <si>
     <t>Бобы адзуки, 400 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/boby-adzuki-400-g/</t>
   </si>
   <si>
+    <t>36005</t>
+  </si>
+  <si>
+    <t>Рис Вишики для суши и роллов, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/</t>
+  </si>
+  <si>
+    <t>36002</t>
+  </si>
+  <si>
+    <t>Рис Басмати Mahreen Premium, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/</t>
+  </si>
+  <si>
     <t>36021</t>
   </si>
   <si>
     <t>Рисовая бумага квадратная "AROY-D", 454гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/</t>
   </si>
   <si>
-    <t>36005</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/</t>
+    <t>36044</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36044</t>
+  </si>
+  <si>
+    <t>36033</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36033</t>
+  </si>
+  <si>
+    <t>36072</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/?sku=36072</t>
+  </si>
+  <si>
+    <t>36059</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36059</t>
   </si>
   <si>
     <t>36112</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/?sku=36112</t>
   </si>
   <si>
-    <t>36044</t>
-[...16 lines deleted...]
-  <si>
     <t>36041</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/?sku=36041</t>
   </si>
   <si>
-    <t>36059</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36059</t>
+    <t>36085</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36085</t>
+  </si>
+  <si>
+    <t>36115</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/?sku=36115</t>
+  </si>
+  <si>
+    <t>36063</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36063</t>
+  </si>
+  <si>
+    <t>36077</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/?sku=36077</t>
   </si>
   <si>
     <t>36068</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36068</t>
   </si>
   <si>
-    <t>36085</t>
-[...16 lines deleted...]
-  <si>
     <t>36081</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/?sku=36081</t>
   </si>
   <si>
-    <t>36115</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/?sku=36115</t>
+    <t>36087</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36087</t>
+  </si>
+  <si>
+    <t>36103</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36103</t>
   </si>
   <si>
     <t>36075</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36075</t>
   </si>
   <si>
-    <t>36103</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36087</t>
+    <t>36011</t>
+  </si>
+  <si>
+    <t>Рис Калроуз Мешок 22,68 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/</t>
+  </si>
+  <si>
+    <t>36012</t>
+  </si>
+  <si>
+    <t>Рис тайский "Жасмин" Aroy-D, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/</t>
   </si>
   <si>
     <t>36003</t>
   </si>
   <si>
     <t>Рис Басмати золотой Kohinoor Gold – The Authentic Basmati Rice, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/</t>
   </si>
   <si>
-    <t>36012</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/</t>
+    <t>36000</t>
+  </si>
+  <si>
+    <t>Рис Акита комачи, 1кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/</t>
+  </si>
+  <si>
+    <t>34110</t>
+  </si>
+  <si>
+    <t>Рис для суши "Ботан", 22,68 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/</t>
   </si>
   <si>
     <t>36019</t>
   </si>
   <si>
     <t>Рисовая бумага Safoco круглая,  16 см</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/</t>
   </si>
   <si>
-    <t>34110</t>
-[...7 lines deleted...]
-  <si>
     <t>35998</t>
   </si>
   <si>
     <t>Рис "NISHIKI" original мешок 20 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/</t>
   </si>
   <si>
-    <t>36000</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/</t>
+    <t>36037</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/?sku=36037</t>
+  </si>
+  <si>
+    <t>36006</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36006</t>
+  </si>
+  <si>
+    <t>36050</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36050</t>
+  </si>
+  <si>
+    <t>36051</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36051</t>
+  </si>
+  <si>
+    <t>36042</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/?sku=36042</t>
+  </si>
+  <si>
+    <t>36039</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/?sku=36039</t>
   </si>
   <si>
     <t>36110</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/?sku=36110</t>
   </si>
   <si>
-    <t>36042</t>
-[...34 lines deleted...]
-  <si>
     <t>36097</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/?sku=36097</t>
   </si>
   <si>
     <t>36045</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36045</t>
   </si>
   <si>
+    <t>36118</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/?sku=36118</t>
+  </si>
+  <si>
+    <t>36094</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36094</t>
+  </si>
+  <si>
+    <t>36073</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36073</t>
+  </si>
+  <si>
+    <t>36082</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/?sku=36082</t>
+  </si>
+  <si>
     <t>36064</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/?sku=36064</t>
   </si>
   <si>
-    <t>36082</t>
-[...22 lines deleted...]
-  <si>
     <t>36098</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36098</t>
   </si>
   <si>
+    <t>36101</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36101</t>
+  </si>
+  <si>
     <t>36091</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36091</t>
   </si>
   <si>
-    <t>36101</t>
-[...4 lines deleted...]
-  <si>
     <t>36104</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36104</t>
   </si>
   <si>
+    <t>36020</t>
+  </si>
+  <si>
+    <t>Рисовая бумага Safoco круглая,  22 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/</t>
+  </si>
+  <si>
+    <t>36028</t>
+  </si>
+  <si>
+    <t>Черный рис 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/</t>
+  </si>
+  <si>
     <t>36007</t>
   </si>
   <si>
     <t>Рис для суши Riso Vignola, премиум, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/</t>
   </si>
   <si>
+    <t>36004</t>
+  </si>
+  <si>
+    <t>Рис Басмати платиновый Kohinoor Platinum – The Authentic Basmati Rice, 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/</t>
+  </si>
+  <si>
     <t>36008</t>
   </si>
   <si>
     <t>Рис жасмин "Chang", 7 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/</t>
   </si>
   <si>
-    <t>36028</t>
-[...16 lines deleted...]
-  <si>
     <t>36013</t>
   </si>
   <si>
     <t>Рис тайский клейкий Aroy-D, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/</t>
   </si>
   <si>
-    <t>36020</t>
-[...7 lines deleted...]
-  <si>
     <t>36047</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36047</t>
   </si>
   <si>
+    <t>36052</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/?sku=36052</t>
+  </si>
+  <si>
+    <t>36111</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/?sku=36111</t>
+  </si>
+  <si>
+    <t>36060</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/?sku=36060</t>
+  </si>
+  <si>
     <t>36046</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/?sku=36046</t>
   </si>
   <si>
-    <t>36060</t>
-[...10 lines deleted...]
-  <si>
     <t>36043</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/?sku=36043</t>
   </si>
   <si>
-    <t>36052</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/?sku=36052</t>
+    <t>36083</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/?sku=36083</t>
+  </si>
+  <si>
+    <t>36065</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36065</t>
   </si>
   <si>
     <t>36105</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/?sku=36105</t>
   </si>
   <si>
     <t>36074</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/?sku=36074</t>
   </si>
   <si>
-    <t>36065</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36065</t>
+    <t>36079</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/?sku=36079</t>
   </si>
   <si>
     <t>36119</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/?sku=36119</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/?sku=36083</t>
   </si>
   <si>
     <t>36089</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36089</t>
   </si>
   <si>
     <t>36099</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36099</t>
   </si>
   <si>
     <t>36009</t>
   </si>
   <si>
     <t>Рис Жасмин PANDAN 10 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/</t>
   </si>
   <si>
     <t>36048</t>
   </si>
@@ -1431,51 +1431,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=35994" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/?sku=36040" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36035" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36030" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36031" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/?sku=36107" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36034" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/?sku=36108" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35070" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/?sku=36032" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36049" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/?sku=36038" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36071" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/?sku=36102" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=36067" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/?sku=36080" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35746" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/?sku=36114" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36084" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/?sku=36116" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36062" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36066" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/?sku=36069" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36092" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36086" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36106" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=36088" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36095" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36025" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36070" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36078" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36120" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36076" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/boby-adzuki-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/?sku=36112" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36044" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36033" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/?sku=36072" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/?sku=36041" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36059" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36068" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36085" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36063" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/?sku=36077" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/?sku=36081" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/?sku=36115" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36075" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36103" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36087" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/?sku=36110" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/?sku=36042" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36051" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36050" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/?sku=36037" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36006" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/?sku=36039" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/?sku=36097" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36045" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/?sku=36064" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/?sku=36082" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36073" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36094" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/?sku=36118" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36098" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36091" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36101" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36104" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36047" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/?sku=36046" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/?sku=36060" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/?sku=36111" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/?sku=36043" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/?sku=36052" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/?sku=36105" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/?sku=36074" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36065" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/?sku=36119" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/?sku=36079" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/?sku=36083" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36089" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36099" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/?sku=36048" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/?sku=36090" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/?sku=36100" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-1-kg/?sku=36036" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-fushigon/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-fushigon/?sku=36053" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-chapsal/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-chapsal/?sku=36054" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-shirataki/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-shirataki/?sku=36055" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=35040" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=36024" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=36056" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=36026" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=36058" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=39242" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=39384" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/yaponskiy-kruglozernyy-ris-akita-komachi-dlya-prigotovleniya-blyud-yaponskoy-kukhni/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/yaponskiy-kruglozernyy-ris-akita-komachi-dlya-prigotovleniya-blyud-yaponskoy-kukhni/?sku=36061" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-lepeshka-zharennyy-ris-nurundzhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris/risovye-palochki-topokki-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-v-meshkakh/ris-akita-20-kg/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/?sku=36108" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/?sku=36107" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36030" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35070" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/?sku=36038" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/?sku=36032" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/?sku=36040" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36035" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36031" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=35994" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36049" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36034" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36071" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36066" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-ginshari-ginshari-dlya-sushi/?sku=36102" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/krasnyy-shelushenyy-ris-aroy-d/?sku=36069" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-indiyskiy-vysokoe-kachestvo/?sku=36080" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36084" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36062" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=36067" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35746" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/bumaga-risovaya-kvadratnaya/?sku=36114" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-aroy-d-kruglaya--22-sm/?sku=36116" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36092" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/zhasmin-ris-tayskiy-aroy-d-10-kg/?sku=36086" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36070" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz/?sku=36106" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-chernyy-dlinnozernyy-ris1-kg/?sku=36078" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-vishiki-meshok-20-kg/?sku=36095" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-korichnevyy-ris-zhasmin1-kg/?sku=36088" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36025" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris-1/?sku=36076" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36120" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/boby-adzuki-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36044" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36033" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/?sku=36072" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36059" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/?sku=36112" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/?sku=36041" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36085" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-kvadratnaya-aroy-d-454gr-/?sku=36115" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36063" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/kleykiy-chernyy-tayskiy-ris/?sku=36077" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36068" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-mahreen-premium-1-kg/?sku=36081" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/organicheskiy-belyy-ris-zhasmin-thai-hom-mali1-kg/?sku=36087" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki/?sku=36103" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/tayskiy-korichnevyy-ris-ivory-1-kg/?sku=36075" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/?sku=36037" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36006" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36050" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36051" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/?sku=36042" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/?sku=36039" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/?sku=36110" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-meshok-20-kg/?sku=36097" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36045" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-16-sm/?sku=36118" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36094" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36073" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-zolotoy-kohinoor-gold--the-authentic-basmati-rice/?sku=36082" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-akita-komachi-1kg/?sku=36064" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36098" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-kalrouz-meshok-22-kg/?sku=36101" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-zhasmin/?sku=36091" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-botan-2268-kg/?sku=36104" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36047" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/?sku=36052" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/?sku=36111" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/?sku=36060" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/?sku=36046" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/?sku=36043" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-basmati-platinovyy-kohinoor-platinum--the-authentic-basmati-rice/?sku=36083" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36065" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-dlya-sushi-riso-vignola-premium/?sku=36105" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-tayskiy-kleykiy-aroy-d-1-kg/?sku=36074" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/chernyy-ris1/?sku=36079" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-bumaga-safoco-kruglaya-22-sm/?sku=36119" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36089" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-chang-7-kg/?sku=36099" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/?sku=36048" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/?sku=36090" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-zhasmin-pandan-10-kg/?sku=36100" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-nishiki-original-1-kg/?sku=36036" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-fushigon/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-fushigon/?sku=36053" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-chapsal/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-chapsal/?sku=36054" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-shirataki/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-shirataki/?sku=36055" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=35040" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=36024" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=36056" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=36026" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=36058" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=39242" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/gotovye-blyuda_1/risovye-khlopya-diet-chiwda-180-g/?sku=39384" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/yaponskiy-kruglozernyy-ris-akita-komachi-dlya-prigotovleniya-blyud-yaponskoy-kukhni/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/yaponskiy-kruglozernyy-ris-akita-komachi-dlya-prigotovleniya-blyud-yaponskoy-kukhni/?sku=36061" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/risovaya-lepeshka-zharennyy-ris-nurundzhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris/risovye-palochki-topokki-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ris-i-risovaya-bumaga/ris-v-meshkakh/ris-akita-20-kg/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F148" sqref="F148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1510,867 +1510,867 @@
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
-        <v>2213</v>
+        <v>298</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="F7" s="14">
-        <v>166</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>3098</v>
+        <v>484</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>484</v>
+        <v>118</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>298</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="E11" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>203</v>
+        <v>329</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="E12" s="6"/>
+      <c r="E12" s="6">
+        <v>0</v>
+      </c>
       <c r="F12" s="14">
-        <v>484</v>
+        <v>166</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>118</v>
+        <v>197</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>454</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="E15" s="6"/>
+      <c r="E15" s="6">
+        <v>63</v>
+      </c>
       <c r="F15" s="14">
-        <v>329</v>
+        <v>203</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>197</v>
+        <v>484</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="E17" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>1238</v>
+        <v>454</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>484</v>
+        <v>329</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="E19" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>1238</v>
+        <v>118</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>3098</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>2213</v>
+        <v>197</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>166</v>
+        <v>454</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>118</v>
+        <v>298</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="E24" s="6"/>
+      <c r="E24" s="6">
+        <v>27</v>
+      </c>
       <c r="F24" s="14">
-        <v>484</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>329</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="E26" s="6"/>
+      <c r="E26" s="6">
+        <v>0</v>
+      </c>
       <c r="F26" s="14">
-        <v>197</v>
+        <v>166</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>298</v>
+        <v>484</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E28" s="6">
         <v>63</v>
       </c>
       <c r="F28" s="14">
         <v>203</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>454</v>
+        <v>484</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
         <v>2213</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>454</v>
+        <v>484</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>484</v>
+        <v>454</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="E33" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E33" s="6"/>
       <c r="F33" s="14">
-        <v>1238</v>
+        <v>298</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="E34" s="6"/>
+      <c r="E34" s="6">
+        <v>27</v>
+      </c>
       <c r="F34" s="14">
-        <v>197</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>118</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="E36" s="6"/>
+      <c r="E36" s="6">
+        <v>0</v>
+      </c>
       <c r="F36" s="14">
-        <v>3098</v>
+        <v>166</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>329</v>
+        <v>484</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="E38" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>166</v>
+        <v>197</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>484</v>
+        <v>118</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>298</v>
+        <v>329</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E41" s="6">
         <v>63</v>
       </c>
       <c r="F41" s="14">
         <v>203</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
         <v>2213</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E43" s="6">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="F43" s="14">
-        <v>203</v>
+        <v>166</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="E44" s="6"/>
+      <c r="E44" s="6">
+        <v>63</v>
+      </c>
       <c r="F44" s="14">
-        <v>484</v>
+        <v>203</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>3098</v>
+        <v>484</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>197</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="E47" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E47" s="6"/>
       <c r="F47" s="14">
-        <v>166</v>
+        <v>484</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>484</v>
+        <v>197</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="E49" s="6"/>
+      <c r="E49" s="6">
+        <v>0</v>
+      </c>
       <c r="F49" s="14">
-        <v>197</v>
+        <v>166</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="E50" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E50" s="6"/>
       <c r="F50" s="14">
-        <v>166</v>
+        <v>197</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>112</v>
       </c>
       <c r="E51" s="6">
         <v>80</v>
       </c>
       <c r="F51" s="14">
         <v>417</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
@@ -2380,71 +2380,73 @@
       </c>
       <c r="C52" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
         <v>484</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="E53" s="6"/>
+      <c r="E53" s="6">
+        <v>0</v>
+      </c>
       <c r="F53" s="14">
-        <v>257</v>
+        <v>197</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>287</v>
+        <v>257</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
         <v>155</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
@@ -2454,1178 +2456,1176 @@
         <v>126</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E56" s="6">
         <v>43</v>
       </c>
       <c r="F56" s="14">
         <v>275</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="E57" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>197</v>
+        <v>287</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>132</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>287</v>
+        <v>155</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="E59" s="6"/>
+      <c r="E59" s="6">
+        <v>80</v>
+      </c>
       <c r="F59" s="14">
-        <v>155</v>
+        <v>417</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="E60" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E60" s="6"/>
       <c r="F60" s="14">
-        <v>417</v>
+        <v>484</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="E61" s="6"/>
+      <c r="E61" s="6">
+        <v>0</v>
+      </c>
       <c r="F61" s="14">
-        <v>484</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="E62" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E62" s="6"/>
       <c r="F62" s="14">
-        <v>275</v>
+        <v>287</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>142</v>
       </c>
       <c r="E63" s="6">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="F63" s="14">
-        <v>197</v>
+        <v>275</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>144</v>
       </c>
-      <c r="E64" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>197</v>
+        <v>155</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>155</v>
+        <v>287</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>148</v>
       </c>
       <c r="E66" s="6">
         <v>80</v>
       </c>
       <c r="F66" s="14">
         <v>417</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
         <v>484</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E68" s="6">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="F68" s="14">
-        <v>275</v>
+        <v>197</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="E69" s="6"/>
+      <c r="E69" s="6">
+        <v>43</v>
+      </c>
       <c r="F69" s="14">
-        <v>287</v>
+        <v>275</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E70" s="6">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="F70" s="14">
-        <v>197</v>
+        <v>417</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
         <v>155</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>160</v>
       </c>
       <c r="E72" s="6">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="F72" s="14">
-        <v>417</v>
+        <v>197</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>163</v>
       </c>
-      <c r="E73" s="6"/>
+      <c r="E73" s="6">
+        <v>91</v>
+      </c>
       <c r="F73" s="14">
-        <v>477</v>
+        <v>3887</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>166</v>
       </c>
       <c r="E74" s="6">
         <v>0</v>
       </c>
       <c r="F74" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>169</v>
       </c>
-      <c r="E75" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E75" s="6"/>
       <c r="F75" s="14">
-        <v>3887</v>
+        <v>477</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>172</v>
       </c>
-      <c r="E76" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E76" s="6"/>
       <c r="F76" s="14">
-        <v>238</v>
+        <v>573</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="14">
         <v>1070</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>178</v>
       </c>
       <c r="E78" s="6">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="F78" s="14">
-        <v>4772</v>
+        <v>238</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>181</v>
       </c>
-      <c r="E79" s="6"/>
+      <c r="E79" s="6">
+        <v>0</v>
+      </c>
       <c r="F79" s="14">
-        <v>573</v>
+        <v>4772</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E80" s="6">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="F80" s="14">
-        <v>238</v>
+        <v>4772</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>477</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E82" s="6">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="F82" s="14">
-        <v>238</v>
+        <v>3887</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E83" s="6">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="F83" s="14">
-        <v>3887</v>
+        <v>238</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="E84" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>4772</v>
+        <v>477</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>1070</v>
+        <v>573</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>195</v>
       </c>
-      <c r="E86" s="6"/>
+      <c r="E86" s="6">
+        <v>49</v>
+      </c>
       <c r="F86" s="14">
-        <v>573</v>
+        <v>238</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>197</v>
       </c>
       <c r="E87" s="6">
         <v>0</v>
       </c>
       <c r="F87" s="14">
         <v>4772</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>199</v>
       </c>
       <c r="E88" s="6"/>
       <c r="F88" s="14">
         <v>1070</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>201</v>
       </c>
-      <c r="E89" s="6"/>
+      <c r="E89" s="6">
+        <v>49</v>
+      </c>
       <c r="F89" s="14">
-        <v>573</v>
+        <v>238</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="E90" s="6"/>
+      <c r="E90" s="6">
+        <v>91</v>
+      </c>
       <c r="F90" s="14">
-        <v>477</v>
+        <v>3887</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>205</v>
       </c>
       <c r="E91" s="6">
         <v>0</v>
       </c>
       <c r="F91" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="E92" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E92" s="6"/>
       <c r="F92" s="14">
-        <v>3887</v>
+        <v>477</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="E93" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E93" s="6"/>
       <c r="F93" s="14">
-        <v>238</v>
+        <v>573</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
         <v>1070</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E95" s="6">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="F95" s="14">
-        <v>238</v>
+        <v>3887</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>215</v>
       </c>
       <c r="E96" s="6">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="F96" s="14">
-        <v>3887</v>
+        <v>238</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="14">
         <v>1070</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
-        <v>281</v>
+        <v>238</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
-        <v>1369</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>226</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>293</v>
+        <v>281</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E101" s="6">
         <v>65</v>
       </c>
       <c r="F101" s="14">
         <v>250</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
-        <v>262</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>235</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
-        <v>238</v>
+        <v>262</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>237</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="14">
         <v>1369</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>239</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
-        <v>281</v>
+        <v>262</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>293</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>243</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>238</v>
+        <v>293</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="E108" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E108" s="6"/>
       <c r="F108" s="14">
-        <v>250</v>
+        <v>281</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="E109" s="6"/>
+      <c r="E109" s="6">
+        <v>65</v>
+      </c>
       <c r="F109" s="14">
-        <v>262</v>
+        <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="E110" s="6"/>
+      <c r="E110" s="6">
+        <v>65</v>
+      </c>
       <c r="F110" s="14">
-        <v>281</v>
+        <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>251</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
-        <v>262</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>253</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="14">
-        <v>1369</v>
+        <v>281</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>255</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
-        <v>238</v>
+        <v>262</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>257</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
         <v>293</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>259</v>
       </c>
-      <c r="E115" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>250</v>
+        <v>238</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>261</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
         <v>1369</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>263</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
         <v>1369</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>266</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
         <v>1973</v>