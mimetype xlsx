--- v0 (2026-07-01)
+++ v1 (2026-09-11)
@@ -38,1098 +38,1098 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Посуда и оборудование</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>35783</t>
+  </si>
+  <si>
+    <t>Миска 250 мл, керамика Цветы Блэк</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/miska-tsvety-blek/</t>
+  </si>
+  <si>
+    <t>35780</t>
+  </si>
+  <si>
+    <t>Ложка белая керамика 22413/PT212</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/lozhka-belaya-keramika-22413pt212_1/</t>
+  </si>
+  <si>
+    <t>35790</t>
+  </si>
+  <si>
+    <t>Подсоусник 9,5*7см, керамика Цветы Блэк</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-957sm-tsvety-blek/</t>
+  </si>
+  <si>
+    <t>35837</t>
+  </si>
+  <si>
+    <t>Чайник 670 мл, Черная керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-chernaya-keramika-670-ml/</t>
+  </si>
+  <si>
+    <t>35804</t>
+  </si>
+  <si>
+    <t>Рюмка 30 мл, керамика Цветы Блэк</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/ryumka-tsvety-blek/</t>
+  </si>
+  <si>
+    <t>35775</t>
+  </si>
+  <si>
+    <t>Гета бамбуковое 21*12*3 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-21123-sm/</t>
+  </si>
+  <si>
+    <t>35756</t>
+  </si>
+  <si>
+    <t>Бамбуковая пароварка 15 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-15-sm/</t>
+  </si>
+  <si>
+    <t>35846</t>
+  </si>
+  <si>
+    <t>Чашка (Горы)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-gory/</t>
+  </si>
+  <si>
+    <t>35772</t>
+  </si>
+  <si>
+    <t>Вок железный  с двумя ручками 40 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-dvumya-ruchkami-40-sm/</t>
+  </si>
+  <si>
+    <t>35798</t>
+  </si>
+  <si>
+    <t>Подставка под ложку и палочки, черная керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-lozhku-i-palochki--chernaya-keramika/</t>
+  </si>
+  <si>
     <t>35762</t>
   </si>
   <si>
     <t>Блюдо 25,3*15 см Черная керамика 22126B/PT211</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-25315-sm-chernaya-keramika-22126bpt211/</t>
   </si>
   <si>
-    <t>35772</t>
-[...16 lines deleted...]
-  <si>
     <t>35809</t>
   </si>
   <si>
     <t>Соусник 125 мл, белая керамика</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik/</t>
   </si>
   <si>
-    <t>35790</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-chernaya-keramika-670-ml/</t>
+    <t>35815</t>
+  </si>
+  <si>
+    <t>Супница 250 мл, белая керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-belaya/</t>
   </si>
   <si>
     <t>35769</t>
   </si>
   <si>
     <t>Бутылка для саке (Цветы Блэк), 300 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-tsvety-blek-300-ml/</t>
   </si>
   <si>
-    <t>35815</t>
-[...59 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/ryumka-tsvety-blek/</t>
+    <t>35930</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-belaya/?sku=35930</t>
+  </si>
+  <si>
+    <t>35859</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-tsvety-blek-300-ml/?sku=35859</t>
+  </si>
+  <si>
+    <t>35916</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/miska-tsvety-blek/?sku=35916</t>
+  </si>
+  <si>
+    <t>35865</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/lozhka-belaya-keramika-22413pt212_1/?sku=35865</t>
+  </si>
+  <si>
+    <t>35903</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-957sm-tsvety-blek/?sku=35903</t>
+  </si>
+  <si>
+    <t>35895</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-chernaya-keramika-670-ml/?sku=35895</t>
+  </si>
+  <si>
+    <t>35868</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/ryumka-tsvety-blek/?sku=35868</t>
+  </si>
+  <si>
+    <t>35857</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-21123-sm/?sku=35857</t>
+  </si>
+  <si>
+    <t>35890</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-gory/?sku=35890</t>
   </si>
   <si>
     <t>35852</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-15-sm/?sku=35852</t>
   </si>
   <si>
+    <t>35920</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-dvumya-ruchkami-40-sm/?sku=35920</t>
+  </si>
+  <si>
     <t>35912</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-lozhku-i-palochki--chernaya-keramika/?sku=35912</t>
   </si>
   <si>
     <t>35869</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-25315-sm-chernaya-keramika-22126bpt211/?sku=35869</t>
   </si>
   <si>
-    <t>35920</t>
-[...4 lines deleted...]
-  <si>
     <t>35923</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik/?sku=35923</t>
   </si>
   <si>
-    <t>35903</t>
-[...50 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/ryumka-tsvety-blek/?sku=35868</t>
+    <t>35810</t>
+  </si>
+  <si>
+    <t>Соусник 125 мл, черная керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy/</t>
   </si>
   <si>
     <t>35757</t>
   </si>
   <si>
     <t>Бамбуковая пароварка 18 см</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-18-sm/</t>
   </si>
   <si>
+    <t>35816</t>
+  </si>
+  <si>
+    <t>Супница 250 мл, керамика Цветы Блэк</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-250-ml-12-sm-tsvety-blek/</t>
+  </si>
+  <si>
+    <t>35770</t>
+  </si>
+  <si>
+    <t>Бутылка для саке красная 200 мл. в.12 см. 23783/PT215</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-krasnaya-200-ml-v12-sm-23783pt215/</t>
+  </si>
+  <si>
+    <t>35805</t>
+  </si>
+  <si>
+    <t>Салатник 10 см, (Черная Керамика)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/salatnik-10-sm-chernaya-keramika/</t>
+  </si>
+  <si>
+    <t>35781</t>
+  </si>
+  <si>
+    <t>Ложка, керамика Цветы Блэк</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/lozhka-tsvety-blek/</t>
+  </si>
+  <si>
+    <t>35791</t>
+  </si>
+  <si>
+    <t>Подсоусник двойной белый 9*6,5 см. H2072C/PT212</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-belyy-965-sm-h2072cpt212/</t>
+  </si>
+  <si>
+    <t>35838</t>
+  </si>
+  <si>
+    <t>Чайник белый, 650 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-belyy-650-ml/</t>
+  </si>
+  <si>
+    <t>35776</t>
+  </si>
+  <si>
+    <t>Гета бамбуковое 24*15*3 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-24153-sm/</t>
+  </si>
+  <si>
+    <t>35847</t>
+  </si>
+  <si>
+    <t>Чашка 130 мл, белая карамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka/</t>
+  </si>
+  <si>
+    <t>35773</t>
+  </si>
+  <si>
+    <t>Вок железный  с одной ручкой 33 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm-1/</t>
+  </si>
+  <si>
     <t>35799</t>
   </si>
   <si>
     <t>Подставка под палочки (Горы)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-gory-/</t>
   </si>
   <si>
     <t>35764</t>
   </si>
   <si>
     <t>Блюдо прямоугольное красное 24*14,5 см 23852B/PT215</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-24145-sm-23852bpt215/</t>
   </si>
   <si>
-    <t>35773</t>
-[...86 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/salatnik-10-sm-chernaya-keramika/</t>
+    <t>35921</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm-1/?sku=35921</t>
+  </si>
+  <si>
+    <t>35913</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-gory-/?sku=35913</t>
+  </si>
+  <si>
+    <t>35870</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-24145-sm-23852bpt215/?sku=35870</t>
+  </si>
+  <si>
+    <t>35853</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-18-sm/?sku=35853</t>
+  </si>
+  <si>
+    <t>35931</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-250-ml-12-sm-tsvety-blek/?sku=35931</t>
+  </si>
+  <si>
+    <t>35924</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy/?sku=35924</t>
+  </si>
+  <si>
+    <t>35860</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-krasnaya-200-ml-v12-sm-23783pt215/?sku=35860</t>
+  </si>
+  <si>
+    <t>35917</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/salatnik-10-sm-chernaya-keramika/?sku=35917</t>
+  </si>
+  <si>
+    <t>35866</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/lozhka-tsvety-blek/?sku=35866</t>
+  </si>
+  <si>
+    <t>35904</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-belyy-965-sm-h2072cpt212/?sku=35904</t>
+  </si>
+  <si>
+    <t>35896</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-belyy-650-ml/?sku=35896</t>
   </si>
   <si>
     <t>35858</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-24153-sm/?sku=35858</t>
   </si>
   <si>
-    <t>35866</t>
-[...64 lines deleted...]
-  <si>
     <t>35891</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka/?sku=35891</t>
   </si>
   <si>
+    <t>35848</t>
+  </si>
+  <si>
+    <t>Чашка 150 мл, керамика Цветы Блэк</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-150-ml-tsvety-blek/</t>
+  </si>
+  <si>
+    <t>35758</t>
+  </si>
+  <si>
+    <t>Бамбуковая пароварка 24.5 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/klonirovat-bambukovaya-parovarka-245-sm/</t>
+  </si>
+  <si>
+    <t>35774</t>
+  </si>
+  <si>
+    <t>Вок железный  с одной ручкой 35 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm/</t>
+  </si>
+  <si>
+    <t>35800</t>
+  </si>
+  <si>
+    <t>Подставка под палочки, белая керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-belaya/</t>
+  </si>
+  <si>
+    <t>35765</t>
+  </si>
+  <si>
+    <t>Блюдо прямоугольное красное 26,5*13,8 см H2025B/PT215</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-265138-sm-h2025bpt215/</t>
+  </si>
+  <si>
+    <t>35792</t>
+  </si>
+  <si>
+    <t>Подсоусник двойной красный 9*6,5 см. H2072C/PT215</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-krasnyy-965-sm-h2072cpt215/</t>
+  </si>
+  <si>
+    <t>35817</t>
+  </si>
+  <si>
+    <t>Супница 250 мл, черная керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-chernaya/</t>
+  </si>
+  <si>
     <t>35811</t>
   </si>
   <si>
     <t>Соусник черный керамика (Бутылка для соуса), 150 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy-keramika-butylka-dlya-sousa-150-ml/</t>
   </si>
   <si>
+    <t>35771</t>
+  </si>
+  <si>
+    <t>Бутылка для саке, 150 мл (Горы)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-gory/</t>
+  </si>
+  <si>
+    <t>35806</t>
+  </si>
+  <si>
+    <t>Салатник 250 мл, Черная керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/salatnik-chernaya-keramika/</t>
+  </si>
+  <si>
+    <t>35782</t>
+  </si>
+  <si>
+    <t>Ложка, черная керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/lozhka-chernaya-keramika/</t>
+  </si>
+  <si>
     <t>35839</t>
   </si>
   <si>
     <t>Чайник капля 650 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-kaplya-650-ml/</t>
   </si>
   <si>
-    <t>35771</t>
-[...86 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm/</t>
+    <t>35867</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/lozhka-chernaya-keramika/?sku=35867</t>
+  </si>
+  <si>
+    <t>35897</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-kaplya-650-ml/?sku=35897</t>
+  </si>
+  <si>
+    <t>35892</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-150-ml-tsvety-blek/?sku=35892</t>
+  </si>
+  <si>
+    <t>35854</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/klonirovat-bambukovaya-parovarka-245-sm/?sku=35854</t>
+  </si>
+  <si>
+    <t>35922</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm/?sku=35922</t>
   </si>
   <si>
     <t>35914</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-belaya/?sku=35914</t>
   </si>
   <si>
     <t>35871</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-265138-sm-h2025bpt215/?sku=35871</t>
   </si>
   <si>
-    <t>35922</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm/?sku=35922</t>
+    <t>35905</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-krasnyy-965-sm-h2072cpt215/?sku=35905</t>
+  </si>
+  <si>
+    <t>35925</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy-keramika-butylka-dlya-sousa-150-ml/?sku=35925</t>
   </si>
   <si>
     <t>35932</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-chernaya/?sku=35932</t>
   </si>
   <si>
-    <t>35925</t>
-[...10 lines deleted...]
-  <si>
     <t>35861</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-gory/?sku=35861</t>
   </si>
   <si>
-    <t>35905</t>
-[...16 lines deleted...]
-  <si>
     <t>35918</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/salatnik-chernaya-keramika/?sku=35918</t>
   </si>
   <si>
-    <t>35854</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/klonirovat-bambukovaya-parovarka-245-sm/?sku=35854</t>
+    <t>35812</t>
+  </si>
+  <si>
+    <t>Соусник, 120 мл, керамика Цветы Блэк</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-120-ml--tsvety-blek/</t>
+  </si>
+  <si>
+    <t>35818</t>
+  </si>
+  <si>
+    <t>Супница с крышкой 200 мл (Красная керамика) 23785/PT215</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-s-kryshkoy-200-ml-chernaya-keramika-23785pt212/</t>
+  </si>
+  <si>
+    <t>35777</t>
+  </si>
+  <si>
+    <t>Графин для саке 200 мл, керамика Цветы Блэк</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-tsvety-blek/</t>
+  </si>
+  <si>
+    <t>35807</t>
+  </si>
+  <si>
+    <t>Салатник, 170 мл (Горы)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/salatnik-11555-sm-gory-/</t>
+  </si>
+  <si>
+    <t>35840</t>
+  </si>
+  <si>
+    <t>Чайник с ситечком 450 мл, керамика Цветы Блэк</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-450-ml-tsvety-blek/</t>
+  </si>
+  <si>
+    <t>35849</t>
+  </si>
+  <si>
+    <t>Чашка 150 мл, черная керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya/</t>
+  </si>
+  <si>
+    <t>35759</t>
+  </si>
+  <si>
+    <t>Бамбуковая пароварка, 14 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-14-sm-/</t>
   </si>
   <si>
     <t>35801</t>
   </si>
   <si>
     <t>Подставка под палочки, черная керамика</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki/</t>
   </si>
   <si>
     <t>35766</t>
   </si>
   <si>
     <t>Блюдо прямоугольное черное 36*13,5 см H2025A/PT211</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-chernoe-36135-sm-h2025apt211/</t>
   </si>
   <si>
-    <t>35777</t>
-[...34 lines deleted...]
-  <si>
     <t>35793</t>
   </si>
   <si>
     <t>Подсоусник двойной черный 9*6,5 см. H2072C/PT211</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-chernyy-965-sm-h2072cpt211/</t>
   </si>
   <si>
-    <t>35849</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-14-sm-/</t>
+    <t>35906</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-chernyy-965-sm-h2072cpt211/?sku=35906</t>
+  </si>
+  <si>
+    <t>35926</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-120-ml--tsvety-blek/?sku=35926</t>
+  </si>
+  <si>
+    <t>35933</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-s-kryshkoy-200-ml-chernaya-keramika-23785pt212/?sku=35933</t>
+  </si>
+  <si>
+    <t>35862</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-tsvety-blek/?sku=35862</t>
+  </si>
+  <si>
+    <t>35919</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/salatnik-11555-sm-gory-/?sku=35919</t>
+  </si>
+  <si>
+    <t>35898</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-450-ml-tsvety-blek/?sku=35898</t>
+  </si>
+  <si>
+    <t>35893</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya/?sku=35893</t>
   </si>
   <si>
     <t>35855</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-14-sm-/?sku=35855</t>
   </si>
   <si>
+    <t>35915</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki/?sku=35915</t>
+  </si>
+  <si>
     <t>35872</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-chernoe-36135-sm-h2025apt211/?sku=35872</t>
   </si>
   <si>
-    <t>35915</t>
-[...44 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/salatnik-11555-sm-gory-/?sku=35919</t>
+    <t>35767</t>
+  </si>
+  <si>
+    <t>Блюдо с подсоусником 17*11,5*1,8 см. 25066B/PT212</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-1711518-sm-25066bpt212/</t>
   </si>
   <si>
     <t>35760</t>
   </si>
   <si>
     <t>Бамбуковая пароварка, 20 см</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-20-sm-/</t>
   </si>
   <si>
-    <t>35767</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-1711518-sm-25066bpt212/</t>
+    <t>35794</t>
+  </si>
+  <si>
+    <t>Подсоусник с неровными краями черный</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-s-nerovnymi-krayami-chernyy/</t>
+  </si>
+  <si>
+    <t>35813</t>
+  </si>
+  <si>
+    <t>Соусник, 150 мл (Горы)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-gory-/</t>
   </si>
   <si>
     <t>35778</t>
   </si>
   <si>
     <t>Графин для саке 200 мл, черная керамика</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-chernyy/</t>
   </si>
   <si>
-    <t>35813</t>
-[...7 lines deleted...]
-  <si>
     <t>35841</t>
   </si>
   <si>
     <t>Чайник с ситечком, 700 мл керамика Цветы Блэк</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-700-ml-tsvety-blek/</t>
   </si>
   <si>
-    <t>35794</t>
-[...7 lines deleted...]
-  <si>
     <t>35850</t>
   </si>
   <si>
     <t>Чашка черная (керамика) 190 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya-keramika-190-ml/</t>
   </si>
   <si>
+    <t>35894</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya-keramika-190-ml/?sku=35894</t>
+  </si>
+  <si>
+    <t>35856</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-20-sm-/?sku=35856</t>
+  </si>
+  <si>
+    <t>35873</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-1711518-sm-25066bpt212/?sku=35873</t>
+  </si>
+  <si>
     <t>35907</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-s-nerovnymi-krayami-chernyy/?sku=35907</t>
   </si>
   <si>
-    <t>35894</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-1711518-sm-25066bpt212/?sku=35873</t>
+    <t>35927</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-gory-/?sku=35927</t>
   </si>
   <si>
     <t>35863</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-chernyy/?sku=35863</t>
   </si>
   <si>
-    <t>35927</t>
-[...4 lines deleted...]
-  <si>
     <t>35899</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-700-ml-tsvety-blek/?sku=35899</t>
   </si>
   <si>
+    <t>35842</t>
+  </si>
+  <si>
+    <t>Чайник с сито белая керамика 650 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sito-belaya-keramika-650-ml/</t>
+  </si>
+  <si>
+    <t>35768</t>
+  </si>
+  <si>
+    <t>Блюдо с подсоусником черное 17*11,5*1,8 см 25066B/PT211</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-chernoe-1711518-sm-25066bpt211/</t>
+  </si>
+  <si>
+    <t>35761</t>
+  </si>
+  <si>
+    <t>Бамбуковая щётка для чистки вока</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-shchyotka-dlya-chistki-voka/</t>
+  </si>
+  <si>
+    <t>35795</t>
+  </si>
+  <si>
+    <t>Подсоусник,  черная керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-chernyy/</t>
+  </si>
+  <si>
+    <t>35814</t>
+  </si>
+  <si>
+    <t>Соусник-Кувшин, 230 мл (Цветы Блэк)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-kuvshin-230-ml-tsvety-blek/</t>
+  </si>
+  <si>
     <t>35779</t>
   </si>
   <si>
     <t>Графин для саке белая керамика 200 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake/</t>
   </si>
   <si>
-    <t>35814</t>
-[...41 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-chernoe-1711518-sm-25066bpt211/</t>
+    <t>35864</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake/?sku=35864</t>
+  </si>
+  <si>
+    <t>35900</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sito-belaya-keramika-650-ml/?sku=35900</t>
   </si>
   <si>
     <t>35874</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-chernoe-1711518-sm-25066bpt211/?sku=35874</t>
   </si>
   <si>
-    <t>35864</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake/?sku=35864</t>
+    <t>35908</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-chernyy/?sku=35908</t>
   </si>
   <si>
     <t>35928</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-kuvshin-230-ml-tsvety-blek/?sku=35928</t>
   </si>
   <si>
-    <t>35900</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-chernyy/?sku=35908</t>
+    <t>35796</t>
+  </si>
+  <si>
+    <t>Подсоусник, 30 мл (Горы)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-gory-/</t>
+  </si>
+  <si>
+    <t>35833</t>
+  </si>
+  <si>
+    <t>Тарелка с подсоусником 25*14 см, Черная Керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/</t>
+  </si>
+  <si>
+    <t>35844</t>
+  </si>
+  <si>
+    <t>Чайник, 450 мл (Горы)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/3263/</t>
   </si>
   <si>
     <t>35819</t>
   </si>
   <si>
     <t>Тарелка глубокая 22*15*5 см (Горы)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-glubokaya-22155-sm-gory/</t>
   </si>
   <si>
-    <t>35833</t>
-[...25 lines deleted...]
-  <si>
     <t>35875</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-glubokaya-22155-sm-gory/?sku=35875</t>
   </si>
   <si>
+    <t>35909</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-gory-/?sku=35909</t>
+  </si>
+  <si>
     <t>35889</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35889</t>
   </si>
   <si>
     <t>35901</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/3263/?sku=35901</t>
   </si>
   <si>
-    <t>35909</t>
-[...4 lines deleted...]
-  <si>
     <t>35911</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35911</t>
   </si>
   <si>
     <t>35929</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35929</t>
   </si>
   <si>
     <t>35763</t>
   </si>
   <si>
     <t>Блюдо 28 см, керамика Цветы Блэк</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-28-sm-tsvety-blek/</t>
   </si>
   <si>
     <t>35820</t>
   </si>
   <si>
     <t>Тарелка квадратная 19*19 см, керамика Цветы Блэк</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-1919-sm-tsvety-blek/</t>
   </si>
   <si>
+    <t>35797</t>
+  </si>
+  <si>
+    <t>Подсоусник, белая керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik/</t>
+  </si>
+  <si>
     <t>35845</t>
   </si>
   <si>
     <t>Чайник, 670 мл (Горы)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-670-ml-gory/</t>
   </si>
   <si>
-    <t>35797</t>
-[...7 lines deleted...]
-  <si>
     <t>35902</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-670-ml-gory/?sku=35902</t>
   </si>
   <si>
+    <t>35876</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-1919-sm-tsvety-blek/?sku=35876</t>
+  </si>
+  <si>
     <t>35910</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik/?sku=35910</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-1919-sm-tsvety-blek/?sku=35876</t>
   </si>
   <si>
     <t>35821</t>
   </si>
   <si>
     <t>Тарелка квадратная 21,5*21,5 см (черная керамика)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-215215-sm-chernaya-keramika-/</t>
   </si>
   <si>
     <t>35877</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-215215-sm-chernaya-keramika-/?sku=35877</t>
   </si>
   <si>
     <t>35822</t>
   </si>
   <si>
     <t>Тарелка квадратная белая 19.5*19.5 см</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-belaya-195195-sm/</t>
   </si>
@@ -1815,51 +1815,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-25315-sm-chernaya-keramika-22126bpt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-dvumya-ruchkami-40-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-lozhku-i-palochki--chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-957sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-chernaya-keramika-670-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-tsvety-blek-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-21123-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-belaya-keramika-22413pt212_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/miska-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-15-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/ryumka-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-15-sm/?sku=35852" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-lozhku-i-palochki--chernaya-keramika/?sku=35912" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-25315-sm-chernaya-keramika-22126bpt211/?sku=35869" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-dvumya-ruchkami-40-sm/?sku=35920" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik/?sku=35923" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-957sm-tsvety-blek/?sku=35903" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-chernaya-keramika-670-ml/?sku=35895" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-tsvety-blek-300-ml/?sku=35859" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-belaya/?sku=35930" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-gory/?sku=35890" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-21123-sm/?sku=35857" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-belaya-keramika-22413pt212_1/?sku=35865" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/miska-tsvety-blek/?sku=35916" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/ryumka-tsvety-blek/?sku=35868" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-18-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-24145-sm-23852bpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-belyy-965-sm-h2072cpt212/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-belyy-650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-krasnaya-200-ml-v12-sm-23783pt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-250-ml-12-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-24153-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-10-sm-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-24153-sm/?sku=35858" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-tsvety-blek/?sku=35866" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-10-sm-chernaya-keramika/?sku=35917" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-18-sm/?sku=35853" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-gory-/?sku=35913" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-24145-sm-23852bpt215/?sku=35870" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm-1/?sku=35921" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-belyy-965-sm-h2072cpt212/?sku=35904" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy/?sku=35924" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-belyy-650-ml/?sku=35896" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-krasnaya-200-ml-v12-sm-23783pt215/?sku=35860" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-250-ml-12-sm-tsvety-blek/?sku=35931" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka/?sku=35891" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy-keramika-butylka-dlya-sousa-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-kaplya-650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-krasnyy-965-sm-h2072cpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-150-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/klonirovat-bambukovaya-parovarka-245-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-265138-sm-h2025bpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-belaya/?sku=35914" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-265138-sm-h2025bpt215/?sku=35871" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm/?sku=35922" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-chernaya/?sku=35932" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy-keramika-butylka-dlya-sousa-150-ml/?sku=35925" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-kaplya-650-ml/?sku=35897" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-gory/?sku=35861" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-krasnyy-965-sm-h2072cpt215/?sku=35905" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-150-ml-tsvety-blek/?sku=35892" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-chernaya-keramika/?sku=35867" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-chernaya-keramika/?sku=35918" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/klonirovat-bambukovaya-parovarka-245-sm/?sku=35854" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-chernoe-36135-sm-h2025apt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-s-kryshkoy-200-ml-chernaya-keramika-23785pt212/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-120-ml--tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-450-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-chernyy-965-sm-h2072cpt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-11555-sm-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-14-sm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-14-sm-/?sku=35855" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-chernoe-36135-sm-h2025apt211/?sku=35872" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki/?sku=35915" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-tsvety-blek/?sku=35862" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-s-kryshkoy-200-ml-chernaya-keramika-23785pt212/?sku=35933" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-120-ml--tsvety-blek/?sku=35926" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-450-ml-tsvety-blek/?sku=35898" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-chernyy-965-sm-h2072cpt211/?sku=35906" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya/?sku=35893" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-11555-sm-gory-/?sku=35919" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-20-sm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-1711518-sm-25066bpt212/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-700-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-s-nerovnymi-krayami-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya-keramika-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-s-nerovnymi-krayami-chernyy/?sku=35907" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya-keramika-190-ml/?sku=35894" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-20-sm-/?sku=35856" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-1711518-sm-25066bpt212/?sku=35873" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-chernyy/?sku=35863" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-gory-/?sku=35927" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-700-ml-tsvety-blek/?sku=35899" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-kuvshin-230-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sito-belaya-keramika-650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-shchyotka-dlya-chistki-voka/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-chernoe-1711518-sm-25066bpt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-chernoe-1711518-sm-25066bpt211/?sku=35874" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake/?sku=35864" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-kuvshin-230-ml-tsvety-blek/?sku=35928" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sito-belaya-keramika-650-ml/?sku=35900" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-chernyy/?sku=35908" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-glubokaya-22155-sm-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3263/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-glubokaya-22155-sm-gory/?sku=35875" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35889" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3263/?sku=35901" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-gory-/?sku=35909" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35911" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35929" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-28-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-1919-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-670-ml-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-670-ml-gory/?sku=35902" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik/?sku=35910" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-1919-sm-tsvety-blek/?sku=35876" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-215215-sm-chernaya-keramika-/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-215215-sm-chernaya-keramika-/?sku=35877" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-belaya-195195-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-belaya-195195-sm/?sku=35878" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-235-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-235-sm-tsvety-blek/?sku=35879" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-25-sm-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-25-sm-gory/?sku=35880" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-krasnaya-d-20-sm-22184bpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-krasnaya-d-20-sm-22184bpt215/?sku=35881" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-20x125-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-20x125-sm-tsvety-blek/?sku=35882" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-26125-sm-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-26125-sm-gory-/?sku=35883" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-28-115-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-28-115-sm-tsvety-blek/?sku=35884" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-2920-sm-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-2920-sm-gory-/?sku=35885" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-2819-sm-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-2819-sm-chernaya-keramika/?sku=35886" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-302025sm--gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-302025sm--gory/?sku=35887" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-19sm11sm-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-19sm11sm-chernaya-keramika/?sku=35888" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-dorozhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-kolotyy-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nozh-iz-vysokouglerodistoy-stali-deba-165-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nozh-iz-vysokouglerodistoy-stali-deba-21-sm--yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3844/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/pepelnitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-serdtse-dlya-podogreva-chaynika/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/risovarka-25-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salfetnitsa-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/ukrashenie-dlya-gotovykh-blyud-gornaya-trava-green-1000-sht-vinil-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/?sku=39141" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3297/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-steklyanyy-so-stoporom-600-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/shumovka-sito-metallicheskaya-18-sm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/miska-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-belaya-keramika-22413pt212_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-957sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-chernaya-keramika-670-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/ryumka-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-21123-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-15-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-dvumya-ruchkami-40-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-lozhku-i-palochki--chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-25315-sm-chernaya-keramika-22126bpt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-tsvety-blek-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-belaya/?sku=35930" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-tsvety-blek-300-ml/?sku=35859" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/miska-tsvety-blek/?sku=35916" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-belaya-keramika-22413pt212_1/?sku=35865" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-957sm-tsvety-blek/?sku=35903" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-chernaya-keramika-670-ml/?sku=35895" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/ryumka-tsvety-blek/?sku=35868" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-21123-sm/?sku=35857" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-gory/?sku=35890" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-15-sm/?sku=35852" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-dvumya-ruchkami-40-sm/?sku=35920" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-lozhku-i-palochki--chernaya-keramika/?sku=35912" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-25315-sm-chernaya-keramika-22126bpt211/?sku=35869" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik/?sku=35923" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-18-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-250-ml-12-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-krasnaya-200-ml-v12-sm-23783pt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-10-sm-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-belyy-965-sm-h2072cpt212/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-belyy-650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-24153-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-24145-sm-23852bpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm-1/?sku=35921" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-gory-/?sku=35913" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-24145-sm-23852bpt215/?sku=35870" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-18-sm/?sku=35853" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-250-ml-12-sm-tsvety-blek/?sku=35931" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy/?sku=35924" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-krasnaya-200-ml-v12-sm-23783pt215/?sku=35860" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-10-sm-chernaya-keramika/?sku=35917" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-tsvety-blek/?sku=35866" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-belyy-965-sm-h2072cpt212/?sku=35904" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-belyy-650-ml/?sku=35896" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-24153-sm/?sku=35858" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka/?sku=35891" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-150-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/klonirovat-bambukovaya-parovarka-245-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-265138-sm-h2025bpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-krasnyy-965-sm-h2072cpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy-keramika-butylka-dlya-sousa-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-kaplya-650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-chernaya-keramika/?sku=35867" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-kaplya-650-ml/?sku=35897" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-150-ml-tsvety-blek/?sku=35892" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/klonirovat-bambukovaya-parovarka-245-sm/?sku=35854" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm/?sku=35922" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-belaya/?sku=35914" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-265138-sm-h2025bpt215/?sku=35871" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-krasnyy-965-sm-h2072cpt215/?sku=35905" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy-keramika-butylka-dlya-sousa-150-ml/?sku=35925" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-chernaya/?sku=35932" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-gory/?sku=35861" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-chernaya-keramika/?sku=35918" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-120-ml--tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-s-kryshkoy-200-ml-chernaya-keramika-23785pt212/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-11555-sm-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-450-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-14-sm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-chernoe-36135-sm-h2025apt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-chernyy-965-sm-h2072cpt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-chernyy-965-sm-h2072cpt211/?sku=35906" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-120-ml--tsvety-blek/?sku=35926" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-s-kryshkoy-200-ml-chernaya-keramika-23785pt212/?sku=35933" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-tsvety-blek/?sku=35862" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-11555-sm-gory-/?sku=35919" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-450-ml-tsvety-blek/?sku=35898" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya/?sku=35893" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-14-sm-/?sku=35855" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki/?sku=35915" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-chernoe-36135-sm-h2025apt211/?sku=35872" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-1711518-sm-25066bpt212/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-20-sm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-s-nerovnymi-krayami-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-700-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya-keramika-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya-keramika-190-ml/?sku=35894" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-20-sm-/?sku=35856" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-1711518-sm-25066bpt212/?sku=35873" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-s-nerovnymi-krayami-chernyy/?sku=35907" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-gory-/?sku=35927" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-chernyy/?sku=35863" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-700-ml-tsvety-blek/?sku=35899" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sito-belaya-keramika-650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-chernoe-1711518-sm-25066bpt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-shchyotka-dlya-chistki-voka/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-kuvshin-230-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake/?sku=35864" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sito-belaya-keramika-650-ml/?sku=35900" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-chernoe-1711518-sm-25066bpt211/?sku=35874" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-chernyy/?sku=35908" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-kuvshin-230-ml-tsvety-blek/?sku=35928" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3263/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-glubokaya-22155-sm-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-glubokaya-22155-sm-gory/?sku=35875" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-gory-/?sku=35909" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35889" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3263/?sku=35901" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35911" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35929" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-28-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-1919-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-670-ml-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-670-ml-gory/?sku=35902" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-1919-sm-tsvety-blek/?sku=35876" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik/?sku=35910" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-215215-sm-chernaya-keramika-/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-215215-sm-chernaya-keramika-/?sku=35877" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-belaya-195195-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-belaya-195195-sm/?sku=35878" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-235-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-235-sm-tsvety-blek/?sku=35879" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-25-sm-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-25-sm-gory/?sku=35880" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-krasnaya-d-20-sm-22184bpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-krasnaya-d-20-sm-22184bpt215/?sku=35881" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-20x125-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-20x125-sm-tsvety-blek/?sku=35882" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-26125-sm-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-26125-sm-gory-/?sku=35883" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-28-115-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-28-115-sm-tsvety-blek/?sku=35884" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-2920-sm-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-2920-sm-gory-/?sku=35885" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-2819-sm-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-2819-sm-chernaya-keramika/?sku=35886" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-302025sm--gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-302025sm--gory/?sku=35887" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-19sm11sm-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-19sm11sm-chernaya-keramika/?sku=35888" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-dorozhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-kolotyy-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nozh-iz-vysokouglerodistoy-stali-deba-165-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nozh-iz-vysokouglerodistoy-stali-deba-21-sm--yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3844/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/pepelnitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-serdtse-dlya-podogreva-chaynika/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/risovarka-25-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salfetnitsa-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/ukrashenie-dlya-gotovykh-blyud-gornaya-trava-green-1000-sht-vinil-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/?sku=39141" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3297/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-steklyanyy-so-stoporom-600-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/shumovka-sito-metallicheskaya-18-sm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F184" sqref="F184"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1892,2367 +1892,2369 @@
         <v>4</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="5"/>
+      <c r="E6" s="5">
+        <v>0</v>
+      </c>
       <c r="F6" s="13">
-        <v>132</v>
+        <v>305</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>1195</v>
+        <v>114</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>71</v>
+        <v>178</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="E9" s="5"/>
+      <c r="E9" s="5">
+        <v>5</v>
+      </c>
       <c r="F9" s="13">
-        <v>341</v>
+        <v>514</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>178</v>
+        <v>154</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="F11" s="13">
-        <v>514</v>
+        <v>573</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="E12" s="5"/>
+      <c r="E12" s="5">
+        <v>99</v>
+      </c>
       <c r="F12" s="13">
-        <v>197</v>
+        <v>592</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="E13" s="5"/>
+      <c r="E13" s="5">
+        <v>0</v>
+      </c>
       <c r="F13" s="13">
-        <v>468</v>
+        <v>144</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" s="13">
-        <v>144</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
-        <v>98</v>
+        <v>3</v>
       </c>
       <c r="F15" s="13">
-        <v>573</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>114</v>
+        <v>132</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="E17" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>305</v>
+        <v>341</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="E18" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>592</v>
+        <v>468</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>154</v>
+        <v>197</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E20" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>592</v>
+        <v>468</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="E21" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>71</v>
+        <v>197</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="E22" s="5"/>
+      <c r="E22" s="5">
+        <v>0</v>
+      </c>
       <c r="F22" s="13">
-        <v>132</v>
+        <v>305</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="E23" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>1195</v>
+        <v>114</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>341</v>
+        <v>178</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="E25" s="5"/>
+      <c r="E25" s="5">
+        <v>5</v>
+      </c>
       <c r="F25" s="13">
-        <v>178</v>
+        <v>514</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="E26" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>514</v>
+        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="E27" s="5"/>
+      <c r="E27" s="5">
+        <v>98</v>
+      </c>
       <c r="F27" s="13">
-        <v>197</v>
+        <v>573</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="E28" s="5"/>
+      <c r="E28" s="5">
+        <v>0</v>
+      </c>
       <c r="F28" s="13">
-        <v>468</v>
+        <v>144</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E29" s="5">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="F29" s="13">
-        <v>144</v>
+        <v>592</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E30" s="5">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="F30" s="13">
-        <v>573</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="E31" s="5"/>
+      <c r="E31" s="5">
+        <v>3</v>
+      </c>
       <c r="F31" s="13">
-        <v>114</v>
+        <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="E32" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>305</v>
+        <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>154</v>
+        <v>341</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="E34" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E34" s="5"/>
       <c r="F34" s="13">
-        <v>752</v>
+        <v>237</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E35" s="5">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="F35" s="13">
-        <v>54</v>
+        <v>752</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="E36" s="5"/>
+      <c r="E36" s="5">
+        <v>-2</v>
+      </c>
       <c r="F36" s="13">
-        <v>226</v>
+        <v>305</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>1064</v>
+        <v>190</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>237</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>130</v>
+        <v>94</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>652</v>
+        <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>190</v>
+        <v>652</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E42" s="5">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="F42" s="13">
-        <v>305</v>
+        <v>646</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E43" s="5">
         <v>95</v>
       </c>
       <c r="F43" s="13">
         <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="E44" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>646</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="E45" s="5"/>
+      <c r="E45" s="5">
+        <v>0</v>
+      </c>
       <c r="F45" s="13">
-        <v>94</v>
+        <v>54</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>150</v>
+        <v>226</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="E47" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>646</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="E48" s="5"/>
+      <c r="E48" s="5">
+        <v>0</v>
+      </c>
       <c r="F48" s="13">
-        <v>94</v>
+        <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>122</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>150</v>
+        <v>226</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E50" s="5">
         <v>74</v>
       </c>
       <c r="F50" s="13">
         <v>752</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>126</v>
       </c>
       <c r="E51" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F51" s="13">
-        <v>54</v>
+        <v>305</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>128</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>226</v>
+        <v>237</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>1064</v>
+        <v>190</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>237</v>
+        <v>94</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="13">
-        <v>652</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>138</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="13">
-        <v>190</v>
+        <v>652</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>140</v>
       </c>
       <c r="E58" s="5">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="F58" s="13">
-        <v>305</v>
+        <v>646</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E59" s="5">
         <v>95</v>
       </c>
       <c r="F59" s="13">
         <v>130</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="E60" s="5"/>
+      <c r="E60" s="5">
+        <v>0</v>
+      </c>
       <c r="F60" s="13">
-        <v>329</v>
+        <v>108</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
-        <v>453</v>
+        <v>891</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="E62" s="5"/>
+      <c r="E62" s="5">
+        <v>76</v>
+      </c>
       <c r="F62" s="13">
-        <v>334</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="E63" s="5"/>
+      <c r="E63" s="5">
+        <v>0</v>
+      </c>
       <c r="F63" s="13">
-        <v>513</v>
+        <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
-        <v>130</v>
+        <v>138</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="E65" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E65" s="5"/>
       <c r="F65" s="13">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>114</v>
+        <v>513</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="E67" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E67" s="5"/>
       <c r="F67" s="13">
-        <v>150</v>
+        <v>329</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="13">
-        <v>891</v>
+        <v>334</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E69" s="5">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="F69" s="13">
-        <v>29</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
-        <v>138</v>
+        <v>114</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="E71" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E71" s="5"/>
       <c r="F71" s="13">
-        <v>1195</v>
+        <v>453</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="E72" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E72" s="5"/>
       <c r="F72" s="13">
-        <v>29</v>
+        <v>114</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="13">
-        <v>138</v>
+        <v>453</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>177</v>
+        <v>144</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E74" s="5">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="F74" s="13">
-        <v>1195</v>
+        <v>108</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="13">
-        <v>513</v>
+        <v>891</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>187</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="E76" s="5"/>
+      <c r="E76" s="5">
+        <v>76</v>
+      </c>
       <c r="F76" s="13">
-        <v>329</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>189</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="E77" s="5"/>
+      <c r="E77" s="5">
+        <v>0</v>
+      </c>
       <c r="F77" s="13">
-        <v>453</v>
+        <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="13">
-        <v>334</v>
+        <v>138</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>193</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>194</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="13">
         <v>130</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>195</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="E80" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E80" s="5"/>
       <c r="F80" s="13">
-        <v>108</v>
+        <v>329</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>198</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="13">
-        <v>114</v>
+        <v>513</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>199</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="E82" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E82" s="5"/>
       <c r="F82" s="13">
-        <v>150</v>
+        <v>334</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>201</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="E83" s="5"/>
+      <c r="E83" s="5">
+        <v>97</v>
+      </c>
       <c r="F83" s="13">
-        <v>891</v>
+        <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="E84" s="5"/>
+      <c r="E84" s="5">
+        <v>96</v>
+      </c>
       <c r="F84" s="13">
-        <v>29</v>
+        <v>262</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="13">
-        <v>190</v>
+        <v>106</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E86" s="5">
         <v>0</v>
       </c>
       <c r="F86" s="13">
         <v>197</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="13">
-        <v>106</v>
+        <v>262</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E88" s="5">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F88" s="13">
-        <v>262</v>
+        <v>532</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E89" s="5">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="F89" s="13">
-        <v>532</v>
+        <v>108</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="13">
-        <v>130</v>
+        <v>496</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="E91" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E91" s="5"/>
       <c r="F91" s="13">
-        <v>108</v>
+        <v>29</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="13">
-        <v>262</v>
+        <v>190</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="13">
-        <v>496</v>
+        <v>130</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>234</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="13">
-        <v>496</v>
+        <v>130</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>235</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="E95" s="5"/>
+      <c r="E95" s="5">
+        <v>96</v>
+      </c>
       <c r="F95" s="13">
-        <v>190</v>
+        <v>262</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>237</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="13">
-        <v>29</v>
+        <v>106</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>240</v>
       </c>
       <c r="E97" s="5">
         <v>0</v>
       </c>
       <c r="F97" s="13">
         <v>197</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>241</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="13">
-        <v>106</v>
+        <v>262</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>243</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E99" s="5">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F99" s="13">
-        <v>262</v>
+        <v>532</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>246</v>
       </c>
       <c r="E100" s="5">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="F100" s="13">
-        <v>532</v>
+        <v>108</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>247</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>248</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="13">
-        <v>130</v>
+        <v>496</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>249</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="E102" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E102" s="5"/>
       <c r="F102" s="13">
-        <v>108</v>
+        <v>29</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="13">
-        <v>262</v>
+        <v>190</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>253</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>254</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>255</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="13">
-        <v>728</v>
+        <v>275</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>256</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>257</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="13">
-        <v>275</v>
+        <v>728</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>259</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>260</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="E106" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E106" s="5"/>
       <c r="F106" s="13">
-        <v>353</v>
+        <v>142</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>262</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>263</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>264</v>
       </c>
       <c r="E107" s="5">
         <v>21</v>
       </c>
       <c r="F107" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>265</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>266</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>267</v>
       </c>
       <c r="E108" s="5">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="F108" s="13">
-        <v>597</v>
+        <v>353</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>268</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>269</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="E109" s="5"/>
+      <c r="E109" s="5">
+        <v>0</v>
+      </c>
       <c r="F109" s="13">
-        <v>142</v>
+        <v>597</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>271</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>273</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="13">
         <v>118</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>274</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>275</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="13">
-        <v>142</v>
+        <v>118</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>276</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="13">
-        <v>118</v>
+        <v>728</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>254</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>279</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="13">
-        <v>728</v>
+        <v>275</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>280</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>281</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="13">
-        <v>275</v>
+        <v>142</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>282</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E115" s="5">
-        <v>98</v>
+        <v>21</v>
       </c>
       <c r="F115" s="13">
-        <v>353</v>
+        <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>285</v>
       </c>
       <c r="E116" s="5">
-        <v>21</v>
+        <v>98</v>
       </c>
       <c r="F116" s="13">
-        <v>250</v>
+        <v>353</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>286</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>287</v>
       </c>
       <c r="E117" s="5">
         <v>0</v>
       </c>
       <c r="F117" s="13">
         <v>597</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>288</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>289</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="E118" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E118" s="5"/>
       <c r="F118" s="13">
-        <v>257</v>
+        <v>496</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>291</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>292</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>293</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="13">
-        <v>269</v>
+        <v>275</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>294</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>295</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>296</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="13">
-        <v>496</v>
+        <v>102</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>297</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>298</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>299</v>
       </c>
       <c r="E121" s="5">
         <v>66</v>
       </c>
       <c r="F121" s="13">
         <v>233</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>300</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>301</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>302</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="13">
-        <v>102</v>
+        <v>269</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>303</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>304</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="E123" s="5"/>
+      <c r="E123" s="5">
+        <v>100</v>
+      </c>
       <c r="F123" s="13">
-        <v>275</v>
+        <v>257</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>306</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>304</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="E124" s="5"/>
+      <c r="E124" s="5">
+        <v>100</v>
+      </c>
       <c r="F124" s="13">
-        <v>275</v>
+        <v>257</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>289</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="E125" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E125" s="5"/>
       <c r="F125" s="13">
-        <v>257</v>
+        <v>496</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>310</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>292</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>311</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="13">
-        <v>269</v>
+        <v>275</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>312</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="E127" s="5"/>
+      <c r="E127" s="5">
+        <v>66</v>
+      </c>
       <c r="F127" s="13">
-        <v>496</v>
+        <v>233</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>314</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="E128" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E128" s="5"/>
       <c r="F128" s="13">
-        <v>233</v>
+        <v>269</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>316</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>317</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="E129" s="5"/>
+      <c r="E129" s="5">
+        <v>9</v>
+      </c>
       <c r="F129" s="13">
-        <v>341</v>
+        <v>114</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>319</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>320</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>321</v>
       </c>
       <c r="E130" s="5">
         <v>100</v>
       </c>
       <c r="F130" s="13">
         <v>592</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
@@ -4262,131 +4264,129 @@
       </c>
       <c r="C131" s="6" t="s">
         <v>323</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>324</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>325</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>326</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="E132" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E132" s="5"/>
       <c r="F132" s="13">
-        <v>114</v>
+        <v>341</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>328</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>329</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="13">
         <v>341</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>330</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>331</v>
       </c>
       <c r="E134" s="5">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="F134" s="13">
-        <v>592</v>
+        <v>114</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>332</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>333</v>
       </c>
-      <c r="E135" s="5"/>
+      <c r="E135" s="5">
+        <v>100</v>
+      </c>
       <c r="F135" s="13">
-        <v>405</v>
+        <v>592</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>334</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="E136" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E136" s="5"/>
       <c r="F136" s="13">
-        <v>114</v>
+        <v>405</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>336</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>320</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>337</v>
       </c>
       <c r="E137" s="5">
         <v>100</v>
       </c>
       <c r="F137" s="13">
         <v>592</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
@@ -4438,131 +4438,131 @@
         <v>344</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>345</v>
       </c>
       <c r="E140" s="5">
         <v>2</v>
       </c>
       <c r="F140" s="13">
         <v>477</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>346</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>347</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="E141" s="5"/>
+      <c r="E141" s="5">
+        <v>2</v>
+      </c>
       <c r="F141" s="13">
-        <v>580</v>
+        <v>214</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>349</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>350</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>351</v>
       </c>
-      <c r="E142" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E142" s="5"/>
       <c r="F142" s="13">
-        <v>214</v>
+        <v>580</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>352</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>353</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="13">
         <v>580</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>354</v>
       </c>
       <c r="C144" s="6" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E144" s="5">
         <v>2</v>
       </c>
       <c r="F144" s="13">
-        <v>214</v>
+        <v>477</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>356</v>
       </c>
       <c r="C145" s="6" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>357</v>
       </c>
       <c r="E145" s="5">
         <v>2</v>
       </c>
       <c r="F145" s="13">
-        <v>477</v>
+        <v>214</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>358</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>359</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>360</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="13">
         <v>226</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">