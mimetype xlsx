--- v1 (2026-09-11)
+++ v2 (2026-10-26)
@@ -38,1092 +38,1092 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Посуда и оборудование</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>35846</t>
+  </si>
+  <si>
+    <t>Чашка (Горы)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-gory/</t>
+  </si>
+  <si>
+    <t>35815</t>
+  </si>
+  <si>
+    <t>Супница 250 мл, белая керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-belaya/</t>
+  </si>
+  <si>
+    <t>35775</t>
+  </si>
+  <si>
+    <t>Гета бамбуковое 21*12*3 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-21123-sm/</t>
+  </si>
+  <si>
+    <t>35780</t>
+  </si>
+  <si>
+    <t>Ложка белая керамика 22413/PT212</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/lozhka-belaya-keramika-22413pt212_1/</t>
+  </si>
+  <si>
     <t>35783</t>
   </si>
   <si>
     <t>Миска 250 мл, керамика Цветы Блэк</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/miska-tsvety-blek/</t>
   </si>
   <si>
-    <t>35780</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/lozhka-belaya-keramika-22413pt212_1/</t>
+    <t>35756</t>
+  </si>
+  <si>
+    <t>Бамбуковая пароварка 15 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-15-sm/</t>
+  </si>
+  <si>
+    <t>35804</t>
+  </si>
+  <si>
+    <t>Рюмка 30 мл, керамика Цветы Блэк</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/ryumka-tsvety-blek/</t>
+  </si>
+  <si>
+    <t>35762</t>
+  </si>
+  <si>
+    <t>Блюдо 25,3*15 см Черная керамика 22126B/PT211</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-25315-sm-chernaya-keramika-22126bpt211/</t>
+  </si>
+  <si>
+    <t>35772</t>
+  </si>
+  <si>
+    <t>Вок железный  с двумя ручками 40 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-dvumya-ruchkami-40-sm/</t>
+  </si>
+  <si>
+    <t>35798</t>
+  </si>
+  <si>
+    <t>Подставка под ложку и палочки, черная керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-lozhku-i-palochki--chernaya-keramika/</t>
+  </si>
+  <si>
+    <t>35809</t>
+  </si>
+  <si>
+    <t>Соусник 125 мл, белая керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik/</t>
+  </si>
+  <si>
+    <t>35769</t>
+  </si>
+  <si>
+    <t>Бутылка для саке (Цветы Блэк), 300 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-tsvety-blek-300-ml/</t>
   </si>
   <si>
     <t>35790</t>
   </si>
   <si>
     <t>Подсоусник 9,5*7см, керамика Цветы Блэк</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-957sm-tsvety-blek/</t>
   </si>
   <si>
     <t>35837</t>
   </si>
   <si>
     <t>Чайник 670 мл, Черная керамика</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-chernaya-keramika-670-ml/</t>
   </si>
   <si>
-    <t>35804</t>
-[...86 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-tsvety-blek-300-ml/</t>
+    <t>35852</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-15-sm/?sku=35852</t>
+  </si>
+  <si>
+    <t>35923</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik/?sku=35923</t>
+  </si>
+  <si>
+    <t>35859</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-tsvety-blek-300-ml/?sku=35859</t>
+  </si>
+  <si>
+    <t>35903</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-957sm-tsvety-blek/?sku=35903</t>
+  </si>
+  <si>
+    <t>35895</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-chernaya-keramika-670-ml/?sku=35895</t>
+  </si>
+  <si>
+    <t>35890</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-gory/?sku=35890</t>
   </si>
   <si>
     <t>35930</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-belaya/?sku=35930</t>
   </si>
   <si>
-    <t>35859</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-tsvety-blek-300-ml/?sku=35859</t>
+    <t>35857</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-21123-sm/?sku=35857</t>
+  </si>
+  <si>
+    <t>35865</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/lozhka-belaya-keramika-22413pt212_1/?sku=35865</t>
   </si>
   <si>
     <t>35916</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/miska-tsvety-blek/?sku=35916</t>
   </si>
   <si>
-    <t>35865</t>
-[...16 lines deleted...]
-  <si>
     <t>35868</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/ryumka-tsvety-blek/?sku=35868</t>
   </si>
   <si>
-    <t>35857</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-15-sm/?sku=35852</t>
+    <t>35869</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-25315-sm-chernaya-keramika-22126bpt211/?sku=35869</t>
   </si>
   <si>
     <t>35920</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-dvumya-ruchkami-40-sm/?sku=35920</t>
   </si>
   <si>
     <t>35912</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-lozhku-i-palochki--chernaya-keramika/?sku=35912</t>
   </si>
   <si>
-    <t>35869</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik/?sku=35923</t>
+    <t>35764</t>
+  </si>
+  <si>
+    <t>Блюдо прямоугольное красное 24*14,5 см 23852B/PT215</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-24145-sm-23852bpt215/</t>
+  </si>
+  <si>
+    <t>35773</t>
+  </si>
+  <si>
+    <t>Вок железный  с одной ручкой 33 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm-1/</t>
+  </si>
+  <si>
+    <t>35799</t>
+  </si>
+  <si>
+    <t>Подставка под палочки (Горы)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-gory-/</t>
+  </si>
+  <si>
+    <t>35757</t>
+  </si>
+  <si>
+    <t>Бамбуковая пароварка 18 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-18-sm/</t>
   </si>
   <si>
     <t>35810</t>
   </si>
   <si>
     <t>Соусник 125 мл, черная керамика</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy/</t>
   </si>
   <si>
-    <t>35757</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-18-sm/</t>
+    <t>35770</t>
+  </si>
+  <si>
+    <t>Бутылка для саке красная 200 мл. в.12 см. 23783/PT215</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-krasnaya-200-ml-v12-sm-23783pt215/</t>
+  </si>
+  <si>
+    <t>35791</t>
+  </si>
+  <si>
+    <t>Подсоусник двойной белый 9*6,5 см. H2072C/PT212</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-belyy-965-sm-h2072cpt212/</t>
+  </si>
+  <si>
+    <t>35838</t>
+  </si>
+  <si>
+    <t>Чайник белый, 650 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-belyy-650-ml/</t>
+  </si>
+  <si>
+    <t>35847</t>
+  </si>
+  <si>
+    <t>Чашка 130 мл, белая карамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka/</t>
   </si>
   <si>
     <t>35816</t>
   </si>
   <si>
     <t>Супница 250 мл, керамика Цветы Блэк</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-250-ml-12-sm-tsvety-blek/</t>
   </si>
   <si>
-    <t>35770</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-krasnaya-200-ml-v12-sm-23783pt215/</t>
+    <t>35776</t>
+  </si>
+  <si>
+    <t>Гета бамбуковое 24*15*3 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-24153-sm/</t>
+  </si>
+  <si>
+    <t>35781</t>
+  </si>
+  <si>
+    <t>Ложка, керамика Цветы Блэк</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/lozhka-tsvety-blek/</t>
   </si>
   <si>
     <t>35805</t>
   </si>
   <si>
     <t>Салатник 10 см, (Черная Керамика)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/salatnik-10-sm-chernaya-keramika/</t>
   </si>
   <si>
-    <t>35781</t>
-[...68 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-24145-sm-23852bpt215/</t>
+    <t>35870</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-24145-sm-23852bpt215/?sku=35870</t>
   </si>
   <si>
     <t>35921</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm-1/?sku=35921</t>
   </si>
   <si>
     <t>35913</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-gory-/?sku=35913</t>
   </si>
   <si>
-    <t>35870</t>
-[...4 lines deleted...]
-  <si>
     <t>35853</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-18-sm/?sku=35853</t>
   </si>
   <si>
+    <t>35860</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-krasnaya-200-ml-v12-sm-23783pt215/?sku=35860</t>
+  </si>
+  <si>
+    <t>35904</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-belyy-965-sm-h2072cpt212/?sku=35904</t>
+  </si>
+  <si>
+    <t>35896</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-belyy-650-ml/?sku=35896</t>
+  </si>
+  <si>
     <t>35931</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-250-ml-12-sm-tsvety-blek/?sku=35931</t>
   </si>
   <si>
     <t>35924</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy/?sku=35924</t>
   </si>
   <si>
-    <t>35860</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-krasnaya-200-ml-v12-sm-23783pt215/?sku=35860</t>
+    <t>35891</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka/?sku=35891</t>
+  </si>
+  <si>
+    <t>35858</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-24153-sm/?sku=35858</t>
+  </si>
+  <si>
+    <t>35866</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/lozhka-tsvety-blek/?sku=35866</t>
   </si>
   <si>
     <t>35917</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/salatnik-10-sm-chernaya-keramika/?sku=35917</t>
   </si>
   <si>
-    <t>35866</t>
-[...26 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka/?sku=35891</t>
+    <t>35806</t>
+  </si>
+  <si>
+    <t>Салатник 250 мл, Черная керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/salatnik-chernaya-keramika/</t>
+  </si>
+  <si>
+    <t>35782</t>
+  </si>
+  <si>
+    <t>Ложка, черная керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/lozhka-chernaya-keramika/</t>
+  </si>
+  <si>
+    <t>35758</t>
+  </si>
+  <si>
+    <t>Бамбуковая пароварка 24.5 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/klonirovat-bambukovaya-parovarka-245-sm/</t>
+  </si>
+  <si>
+    <t>35765</t>
+  </si>
+  <si>
+    <t>Блюдо прямоугольное красное 26,5*13,8 см H2025B/PT215</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-265138-sm-h2025bpt215/</t>
+  </si>
+  <si>
+    <t>35774</t>
+  </si>
+  <si>
+    <t>Вок железный  с одной ручкой 35 см</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm/</t>
+  </si>
+  <si>
+    <t>35800</t>
+  </si>
+  <si>
+    <t>Подставка под палочки, белая керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-belaya/</t>
+  </si>
+  <si>
+    <t>35771</t>
+  </si>
+  <si>
+    <t>Бутылка для саке, 150 мл (Горы)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-gory/</t>
+  </si>
+  <si>
+    <t>35839</t>
+  </si>
+  <si>
+    <t>Чайник капля 650 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-kaplya-650-ml/</t>
+  </si>
+  <si>
+    <t>35792</t>
+  </si>
+  <si>
+    <t>Подсоусник двойной красный 9*6,5 см. H2072C/PT215</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-krasnyy-965-sm-h2072cpt215/</t>
+  </si>
+  <si>
+    <t>35817</t>
+  </si>
+  <si>
+    <t>Супница 250 мл, черная керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-chernaya/</t>
+  </si>
+  <si>
+    <t>35811</t>
+  </si>
+  <si>
+    <t>Соусник черный керамика (Бутылка для соуса), 150 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy-keramika-butylka-dlya-sousa-150-ml/</t>
   </si>
   <si>
     <t>35848</t>
   </si>
   <si>
     <t>Чашка 150 мл, керамика Цветы Блэк</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-150-ml-tsvety-blek/</t>
   </si>
   <si>
-    <t>35758</t>
-[...95 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-kaplya-650-ml/</t>
+    <t>35932</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-chernaya/?sku=35932</t>
+  </si>
+  <si>
+    <t>35925</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy-keramika-butylka-dlya-sousa-150-ml/?sku=35925</t>
+  </si>
+  <si>
+    <t>35892</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-150-ml-tsvety-blek/?sku=35892</t>
   </si>
   <si>
     <t>35867</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/lozhka-chernaya-keramika/?sku=35867</t>
   </si>
   <si>
+    <t>35918</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/salatnik-chernaya-keramika/?sku=35918</t>
+  </si>
+  <si>
+    <t>35854</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/klonirovat-bambukovaya-parovarka-245-sm/?sku=35854</t>
+  </si>
+  <si>
+    <t>35871</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-265138-sm-h2025bpt215/?sku=35871</t>
+  </si>
+  <si>
+    <t>35922</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm/?sku=35922</t>
+  </si>
+  <si>
+    <t>35914</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-belaya/?sku=35914</t>
+  </si>
+  <si>
+    <t>35861</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-gory/?sku=35861</t>
+  </si>
+  <si>
     <t>35897</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-kaplya-650-ml/?sku=35897</t>
   </si>
   <si>
-    <t>35892</t>
-[...28 lines deleted...]
-  <si>
     <t>35905</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-krasnyy-965-sm-h2072cpt215/?sku=35905</t>
   </si>
   <si>
-    <t>35925</t>
-[...20 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/salatnik-chernaya-keramika/?sku=35918</t>
+    <t>35840</t>
+  </si>
+  <si>
+    <t>Чайник с ситечком 450 мл, керамика Цветы Блэк</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-450-ml-tsvety-blek/</t>
+  </si>
+  <si>
+    <t>35777</t>
+  </si>
+  <si>
+    <t>Графин для саке 200 мл, керамика Цветы Блэк</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-tsvety-blek/</t>
+  </si>
+  <si>
+    <t>35793</t>
+  </si>
+  <si>
+    <t>Подсоусник двойной черный 9*6,5 см. H2072C/PT211</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-chernyy-965-sm-h2072cpt211/</t>
+  </si>
+  <si>
+    <t>35818</t>
+  </si>
+  <si>
+    <t>Супница с крышкой 200 мл (Красная керамика) 23785/PT215</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-s-kryshkoy-200-ml-chernaya-keramika-23785pt212/</t>
   </si>
   <si>
     <t>35812</t>
   </si>
   <si>
     <t>Соусник, 120 мл, керамика Цветы Блэк</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-120-ml--tsvety-blek/</t>
   </si>
   <si>
-    <t>35818</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-tsvety-blek/</t>
+    <t>35849</t>
+  </si>
+  <si>
+    <t>Чашка 150 мл, черная керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya/</t>
   </si>
   <si>
     <t>35807</t>
   </si>
   <si>
     <t>Салатник, 170 мл (Горы)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/salatnik-11555-sm-gory-/</t>
   </si>
   <si>
-    <t>35840</t>
-[...16 lines deleted...]
-  <si>
     <t>35759</t>
   </si>
   <si>
     <t>Бамбуковая пароварка, 14 см</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-14-sm-/</t>
   </si>
   <si>
+    <t>35766</t>
+  </si>
+  <si>
+    <t>Блюдо прямоугольное черное 36*13,5 см H2025A/PT211</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-chernoe-36135-sm-h2025apt211/</t>
+  </si>
+  <si>
     <t>35801</t>
   </si>
   <si>
     <t>Подставка под палочки, черная керамика</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki/</t>
   </si>
   <si>
-    <t>35766</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-chernyy-965-sm-h2072cpt211/</t>
+    <t>35872</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-chernoe-36135-sm-h2025apt211/?sku=35872</t>
+  </si>
+  <si>
+    <t>35915</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki/?sku=35915</t>
+  </si>
+  <si>
+    <t>35855</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-14-sm-/?sku=35855</t>
+  </si>
+  <si>
+    <t>35898</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-450-ml-tsvety-blek/?sku=35898</t>
+  </si>
+  <si>
+    <t>35862</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-tsvety-blek/?sku=35862</t>
   </si>
   <si>
     <t>35906</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-chernyy-965-sm-h2072cpt211/?sku=35906</t>
   </si>
   <si>
+    <t>35933</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-s-kryshkoy-200-ml-chernaya-keramika-23785pt212/?sku=35933</t>
+  </si>
+  <si>
     <t>35926</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-120-ml--tsvety-blek/?sku=35926</t>
   </si>
   <si>
-    <t>35933</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-tsvety-blek/?sku=35862</t>
+    <t>35893</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya/?sku=35893</t>
   </si>
   <si>
     <t>35919</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/salatnik-11555-sm-gory-/?sku=35919</t>
   </si>
   <si>
-    <t>35898</t>
-[...28 lines deleted...]
-  <si>
     <t>35767</t>
   </si>
   <si>
     <t>Блюдо с подсоусником 17*11,5*1,8 см. 25066B/PT212</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-1711518-sm-25066bpt212/</t>
   </si>
   <si>
     <t>35760</t>
   </si>
   <si>
     <t>Бамбуковая пароварка, 20 см</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-20-sm-/</t>
   </si>
   <si>
+    <t>35841</t>
+  </si>
+  <si>
+    <t>Чайник с ситечком, 700 мл керамика Цветы Блэк</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-700-ml-tsvety-blek/</t>
+  </si>
+  <si>
+    <t>35778</t>
+  </si>
+  <si>
+    <t>Графин для саке 200 мл, черная керамика</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-chernyy/</t>
+  </si>
+  <si>
     <t>35794</t>
   </si>
   <si>
     <t>Подсоусник с неровными краями черный</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-s-nerovnymi-krayami-chernyy/</t>
   </si>
   <si>
     <t>35813</t>
   </si>
   <si>
     <t>Соусник, 150 мл (Горы)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-gory-/</t>
   </si>
   <si>
-    <t>35778</t>
-[...16 lines deleted...]
-  <si>
     <t>35850</t>
   </si>
   <si>
     <t>Чашка черная (керамика) 190 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya-keramika-190-ml/</t>
   </si>
   <si>
+    <t>35856</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-20-sm-/?sku=35856</t>
+  </si>
+  <si>
+    <t>35873</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-1711518-sm-25066bpt212/?sku=35873</t>
+  </si>
+  <si>
+    <t>35899</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-700-ml-tsvety-blek/?sku=35899</t>
+  </si>
+  <si>
+    <t>35863</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-chernyy/?sku=35863</t>
+  </si>
+  <si>
+    <t>35907</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-s-nerovnymi-krayami-chernyy/?sku=35907</t>
+  </si>
+  <si>
+    <t>35927</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-gory-/?sku=35927</t>
+  </si>
+  <si>
     <t>35894</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya-keramika-190-ml/?sku=35894</t>
   </si>
   <si>
-    <t>35856</t>
-[...32 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-700-ml-tsvety-blek/?sku=35899</t>
+    <t>35768</t>
+  </si>
+  <si>
+    <t>Блюдо с подсоусником черное 17*11,5*1,8 см 25066B/PT211</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-chernoe-1711518-sm-25066bpt211/</t>
+  </si>
+  <si>
+    <t>35761</t>
+  </si>
+  <si>
+    <t>Бамбуковая щётка для чистки вока</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-shchyotka-dlya-chistki-voka/</t>
   </si>
   <si>
     <t>35842</t>
   </si>
   <si>
     <t>Чайник с сито белая керамика 650 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sito-belaya-keramika-650-ml/</t>
   </si>
   <si>
-    <t>35768</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-shchyotka-dlya-chistki-voka/</t>
+    <t>35779</t>
+  </si>
+  <si>
+    <t>Графин для саке белая керамика 200 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake/</t>
   </si>
   <si>
     <t>35795</t>
   </si>
   <si>
     <t>Подсоусник,  черная керамика</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-chernyy/</t>
   </si>
   <si>
     <t>35814</t>
   </si>
   <si>
     <t>Соусник-Кувшин, 230 мл (Цветы Блэк)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-kuvshin-230-ml-tsvety-blek/</t>
   </si>
   <si>
-    <t>35779</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake/</t>
+    <t>35900</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sito-belaya-keramika-650-ml/?sku=35900</t>
   </si>
   <si>
     <t>35864</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake/?sku=35864</t>
   </si>
   <si>
-    <t>35900</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sito-belaya-keramika-650-ml/?sku=35900</t>
+    <t>35908</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-chernyy/?sku=35908</t>
+  </si>
+  <si>
+    <t>35928</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-kuvshin-230-ml-tsvety-blek/?sku=35928</t>
   </si>
   <si>
     <t>35874</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-chernoe-1711518-sm-25066bpt211/?sku=35874</t>
   </si>
   <si>
-    <t>35908</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/sousnik-kuvshin-230-ml-tsvety-blek/?sku=35928</t>
+    <t>35819</t>
+  </si>
+  <si>
+    <t>Тарелка глубокая 22*15*5 см (Горы)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-glubokaya-22155-sm-gory/</t>
+  </si>
+  <si>
+    <t>35844</t>
+  </si>
+  <si>
+    <t>Чайник, 450 мл (Горы)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/3263/</t>
   </si>
   <si>
     <t>35796</t>
   </si>
   <si>
     <t>Подсоусник, 30 мл (Горы)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-gory-/</t>
   </si>
   <si>
     <t>35833</t>
   </si>
   <si>
     <t>Тарелка с подсоусником 25*14 см, Черная Керамика</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/</t>
   </si>
   <si>
-    <t>35844</t>
-[...16 lines deleted...]
-  <si>
     <t>35875</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-glubokaya-22155-sm-gory/?sku=35875</t>
   </si>
   <si>
+    <t>35901</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/3263/?sku=35901</t>
+  </si>
+  <si>
     <t>35909</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-gory-/?sku=35909</t>
   </si>
   <si>
     <t>35889</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35889</t>
   </si>
   <si>
-    <t>35901</t>
-[...4 lines deleted...]
-  <si>
     <t>35911</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35911</t>
   </si>
   <si>
     <t>35929</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35929</t>
   </si>
   <si>
     <t>35763</t>
   </si>
   <si>
     <t>Блюдо 28 см, керамика Цветы Блэк</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/blyudo-28-sm-tsvety-blek/</t>
   </si>
   <si>
     <t>35820</t>
   </si>
   <si>
     <t>Тарелка квадратная 19*19 см, керамика Цветы Блэк</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-1919-sm-tsvety-blek/</t>
   </si>
   <si>
+    <t>35845</t>
+  </si>
+  <si>
+    <t>Чайник, 670 мл (Горы)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-670-ml-gory/</t>
+  </si>
+  <si>
     <t>35797</t>
   </si>
   <si>
     <t>Подсоусник, белая керамика</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik/</t>
   </si>
   <si>
-    <t>35845</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-670-ml-gory/</t>
+    <t>35876</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-1919-sm-tsvety-blek/?sku=35876</t>
   </si>
   <si>
     <t>35902</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/chaynik-670-ml-gory/?sku=35902</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-1919-sm-tsvety-blek/?sku=35876</t>
   </si>
   <si>
     <t>35910</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/podsousnik/?sku=35910</t>
   </si>
   <si>
     <t>35821</t>
   </si>
   <si>
     <t>Тарелка квадратная 21,5*21,5 см (черная керамика)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-215215-sm-chernaya-keramika-/</t>
   </si>
   <si>
     <t>35877</t>
   </si>
   <si>
     <t>https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-215215-sm-chernaya-keramika-/?sku=35877</t>
   </si>
   <si>
     <t>35822</t>
   </si>
@@ -1815,51 +1815,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/miska-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-belaya-keramika-22413pt212_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-957sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-chernaya-keramika-670-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/ryumka-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-21123-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-15-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-dvumya-ruchkami-40-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-lozhku-i-palochki--chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-25315-sm-chernaya-keramika-22126bpt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-tsvety-blek-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-belaya/?sku=35930" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-tsvety-blek-300-ml/?sku=35859" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/miska-tsvety-blek/?sku=35916" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-belaya-keramika-22413pt212_1/?sku=35865" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-957sm-tsvety-blek/?sku=35903" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-chernaya-keramika-670-ml/?sku=35895" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/ryumka-tsvety-blek/?sku=35868" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-21123-sm/?sku=35857" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-gory/?sku=35890" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-15-sm/?sku=35852" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-dvumya-ruchkami-40-sm/?sku=35920" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-lozhku-i-palochki--chernaya-keramika/?sku=35912" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-25315-sm-chernaya-keramika-22126bpt211/?sku=35869" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik/?sku=35923" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-18-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-250-ml-12-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-krasnaya-200-ml-v12-sm-23783pt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-10-sm-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-belyy-965-sm-h2072cpt212/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-belyy-650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-24153-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-24145-sm-23852bpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm-1/?sku=35921" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-gory-/?sku=35913" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-24145-sm-23852bpt215/?sku=35870" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-18-sm/?sku=35853" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-250-ml-12-sm-tsvety-blek/?sku=35931" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy/?sku=35924" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-krasnaya-200-ml-v12-sm-23783pt215/?sku=35860" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-10-sm-chernaya-keramika/?sku=35917" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-tsvety-blek/?sku=35866" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-belyy-965-sm-h2072cpt212/?sku=35904" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-belyy-650-ml/?sku=35896" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-24153-sm/?sku=35858" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka/?sku=35891" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-150-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/klonirovat-bambukovaya-parovarka-245-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-265138-sm-h2025bpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-krasnyy-965-sm-h2072cpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy-keramika-butylka-dlya-sousa-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-kaplya-650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-chernaya-keramika/?sku=35867" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-kaplya-650-ml/?sku=35897" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-150-ml-tsvety-blek/?sku=35892" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/klonirovat-bambukovaya-parovarka-245-sm/?sku=35854" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm/?sku=35922" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-belaya/?sku=35914" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-265138-sm-h2025bpt215/?sku=35871" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-krasnyy-965-sm-h2072cpt215/?sku=35905" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy-keramika-butylka-dlya-sousa-150-ml/?sku=35925" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-chernaya/?sku=35932" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-gory/?sku=35861" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-chernaya-keramika/?sku=35918" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-120-ml--tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-s-kryshkoy-200-ml-chernaya-keramika-23785pt212/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-11555-sm-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-450-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-14-sm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-chernoe-36135-sm-h2025apt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-chernyy-965-sm-h2072cpt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-chernyy-965-sm-h2072cpt211/?sku=35906" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-120-ml--tsvety-blek/?sku=35926" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-s-kryshkoy-200-ml-chernaya-keramika-23785pt212/?sku=35933" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-tsvety-blek/?sku=35862" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-11555-sm-gory-/?sku=35919" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-450-ml-tsvety-blek/?sku=35898" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya/?sku=35893" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-14-sm-/?sku=35855" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki/?sku=35915" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-chernoe-36135-sm-h2025apt211/?sku=35872" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-1711518-sm-25066bpt212/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-20-sm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-s-nerovnymi-krayami-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-700-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya-keramika-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya-keramika-190-ml/?sku=35894" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-20-sm-/?sku=35856" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-1711518-sm-25066bpt212/?sku=35873" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-s-nerovnymi-krayami-chernyy/?sku=35907" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-gory-/?sku=35927" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-chernyy/?sku=35863" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-700-ml-tsvety-blek/?sku=35899" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sito-belaya-keramika-650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-chernoe-1711518-sm-25066bpt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-shchyotka-dlya-chistki-voka/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-kuvshin-230-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake/?sku=35864" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sito-belaya-keramika-650-ml/?sku=35900" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-chernoe-1711518-sm-25066bpt211/?sku=35874" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-chernyy/?sku=35908" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-kuvshin-230-ml-tsvety-blek/?sku=35928" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3263/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-glubokaya-22155-sm-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-glubokaya-22155-sm-gory/?sku=35875" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-gory-/?sku=35909" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35889" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3263/?sku=35901" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35911" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35929" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-28-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-1919-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-670-ml-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-670-ml-gory/?sku=35902" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-1919-sm-tsvety-blek/?sku=35876" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik/?sku=35910" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-215215-sm-chernaya-keramika-/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-215215-sm-chernaya-keramika-/?sku=35877" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-belaya-195195-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-belaya-195195-sm/?sku=35878" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-235-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-235-sm-tsvety-blek/?sku=35879" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-25-sm-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-25-sm-gory/?sku=35880" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-krasnaya-d-20-sm-22184bpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-krasnaya-d-20-sm-22184bpt215/?sku=35881" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-20x125-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-20x125-sm-tsvety-blek/?sku=35882" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-26125-sm-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-26125-sm-gory-/?sku=35883" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-28-115-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-28-115-sm-tsvety-blek/?sku=35884" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-2920-sm-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-2920-sm-gory-/?sku=35885" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-2819-sm-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-2819-sm-chernaya-keramika/?sku=35886" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-302025sm--gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-302025sm--gory/?sku=35887" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-19sm11sm-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-19sm11sm-chernaya-keramika/?sku=35888" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-dorozhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-kolotyy-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nozh-iz-vysokouglerodistoy-stali-deba-165-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nozh-iz-vysokouglerodistoy-stali-deba-21-sm--yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3844/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/pepelnitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-serdtse-dlya-podogreva-chaynika/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/risovarka-25-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salfetnitsa-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/ukrashenie-dlya-gotovykh-blyud-gornaya-trava-green-1000-sht-vinil-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/?sku=39141" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3297/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-steklyanyy-so-stoporom-600-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/shumovka-sito-metallicheskaya-18-sm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-21123-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-belaya-keramika-22413pt212_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/miska-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-15-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/ryumka-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-25315-sm-chernaya-keramika-22126bpt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-dvumya-ruchkami-40-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-lozhku-i-palochki--chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-tsvety-blek-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-957sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-chernaya-keramika-670-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-15-sm/?sku=35852" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik/?sku=35923" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-tsvety-blek-300-ml/?sku=35859" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-957sm-tsvety-blek/?sku=35903" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-chernaya-keramika-670-ml/?sku=35895" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-gory/?sku=35890" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-belaya/?sku=35930" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-21123-sm/?sku=35857" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-belaya-keramika-22413pt212_1/?sku=35865" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/miska-tsvety-blek/?sku=35916" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/ryumka-tsvety-blek/?sku=35868" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-25315-sm-chernaya-keramika-22126bpt211/?sku=35869" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-dvumya-ruchkami-40-sm/?sku=35920" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-lozhku-i-palochki--chernaya-keramika/?sku=35912" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-24145-sm-23852bpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-18-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-krasnaya-200-ml-v12-sm-23783pt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-belyy-965-sm-h2072cpt212/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-belyy-650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-250-ml-12-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-24153-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-10-sm-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-24145-sm-23852bpt215/?sku=35870" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm-1/?sku=35921" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-gory-/?sku=35913" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-18-sm/?sku=35853" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-krasnaya-200-ml-v12-sm-23783pt215/?sku=35860" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-belyy-965-sm-h2072cpt212/?sku=35904" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-belyy-650-ml/?sku=35896" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-250-ml-12-sm-tsvety-blek/?sku=35931" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy/?sku=35924" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka/?sku=35891" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/geta-bambukovoe-24153-sm/?sku=35858" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-tsvety-blek/?sku=35866" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-10-sm-chernaya-keramika/?sku=35917" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/klonirovat-bambukovaya-parovarka-245-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-265138-sm-h2025bpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-kaplya-650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-krasnyy-965-sm-h2072cpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy-keramika-butylka-dlya-sousa-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-150-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-chernaya/?sku=35932" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-chernyy-keramika-butylka-dlya-sousa-150-ml/?sku=35925" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-150-ml-tsvety-blek/?sku=35892" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/lozhka-chernaya-keramika/?sku=35867" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-chernaya-keramika/?sku=35918" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/klonirovat-bambukovaya-parovarka-245-sm/?sku=35854" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-krasnoe-265138-sm-h2025bpt215/?sku=35871" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/vok-zheleznyy-s-odnoy-ruchkoy-35-sm/?sku=35922" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki-belaya/?sku=35914" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/butylka-dlya-sake-gory/?sku=35861" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-kaplya-650-ml/?sku=35897" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-krasnyy-965-sm-h2072cpt215/?sku=35905" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-450-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-chernyy-965-sm-h2072cpt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-s-kryshkoy-200-ml-chernaya-keramika-23785pt212/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-120-ml--tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-11555-sm-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-14-sm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-chernoe-36135-sm-h2025apt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-pryamougolnoe-chernoe-36135-sm-h2025apt211/?sku=35872" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-pod-palochki/?sku=35915" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-14-sm-/?sku=35855" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-450-ml-tsvety-blek/?sku=35898" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-tsvety-blek/?sku=35862" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-dvoynoy-chernyy-965-sm-h2072cpt211/?sku=35906" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/supnitsa-s-kryshkoy-200-ml-chernaya-keramika-23785pt212/?sku=35933" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-120-ml--tsvety-blek/?sku=35926" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya/?sku=35893" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salatnik-11555-sm-gory-/?sku=35919" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-1711518-sm-25066bpt212/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-20-sm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-700-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-s-nerovnymi-krayami-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya-keramika-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-parovarka-20-sm-/?sku=35856" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-1711518-sm-25066bpt212/?sku=35873" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sitechkom-700-ml-tsvety-blek/?sku=35899" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake-chernyy/?sku=35863" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-s-nerovnymi-krayami-chernyy/?sku=35907" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-gory-/?sku=35927" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chashka-chernaya-keramika-190-ml/?sku=35894" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-chernoe-1711518-sm-25066bpt211/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/bambukovaya-shchyotka-dlya-chistki-voka/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sito-belaya-keramika-650-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-kuvshin-230-ml-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-s-sito-belaya-keramika-650-ml/?sku=35900" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/grafin-dlya-sake/?sku=35864" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-chernyy/?sku=35908" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/sousnik-kuvshin-230-ml-tsvety-blek/?sku=35928" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-s-podsousnikom-chernoe-1711518-sm-25066bpt211/?sku=35874" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-glubokaya-22155-sm-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3263/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-glubokaya-22155-sm-gory/?sku=35875" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3263/?sku=35901" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik-gory-/?sku=35909" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35889" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35911" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-2514-smchernaya-keramika/?sku=35929" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/blyudo-28-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-1919-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-670-ml-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-1919-sm-tsvety-blek/?sku=35876" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-670-ml-gory/?sku=35902" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podsousnik/?sku=35910" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-215215-sm-chernaya-keramika-/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-215215-sm-chernaya-keramika-/?sku=35877" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-belaya-195195-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kvadratnaya-belaya-195195-sm/?sku=35878" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-235-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-235-sm-tsvety-blek/?sku=35879" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-25-sm-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-25-sm-gory/?sku=35880" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-krasnaya-d-20-sm-22184bpt215/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-kruglaya-krasnaya-d-20-sm-22184bpt215/?sku=35881" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-20x125-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-20x125-sm-tsvety-blek/?sku=35882" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-26125-sm-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-26125-sm-gory-/?sku=35883" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-28-115-sm-tsvety-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-28-115-sm-tsvety-blek/?sku=35884" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-2920-sm-gory-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-2920-sm-gory-/?sku=35885" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-2819-sm-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-2819-sm-chernaya-keramika/?sku=35886" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-302025sm--gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-pryamougolnaya-bez-borta-302025sm--gory/?sku=35887" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-19sm11sm-chernaya-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/tarelka-s-podsousnikom-19sm11sm-chernaya-keramika/?sku=35888" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-dorozhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-kolotyy-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nozh-iz-vysokouglerodistoy-stali-deba-165-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nozh-iz-vysokouglerodistoy-stali-deba-21-sm--yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3844/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/pepelnitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/podstavka-serdtse-dlya-podogreva-chaynika/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/risovarka-25-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/salfetnitsa-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/ukrashenie-dlya-gotovykh-blyud-gornaya-trava-green-1000-sht-vinil-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/nabor-dlya-chaynoy-tseremonii-1/?sku=39141" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/3297/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/chaynik-steklyanyy-so-stoporom-600-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/posuda-i-oborudovanie/shumovka-sito-metallicheskaya-18-sm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F184" sqref="F184"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1896,185 +1896,183 @@
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="13">
-        <v>305</v>
+        <v>144</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>114</v>
+        <v>468</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="5"/>
+      <c r="E8" s="5">
+        <v>98</v>
+      </c>
       <c r="F8" s="13">
-        <v>178</v>
+        <v>573</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="E9" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>514</v>
+        <v>114</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="5"/>
+      <c r="E10" s="5">
+        <v>0</v>
+      </c>
       <c r="F10" s="13">
-        <v>154</v>
+        <v>305</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F11" s="13">
-        <v>573</v>
+        <v>592</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="E12" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>592</v>
+        <v>154</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="E13" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>144</v>
+        <v>132</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" s="13">
         <v>1195</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
@@ -2088,483 +2086,485 @@
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
         <v>3</v>
       </c>
       <c r="F15" s="13">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>132</v>
+        <v>341</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>341</v>
+        <v>197</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>468</v>
+        <v>178</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="E19" s="5"/>
+      <c r="E19" s="5">
+        <v>5</v>
+      </c>
       <c r="F19" s="13">
-        <v>197</v>
+        <v>514</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E20" s="5"/>
+      <c r="E20" s="5">
+        <v>99</v>
+      </c>
       <c r="F20" s="13">
-        <v>468</v>
+        <v>592</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>197</v>
+        <v>341</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="E22" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>305</v>
+        <v>197</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>114</v>
+        <v>178</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="E24" s="5"/>
+      <c r="E24" s="5">
+        <v>5</v>
+      </c>
       <c r="F24" s="13">
-        <v>178</v>
+        <v>514</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E25" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F25" s="13">
-        <v>514</v>
+        <v>144</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>154</v>
+        <v>468</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E27" s="5">
         <v>98</v>
       </c>
       <c r="F27" s="13">
         <v>573</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="E28" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>144</v>
+        <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E29" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="F29" s="13">
-        <v>592</v>
+        <v>305</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="E30" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>1195</v>
+        <v>154</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="E31" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>71</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="E32" s="5"/>
+      <c r="E32" s="5">
+        <v>0</v>
+      </c>
       <c r="F32" s="13">
-        <v>132</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="E33" s="5"/>
+      <c r="E33" s="5">
+        <v>3</v>
+      </c>
       <c r="F33" s="13">
-        <v>341</v>
+        <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
-        <v>237</v>
+        <v>226</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="E35" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>752</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>86</v>
       </c>
       <c r="E36" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F36" s="13">
-        <v>305</v>
+        <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="E37" s="5"/>
+      <c r="E37" s="5">
+        <v>74</v>
+      </c>
       <c r="F37" s="13">
-        <v>190</v>
+        <v>752</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>150</v>
+        <v>237</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>94</v>
+        <v>190</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
@@ -2573,1198 +2573,1198 @@
       <c r="C41" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
         <v>652</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E42" s="5">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="F42" s="13">
-        <v>646</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E43" s="5">
-        <v>95</v>
+        <v>-2</v>
       </c>
       <c r="F43" s="13">
-        <v>130</v>
+        <v>305</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="E44" s="5"/>
+      <c r="E44" s="5">
+        <v>5</v>
+      </c>
       <c r="F44" s="13">
-        <v>1064</v>
+        <v>646</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="E45" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>54</v>
+        <v>94</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>226</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>1064</v>
+        <v>226</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="E48" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>54</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="E49" s="5"/>
+      <c r="E49" s="5">
+        <v>0</v>
+      </c>
       <c r="F49" s="13">
-        <v>226</v>
+        <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E50" s="5">
         <v>74</v>
       </c>
       <c r="F50" s="13">
         <v>752</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="E51" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>305</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>128</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>237</v>
+        <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>190</v>
+        <v>652</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="E54" s="5"/>
+      <c r="E54" s="5">
+        <v>-2</v>
+      </c>
       <c r="F54" s="13">
-        <v>150</v>
+        <v>305</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>94</v>
+        <v>237</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="E56" s="5"/>
+      <c r="E56" s="5">
+        <v>95</v>
+      </c>
       <c r="F56" s="13">
         <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="E57" s="5"/>
+      <c r="E57" s="5">
+        <v>5</v>
+      </c>
       <c r="F57" s="13">
-        <v>652</v>
+        <v>646</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="E58" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E58" s="5"/>
       <c r="F58" s="13">
-        <v>646</v>
+        <v>94</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="E59" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E59" s="5"/>
       <c r="F59" s="13">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E60" s="5">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="F60" s="13">
-        <v>108</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
-        <v>891</v>
+        <v>114</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="E62" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E62" s="5"/>
       <c r="F62" s="13">
-        <v>1195</v>
+        <v>891</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="E63" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E63" s="5"/>
       <c r="F63" s="13">
-        <v>29</v>
+        <v>138</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="E64" s="5"/>
+      <c r="E64" s="5">
+        <v>76</v>
+      </c>
       <c r="F64" s="13">
-        <v>138</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="E65" s="5"/>
+      <c r="E65" s="5">
+        <v>0</v>
+      </c>
       <c r="F65" s="13">
-        <v>130</v>
+        <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>513</v>
+        <v>334</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="13">
-        <v>329</v>
+        <v>453</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="13">
-        <v>334</v>
+        <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="E69" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E69" s="5"/>
       <c r="F69" s="13">
-        <v>150</v>
+        <v>513</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
-        <v>114</v>
+        <v>329</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="E71" s="5"/>
+      <c r="E71" s="5">
+        <v>0</v>
+      </c>
       <c r="F71" s="13">
-        <v>453</v>
+        <v>108</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>180</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="13">
-        <v>114</v>
+        <v>513</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="13">
-        <v>453</v>
+        <v>329</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>144</v>
+        <v>177</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E74" s="5">
         <v>0</v>
       </c>
       <c r="F74" s="13">
         <v>108</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="13">
-        <v>891</v>
+        <v>114</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>187</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>188</v>
       </c>
       <c r="E76" s="5">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="F76" s="13">
-        <v>1195</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>189</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="E77" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E77" s="5"/>
       <c r="F77" s="13">
-        <v>29</v>
+        <v>891</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="13">
         <v>138</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>193</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="E79" s="5"/>
+      <c r="E79" s="5">
+        <v>76</v>
+      </c>
       <c r="F79" s="13">
-        <v>130</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>195</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="E80" s="5"/>
+      <c r="E80" s="5">
+        <v>0</v>
+      </c>
       <c r="F80" s="13">
-        <v>329</v>
+        <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>198</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="13">
-        <v>513</v>
+        <v>334</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>199</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>200</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="13">
-        <v>334</v>
+        <v>453</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>201</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="E83" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E83" s="5"/>
       <c r="F83" s="13">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E84" s="5">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F84" s="13">
-        <v>262</v>
+        <v>532</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="E85" s="5"/>
+      <c r="E85" s="5">
+        <v>0</v>
+      </c>
       <c r="F85" s="13">
-        <v>106</v>
+        <v>197</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="E86" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E86" s="5"/>
       <c r="F86" s="13">
-        <v>197</v>
+        <v>130</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="13">
-        <v>262</v>
+        <v>106</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E88" s="5">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F88" s="13">
-        <v>532</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E89" s="5">
         <v>69</v>
       </c>
       <c r="F89" s="13">
         <v>108</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="13">
-        <v>496</v>
+        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="13">
-        <v>29</v>
+        <v>496</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="13">
         <v>190</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="13">
-        <v>130</v>
+        <v>29</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>234</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="13">
-        <v>130</v>
+        <v>190</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>235</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>204</v>
+        <v>231</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="E95" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E95" s="5"/>
       <c r="F95" s="13">
-        <v>262</v>
+        <v>29</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>237</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="13">
-        <v>106</v>
+        <v>496</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>240</v>
       </c>
       <c r="E97" s="5">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="F97" s="13">
-        <v>197</v>
+        <v>532</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>241</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="E98" s="5"/>
+      <c r="E98" s="5">
+        <v>0</v>
+      </c>
       <c r="F98" s="13">
-        <v>262</v>
+        <v>197</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>243</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="E99" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E99" s="5"/>
       <c r="F99" s="13">
-        <v>532</v>
+        <v>130</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="E100" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E100" s="5"/>
       <c r="F100" s="13">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>247</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="E101" s="5"/>
+      <c r="E101" s="5">
+        <v>96</v>
+      </c>
       <c r="F101" s="13">
-        <v>496</v>
+        <v>262</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>249</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="E102" s="5"/>
+      <c r="E102" s="5">
+        <v>69</v>
+      </c>
       <c r="F102" s="13">
-        <v>29</v>
+        <v>108</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="13">
-        <v>190</v>
+        <v>262</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>253</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>254</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>255</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="13">
         <v>275</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
@@ -3772,652 +3772,652 @@
       </c>
       <c r="C105" s="6" t="s">
         <v>257</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="13">
         <v>728</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>259</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>260</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="E106" s="5"/>
+      <c r="E106" s="5">
+        <v>0</v>
+      </c>
       <c r="F106" s="13">
-        <v>142</v>
+        <v>597</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>262</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>263</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>264</v>
       </c>
       <c r="E107" s="5">
-        <v>21</v>
+        <v>98</v>
       </c>
       <c r="F107" s="13">
-        <v>250</v>
+        <v>353</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>265</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>266</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="E108" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E108" s="5"/>
       <c r="F108" s="13">
-        <v>353</v>
+        <v>142</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>268</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>269</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>270</v>
       </c>
       <c r="E109" s="5">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="F109" s="13">
-        <v>597</v>
+        <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>271</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>273</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="13">
         <v>118</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>274</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>275</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="13">
-        <v>118</v>
+        <v>728</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>276</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="13">
-        <v>728</v>
+        <v>275</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="E113" s="5"/>
+      <c r="E113" s="5">
+        <v>0</v>
+      </c>
       <c r="F113" s="13">
-        <v>275</v>
+        <v>597</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>280</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="E114" s="5"/>
+      <c r="E114" s="5">
+        <v>98</v>
+      </c>
       <c r="F114" s="13">
-        <v>142</v>
+        <v>353</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>282</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="E115" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E115" s="5"/>
       <c r="F115" s="13">
-        <v>250</v>
+        <v>142</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>285</v>
       </c>
       <c r="E116" s="5">
-        <v>98</v>
+        <v>21</v>
       </c>
       <c r="F116" s="13">
-        <v>353</v>
+        <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>286</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="E117" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E117" s="5"/>
       <c r="F117" s="13">
-        <v>597</v>
+        <v>118</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>288</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>289</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>290</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="13">
-        <v>496</v>
+        <v>275</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>291</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>292</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>293</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="13">
-        <v>275</v>
+        <v>102</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>294</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>295</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>296</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="13">
-        <v>102</v>
+        <v>496</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>297</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>298</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>299</v>
       </c>
       <c r="E121" s="5">
-        <v>66</v>
+        <v>100</v>
       </c>
       <c r="F121" s="13">
-        <v>233</v>
+        <v>257</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>300</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>301</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="E122" s="5"/>
+      <c r="E122" s="5">
+        <v>66</v>
+      </c>
       <c r="F122" s="13">
-        <v>269</v>
+        <v>233</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>303</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>304</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="E123" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E123" s="5"/>
       <c r="F123" s="13">
-        <v>257</v>
+        <v>269</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>306</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="E124" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E124" s="5"/>
       <c r="F124" s="13">
-        <v>257</v>
+        <v>496</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="E125" s="5"/>
+      <c r="E125" s="5">
+        <v>100</v>
+      </c>
       <c r="F125" s="13">
-        <v>496</v>
+        <v>257</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>310</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="E126" s="5"/>
+      <c r="E126" s="5">
+        <v>66</v>
+      </c>
       <c r="F126" s="13">
-        <v>275</v>
+        <v>233</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>312</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="E127" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E127" s="5"/>
       <c r="F127" s="13">
-        <v>233</v>
+        <v>269</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>314</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>315</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="13">
-        <v>269</v>
+        <v>275</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>316</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>317</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="E129" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E129" s="5"/>
       <c r="F129" s="13">
-        <v>114</v>
+        <v>341</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>319</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>320</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="E130" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E130" s="5"/>
       <c r="F130" s="13">
-        <v>592</v>
+        <v>405</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>322</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>323</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="E131" s="5"/>
+      <c r="E131" s="5">
+        <v>9</v>
+      </c>
       <c r="F131" s="13">
-        <v>405</v>
+        <v>114</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>325</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>326</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="E132" s="5"/>
+      <c r="E132" s="5">
+        <v>100</v>
+      </c>
       <c r="F132" s="13">
-        <v>341</v>
+        <v>592</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>328</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>329</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="13">
         <v>341</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>330</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="E134" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E134" s="5"/>
       <c r="F134" s="13">
-        <v>114</v>
+        <v>405</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>332</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>333</v>
       </c>
       <c r="E135" s="5">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="F135" s="13">
-        <v>592</v>
+        <v>114</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>334</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="E136" s="5"/>
+      <c r="E136" s="5">
+        <v>100</v>
+      </c>
       <c r="F136" s="13">
-        <v>405</v>
+        <v>592</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>336</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>337</v>
       </c>
       <c r="E137" s="5">
         <v>100</v>
       </c>
       <c r="F137" s="13">
         <v>592</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>338</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>339</v>
       </c>
       <c r="E138" s="5">
         <v>100</v>
       </c>
       <c r="F138" s="13">
         <v>592</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>340</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>341</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>342</v>
       </c>
       <c r="E139" s="5">
@@ -4438,122 +4438,122 @@
         <v>344</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>345</v>
       </c>
       <c r="E140" s="5">
         <v>2</v>
       </c>
       <c r="F140" s="13">
         <v>477</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>346</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>347</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="E141" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E141" s="5"/>
       <c r="F141" s="13">
-        <v>214</v>
+        <v>580</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>349</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>350</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>351</v>
       </c>
-      <c r="E142" s="5"/>
+      <c r="E142" s="5">
+        <v>2</v>
+      </c>
       <c r="F142" s="13">
-        <v>580</v>
+        <v>214</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>352</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="E143" s="5"/>
+      <c r="E143" s="5">
+        <v>2</v>
+      </c>
       <c r="F143" s="13">
-        <v>580</v>
+        <v>477</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>354</v>
       </c>
       <c r="C144" s="6" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="E144" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E144" s="5"/>
       <c r="F144" s="13">
-        <v>477</v>
+        <v>580</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>356</v>
       </c>
       <c r="C145" s="6" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>357</v>
       </c>
       <c r="E145" s="5">
         <v>2</v>
       </c>
       <c r="F145" s="13">
         <v>214</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>358</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>359</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>360</v>
       </c>
       <c r="E146" s="5"/>