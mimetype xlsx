--- v0 (2026-06-09)
+++ v1 (2026-07-28)
@@ -38,2118 +38,2118 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Напитки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>34664</t>
+  </si>
+  <si>
+    <t>100% Кокосовая вода без сахара и консервантов CHAOKOH, 1 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/</t>
+  </si>
+  <si>
+    <t>35303</t>
+  </si>
+  <si>
+    <t>100 %  Банановое пюре</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100--bananovoe-pyure/</t>
+  </si>
+  <si>
+    <t>35339</t>
+  </si>
+  <si>
+    <t>Лимонад Dydo Soda Jelly White, 280 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-white-280-ml/</t>
+  </si>
+  <si>
+    <t>35358</t>
+  </si>
+  <si>
+    <t>Напиток Coca-Cola Life, 355 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-coca-cola-life-355-ml/</t>
+  </si>
+  <si>
+    <t>35341</t>
+  </si>
+  <si>
+    <t>Молоко из коричневого риса с экстрактом черного кунжута, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/</t>
+  </si>
+  <si>
     <t>35356</t>
   </si>
   <si>
     <t>Напиток "Алоэ Вера" с мякотью Lotte, 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-aloe-vera-s-myakotyu-500-ml/</t>
   </si>
   <si>
-    <t>34664</t>
-[...43 lines deleted...]
-  <si>
     <t>35428</t>
   </si>
   <si>
     <t>Соевое молоко FOCO шоколадный, 330 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevyy-napitok-foco-shokoladnyy-330-ml/</t>
   </si>
   <si>
+    <t>35619</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/soevyy-napitok-foco-shokoladnyy-330-ml/?sku=35619</t>
+  </si>
+  <si>
+    <t>35497</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-aloe-vera-s-myakotyu-500-ml/?sku=35497</t>
+  </si>
+  <si>
+    <t>35560</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=35560</t>
+  </si>
+  <si>
+    <t>35523</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-white-280-ml/?sku=35523</t>
+  </si>
+  <si>
+    <t>35487</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-coca-cola-life-355-ml/?sku=35487</t>
+  </si>
+  <si>
+    <t>35306</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35306</t>
+  </si>
+  <si>
     <t>35468</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/?sku=35468</t>
   </si>
   <si>
-    <t>35306</t>
-[...32 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-coca-cola-life-355-ml/?sku=35487</t>
+    <t>35614</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/?sku=35614</t>
   </si>
   <si>
     <t>36982</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=36982</t>
   </si>
   <si>
-    <t>35614</t>
-[...4 lines deleted...]
-  <si>
     <t>35469</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35469</t>
   </si>
   <si>
     <t>38784</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38784</t>
   </si>
   <si>
     <t>38885</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38885</t>
   </si>
   <si>
     <t>38900</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38900</t>
   </si>
   <si>
+    <t>35304</t>
+  </si>
+  <si>
+    <t>100 % cок из Мангостина, Граната и Винограда Malee, 1000 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100--cok-iz-mangostina-granata-i-vinograda-malee-1000-ml/</t>
+  </si>
+  <si>
+    <t>35429</t>
+  </si>
+  <si>
+    <t>Соевое молоко FOCO, 330 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/soevyy-napitok-foco-330-ml/</t>
+  </si>
+  <si>
+    <t>35360</t>
+  </si>
+  <si>
+    <t>Напиток Doctor Pepper, пр-во Южная Корея, 350 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>35423</t>
+  </si>
+  <si>
+    <t>Рисовое молоко 7 злаков V-fit, 1 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/</t>
+  </si>
+  <si>
+    <t>34665</t>
+  </si>
+  <si>
+    <t>100% Кокосовая вода без сахара и консервантов CHAOKOH, 350 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/</t>
+  </si>
+  <si>
+    <t>35340</t>
+  </si>
+  <si>
+    <t>Лимонад Dydo Soda Jelly с кокосовым желе, 280 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-s-kokosovym-zhele/</t>
+  </si>
+  <si>
     <t>35359</t>
   </si>
   <si>
     <t>Напиток Coca-Cola Vanilla, 355 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-coca-cola-vanilla-355-ml/</t>
   </si>
   <si>
-    <t>35429</t>
-[...50 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/</t>
+    <t>35488</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-coca-cola-vanilla-355-ml/?sku=35488</t>
+  </si>
+  <si>
+    <t>35307</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35307</t>
+  </si>
+  <si>
+    <t>35561</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100--cok-iz-mangostina-granata-i-vinograda-malee-1000-ml/?sku=35561</t>
+  </si>
+  <si>
+    <t>35620</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/soevyy-napitok-foco-330-ml/?sku=35620</t>
+  </si>
+  <si>
+    <t>35498</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1-1/?sku=35498</t>
+  </si>
+  <si>
+    <t>35615</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/?sku=35615</t>
   </si>
   <si>
     <t>35524</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-s-kokosovym-zhele/?sku=35524</t>
   </si>
   <si>
-    <t>35561</t>
-[...34 lines deleted...]
-  <si>
     <t>35470</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35470</t>
   </si>
   <si>
     <t>35342</t>
   </si>
   <si>
     <t>Напиток  с японской сливой Dydo «UME-YOROSHI», 350 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-s-yaponskoy-slivoy-dydo-ume-yoroshi/</t>
   </si>
   <si>
     <t>35305</t>
   </si>
   <si>
     <t>100 % Тропическое Пюре из фруктов</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100--pyure-iz-mango/</t>
   </si>
   <si>
+    <t>34666</t>
+  </si>
+  <si>
+    <t>100% Кокосовая вода без сахара и консервантов Malee, 1 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/</t>
+  </si>
+  <si>
     <t>35361</t>
   </si>
   <si>
     <t>Напиток Dr. Pepper Cherry Vanilla, 355 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-vanilla-355-ml/</t>
   </si>
   <si>
-    <t>34666</t>
-[...7 lines deleted...]
-  <si>
     <t>35430</t>
   </si>
   <si>
     <t>Соевое молоко Банан, 190 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/</t>
   </si>
   <si>
+    <t>35368</t>
+  </si>
+  <si>
+    <t>Напиток Vita Power с витамином С и таурином , 240 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1/</t>
+  </si>
+  <si>
     <t>35424</t>
   </si>
   <si>
     <t>Рисовое молоко 7 злаков V-fit, 250 мл</t>
   </si>
   <si>
-    <t>35368</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1/</t>
+    <t>35525</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-s-yaponskoy-slivoy-dydo-ume-yoroshi/?sku=35525</t>
+  </si>
+  <si>
+    <t>35562</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=35562</t>
+  </si>
+  <si>
+    <t>35489</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-vanilla-355-ml/?sku=35489</t>
+  </si>
+  <si>
+    <t>35519</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/?sku=35519</t>
   </si>
   <si>
     <t>35499</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1/?sku=35499</t>
   </si>
   <si>
-    <t>35562</t>
-[...4 lines deleted...]
-  <si>
     <t>35308</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35308</t>
   </si>
   <si>
-    <t>35525</t>
-[...16 lines deleted...]
-  <si>
     <t>35616</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/?sku=35616</t>
   </si>
   <si>
+    <t>35471</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35471</t>
+  </si>
+  <si>
+    <t>36983</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=36983</t>
+  </si>
+  <si>
     <t>35621</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/?sku=35621</t>
   </si>
   <si>
-    <t>36983</t>
-[...10 lines deleted...]
-  <si>
     <t>38785</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38785</t>
   </si>
   <si>
     <t>38886</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38886</t>
   </si>
   <si>
+    <t>35425</t>
+  </si>
+  <si>
+    <t>Рисовое молоко на основе коричневого риса без сахара V-fit, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/</t>
+  </si>
+  <si>
+    <t>35431</t>
+  </si>
+  <si>
+    <t>Соевое молоко Латте с зеленым чаем, 190 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/</t>
+  </si>
+  <si>
     <t>35309</t>
   </si>
   <si>
     <t>100% сок Гуавы  без сахара и консервантов Malee, 1 л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-2/</t>
   </si>
   <si>
+    <t>35362</t>
+  </si>
+  <si>
+    <t>Напиток Dr. Pepper Cherry, 355 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-355-gr/</t>
+  </si>
+  <si>
     <t>34669</t>
   </si>
   <si>
     <t>Кокосовая вода 100%  без сахара т.м. FOCO с соком гуавы, 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/</t>
   </si>
   <si>
-    <t>35425</t>
-[...16 lines deleted...]
-  <si>
     <t>35369</t>
   </si>
   <si>
     <t>Напиток «Алоэ Вера» Lotte, 1,5 л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml/</t>
   </si>
   <si>
-    <t>35362</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-355-gr/</t>
+    <t>35500</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml/?sku=35500</t>
+  </si>
+  <si>
+    <t>35617</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/?sku=35617</t>
+  </si>
+  <si>
+    <t>35520</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/?sku=35520</t>
+  </si>
+  <si>
+    <t>35563</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-2/?sku=35563</t>
   </si>
   <si>
     <t>35490</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-355-gr/?sku=35490</t>
   </si>
   <si>
-    <t>35563</t>
-[...4 lines deleted...]
-  <si>
     <t>34715</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=34715</t>
   </si>
   <si>
-    <t>35617</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml/?sku=35500</t>
+    <t>35323</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35323</t>
   </si>
   <si>
     <t>35622</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/?sku=35622</t>
   </si>
   <si>
-    <t>35323</t>
-[...4 lines deleted...]
-  <si>
     <t>35472</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35472</t>
   </si>
   <si>
     <t>35370</t>
   </si>
   <si>
     <t>Напиток «Алоэ Вера» с мякотью Lotte , 240 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml-1/</t>
   </si>
   <si>
+    <t>35394</t>
+  </si>
+  <si>
+    <t>Напиток из манго CHABAA, 180 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-iz-mango-chabaa-180-ml/</t>
+  </si>
+  <si>
+    <t>35426</t>
+  </si>
+  <si>
+    <t>Рисовое молоко на основе коричневого риса без сахара, 1 л</t>
+  </si>
+  <si>
+    <t>34670</t>
+  </si>
+  <si>
+    <t>Кокосовая вода 100%  без сахара т.м. FOCO с соком личи, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/</t>
+  </si>
+  <si>
+    <t>35432</t>
+  </si>
+  <si>
+    <t>Соевое молоко Миндаль и грецкий орех, 190 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/</t>
+  </si>
+  <si>
     <t>35310</t>
   </si>
   <si>
     <t>100% сок Гуавы  без сахара и консервантов Malee, 1000 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-1/</t>
   </si>
   <si>
-    <t>35426</t>
-[...29 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/</t>
+    <t>35564</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-1/?sku=35564</t>
+  </si>
+  <si>
+    <t>35501</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml-1/?sku=35501</t>
+  </si>
+  <si>
+    <t>35527</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-iz-mango-chabaa-180-ml/?sku=35527</t>
+  </si>
+  <si>
+    <t>35618</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/?sku=35618</t>
   </si>
   <si>
     <t>34716</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=34716</t>
   </si>
   <si>
-    <t>35501</t>
-[...22 lines deleted...]
-  <si>
     <t>35521</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/?sku=35521</t>
   </si>
   <si>
     <t>35623</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/?sku=35623</t>
   </si>
   <si>
     <t>35324</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35324</t>
   </si>
   <si>
     <t>35473</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35473</t>
   </si>
   <si>
+    <t>35311</t>
+  </si>
+  <si>
+    <t>100% сок Гуавы  без сахара и консервантов Malee, 330 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee/</t>
+  </si>
+  <si>
+    <t>34671</t>
+  </si>
+  <si>
+    <t>Кокосовая вода 100%  без сахара т.м. FOCO с соком манго, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/</t>
+  </si>
+  <si>
+    <t>35371</t>
+  </si>
+  <si>
+    <t>Напиток Алоэ Вера йогурт, вкус ананас, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-ananas/</t>
+  </si>
+  <si>
     <t>35363</t>
   </si>
   <si>
     <t>Напиток Fanta Виноград, 355 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-fanta-vinograd-355-ml/</t>
   </si>
   <si>
-    <t>35371</t>
-[...25 lines deleted...]
-  <si>
     <t>35492</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-fanta-vinograd-355-ml/?sku=35492</t>
   </si>
   <si>
+    <t>35565</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee/?sku=35565</t>
+  </si>
+  <si>
+    <t>34717</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=34717</t>
+  </si>
+  <si>
     <t>35502</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-ananas/?sku=35502</t>
   </si>
   <si>
-    <t>34717</t>
-[...10 lines deleted...]
-  <si>
     <t>35325</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35325</t>
   </si>
   <si>
     <t>35474</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35474</t>
   </si>
   <si>
+    <t>34673</t>
+  </si>
+  <si>
+    <t>Кокосовая вода c фруктовым соком (клубника, виноград, гранат) King Island, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/</t>
+  </si>
+  <si>
+    <t>35372</t>
+  </si>
+  <si>
+    <t>Напиток Алоэ Вера йогурт, вкус клубники, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-klubniki/</t>
+  </si>
+  <si>
+    <t>35364</t>
+  </si>
+  <si>
+    <t>Напиток Fanta Грейпфрут, 355 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-fanta-greypfrut-355-ml/</t>
+  </si>
+  <si>
+    <t>35312</t>
+  </si>
+  <si>
+    <t>100% сок Личи без сахара и консервантов Malee, 1 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee/</t>
+  </si>
+  <si>
     <t>35410</t>
   </si>
   <si>
     <t>Напиток энергетический  Dydo Energy Gym, 240 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-energeticheskiy-dydo-energy-gym/</t>
   </si>
   <si>
-    <t>35312</t>
-[...32 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-klubniki/</t>
+    <t>34718</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=34718</t>
+  </si>
+  <si>
+    <t>35503</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-klubniki/?sku=35503</t>
+  </si>
+  <si>
+    <t>35493</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-fanta-greypfrut-355-ml/?sku=35493</t>
+  </si>
+  <si>
+    <t>35566</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee/?sku=35566</t>
   </si>
   <si>
     <t>35529</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-energeticheskiy-dydo-energy-gym/?sku=35529</t>
   </si>
   <si>
-    <t>35566</t>
-[...22 lines deleted...]
-  <si>
     <t>35327</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35327</t>
   </si>
   <si>
     <t>35475</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35475</t>
   </si>
   <si>
+    <t>35373</t>
+  </si>
+  <si>
+    <t>Напиток Алоэ Вера йогурт, вкус манго, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-mango/</t>
+  </si>
+  <si>
     <t>35365</t>
   </si>
   <si>
     <t>Напиток Fanta Клубника, 355 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-fanta-klubnika-355-ml/</t>
   </si>
   <si>
     <t>34674</t>
   </si>
   <si>
     <t>Кокосовая вода c фруктовыми соками (ананас, маракуйя, манго), 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/</t>
   </si>
   <si>
-    <t>35373</t>
-[...7 lines deleted...]
-  <si>
     <t>35313</t>
   </si>
   <si>
     <t>100% сок Манго и смеси фруктов  без сахара и консервантов Malee, 330 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100-sok-mango-i-smesi-fruktov-bez-sakhara-i-konservantov-malee/</t>
   </si>
   <si>
+    <t>35567</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100-sok-mango-i-smesi-fruktov-bez-sakhara-i-konservantov-malee/?sku=35567</t>
+  </si>
+  <si>
+    <t>35504</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-mango/?sku=35504</t>
+  </si>
+  <si>
     <t>35494</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-fanta-klubnika-355-ml/?sku=35494</t>
   </si>
   <si>
     <t>34719</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=34719</t>
   </si>
   <si>
-    <t>35504</t>
-[...10 lines deleted...]
-  <si>
     <t>35328</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35328</t>
   </si>
   <si>
     <t>35476</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35476</t>
   </si>
   <si>
     <t>35366</t>
   </si>
   <si>
     <t>Напиток Fanta Манго, 355 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-fanta-mango-355-ml/</t>
   </si>
   <si>
     <t>35420</t>
   </si>
   <si>
     <t>Пиво безалкогольное светлое Niigata Beer, 350 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/3231/</t>
   </si>
   <si>
+    <t>35314</t>
+  </si>
+  <si>
+    <t>100% сок Манго и смесь фруктов Malee, 1000 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100-sok-mango-i-smes-fruktov-malee-1000-ml/</t>
+  </si>
+  <si>
+    <t>35329</t>
+  </si>
+  <si>
+    <t>Кокосовая вода Trobico, 330 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/kokosovaya-voda-trobico-330-ml/</t>
+  </si>
+  <si>
     <t>35375</t>
   </si>
   <si>
     <t>Напиток газированный  Milkis (Милкис)  "Новое ощущение" (натуральный вкус), 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1/</t>
   </si>
   <si>
-    <t>35329</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/napitki/100-sok-mango-i-smes-fruktov-malee-1000-ml/</t>
+    <t>35505</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1/?sku=35505</t>
+  </si>
+  <si>
+    <t>35495</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-fanta-mango-355-ml/?sku=35495</t>
+  </si>
+  <si>
+    <t>35531</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/3231/?sku=35531</t>
   </si>
   <si>
     <t>35568</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100-sok-mango-i-smes-fruktov-malee-1000-ml/?sku=35568</t>
   </si>
   <si>
-    <t>35495</t>
-[...16 lines deleted...]
-  <si>
     <t>35477</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/kokosovaya-voda-trobico-330-ml/?sku=35477</t>
   </si>
   <si>
+    <t>35376</t>
+  </si>
+  <si>
+    <t>Напиток газированный  Milkis (Милкис)  "Новое ощущение" (натуральный вкус), 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1/</t>
+  </si>
+  <si>
+    <t>35367</t>
+  </si>
+  <si>
+    <t>Напиток Fanta Ягоды, 355 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-fanta-yagody-355-ml/</t>
+  </si>
+  <si>
+    <t>34675</t>
+  </si>
+  <si>
+    <t>Кокосовая вода без сахара King Island, 1 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/</t>
+  </si>
+  <si>
+    <t>35421</t>
+  </si>
+  <si>
+    <t>Пиво безалкогольное темное Niigata Beer,350 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/3240/</t>
+  </si>
+  <si>
     <t>35315</t>
   </si>
   <si>
     <t>100% сок Мангостин, гранат и красный виноград без сахара и консервантов Malee, 330 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100-sok-mangostin-granat-i-krasnyy-vinograd-bez-sakhara-i-konservantov-malee/</t>
   </si>
   <si>
-    <t>35367</t>
-[...32 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1/</t>
+    <t>35330</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35330</t>
   </si>
   <si>
     <t>35506</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1/?sku=35506</t>
   </si>
   <si>
+    <t>35496</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-fanta-yagody-355-ml/?sku=35496</t>
+  </si>
+  <si>
+    <t>35532</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/3240/?sku=35532</t>
+  </si>
+  <si>
     <t>35569</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100-sok-mangostin-granat-i-krasnyy-vinograd-bez-sakhara-i-konservantov-malee/?sku=35569</t>
   </si>
   <si>
-    <t>35330</t>
-[...16 lines deleted...]
-  <si>
     <t>35478</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35478</t>
   </si>
   <si>
+    <t>34676</t>
+  </si>
+  <si>
+    <t>Кокосовая вода без сахара King Island, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/</t>
+  </si>
+  <si>
+    <t>35377</t>
+  </si>
+  <si>
+    <t>Напиток газированный  Milkis (Милкис) - Ананас, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---ananas/</t>
+  </si>
+  <si>
     <t>35422</t>
   </si>
   <si>
     <t>Природная столовая негазированная доочищенная вода "Коралловый остров" из Японии, 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/prirodnaya-stolovaya-negazirovannaya-doochishchennaya-voda-korallovyy-ostrov-iz-yaponii/</t>
   </si>
   <si>
-    <t>35377</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/</t>
+    <t>35533</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/prirodnaya-stolovaya-negazirovannaya-doochishchennaya-voda-korallovyy-ostrov-iz-yaponii/?sku=35533</t>
   </si>
   <si>
     <t>35331</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35331</t>
   </si>
   <si>
-    <t>35533</t>
-[...4 lines deleted...]
-  <si>
     <t>35507</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---ananas/?sku=35507</t>
   </si>
   <si>
     <t>35479</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35479</t>
   </si>
   <si>
+    <t>35379</t>
+  </si>
+  <si>
+    <t>Напиток газированный  Milkis (Милкис) - Банан, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---banan/</t>
+  </si>
+  <si>
     <t>35439</t>
   </si>
   <si>
     <t>Японский газированный лимонад "Сидр", 350мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-sidr-350ml/</t>
   </si>
   <si>
-    <t>35379</t>
-[...7 lines deleted...]
-  <si>
     <t>34677</t>
   </si>
   <si>
     <t>Кокосовая вода без сахара King Island, 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/</t>
   </si>
   <si>
+    <t>35508</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---banan/?sku=35508</t>
+  </si>
+  <si>
     <t>35332</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35332</t>
   </si>
   <si>
     <t>35534</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-sidr-350ml/?sku=35534</t>
   </si>
   <si>
-    <t>35508</t>
-[...4 lines deleted...]
-  <si>
     <t>35480</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35480</t>
   </si>
   <si>
     <t>35380</t>
   </si>
   <si>
     <t>Напиток газированный  Milkis (Милкис) - Виноград,  250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---vinograd-250-ml/</t>
   </si>
   <si>
+    <t>35440</t>
+  </si>
+  <si>
+    <t>Японский газированный лимонад вкус дыни , 350мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-vkus-dyni--350ml/</t>
+  </si>
+  <si>
     <t>35333</t>
   </si>
   <si>
     <t>Кокосовая вода с мякотью  Wonderfarm 330 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/kokosovaya-voda-100-tm-foco-s-kofe-latte-1/</t>
   </si>
   <si>
-    <t>35440</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-vkus-dyni--350ml/</t>
+    <t>35509</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---vinograd-250-ml/?sku=35509</t>
   </si>
   <si>
     <t>35535</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-vkus-dyni--350ml/?sku=35535</t>
   </si>
   <si>
-    <t>35509</t>
-[...4 lines deleted...]
-  <si>
     <t>35481</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/kokosovaya-voda-100-tm-foco-s-kofe-latte-1/?sku=35481</t>
   </si>
   <si>
     <t>35441</t>
   </si>
   <si>
     <t>Японский газированный напиток "Вкус Японии", 200 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml/</t>
   </si>
   <si>
+    <t>35319</t>
+  </si>
+  <si>
+    <t>Газированный напиток "Sarsi"  Азиатская Кола с соком Сарсапарель и ацеролы, 330 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/gazirovannyy-napitok-sarsi-aziatskaya-kola-s-sokom-sarsaparel-i-atseroly/</t>
+  </si>
+  <si>
+    <t>34678</t>
+  </si>
+  <si>
+    <t>Кокосовая вода с шоколадом</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/</t>
+  </si>
+  <si>
     <t>35381</t>
   </si>
   <si>
     <t>Напиток газированный  Milkis (Милкис) - Дыня, 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya/</t>
   </si>
   <si>
-    <t>34678</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/napitki/gazirovannyy-napitok-sarsi-aziatskaya-kola-s-sokom-sarsaparel-i-atseroly/</t>
+    <t>35536</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml/?sku=35536</t>
+  </si>
+  <si>
+    <t>35573</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/gazirovannyy-napitok-sarsi-aziatskaya-kola-s-sokom-sarsaparel-i-atseroly/?sku=35573</t>
   </si>
   <si>
     <t>35334</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35334</t>
   </si>
   <si>
-    <t>35536</t>
-[...4 lines deleted...]
-  <si>
     <t>35510</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya/?sku=35510</t>
   </si>
   <si>
-    <t>35573</t>
-[...4 lines deleted...]
-  <si>
     <t>35482</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35482</t>
   </si>
   <si>
+    <t>35382</t>
+  </si>
+  <si>
+    <t>Напиток газированный  Milkis (Милкис) - Клубника,  250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika/</t>
+  </si>
+  <si>
+    <t>35338</t>
+  </si>
+  <si>
+    <t>Концентрат апельсинового сока, 840 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/</t>
+  </si>
+  <si>
     <t>34703</t>
   </si>
   <si>
     <t>Кокосовый напиток King Island (микс кокосовой воды и кокосового молока), 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/</t>
   </si>
   <si>
-    <t>35338</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika/</t>
+    <t>35511</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika/?sku=35511</t>
+  </si>
+  <si>
+    <t>35335</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35335</t>
   </si>
   <si>
     <t>35574</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=35574</t>
   </si>
   <si>
-    <t>35335</t>
-[...10 lines deleted...]
-  <si>
     <t>37360</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=37360</t>
   </si>
   <si>
     <t>35483</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35483</t>
   </si>
   <si>
     <t>37717</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=37717</t>
   </si>
   <si>
+    <t>35343</t>
+  </si>
+  <si>
+    <t>Напиток "Mogu Mogu" ананасовый с кокосовым желе 320 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-ananasovyy-s-kokosovym-zhele/</t>
+  </si>
+  <si>
+    <t>34704</t>
+  </si>
+  <si>
+    <t>Кокосовый напиток с черным кунжутом Fuco, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/</t>
+  </si>
+  <si>
+    <t>35443</t>
+  </si>
+  <si>
+    <t>Японский газированный напиток Виноград, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vinograd-500-ml/</t>
+  </si>
+  <si>
     <t>35383</t>
   </si>
   <si>
     <t>Напиток газированный  Milkis (Милкис) - Лимон,  250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---limon-250-ml/</t>
   </si>
   <si>
-    <t>35443</t>
-[...25 lines deleted...]
-  <si>
     <t>35336</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35336</t>
   </si>
   <si>
+    <t>35575</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-ananasovyy-s-kokosovym-zhele/?sku=35575</t>
+  </si>
+  <si>
+    <t>35538</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vinograd-500-ml/?sku=35538</t>
+  </si>
+  <si>
     <t>35512</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---limon-250-ml/?sku=35512</t>
   </si>
   <si>
-    <t>35538</t>
-[...10 lines deleted...]
-  <si>
     <t>35484</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35484</t>
   </si>
   <si>
+    <t>35344</t>
+  </si>
+  <si>
+    <t>Напиток "Mogu Mogu" апельсин с кокосовым желе, 320 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-apelsin-s-kokosovym-zhele-320-ml-/</t>
+  </si>
+  <si>
     <t>35444</t>
   </si>
   <si>
     <t>Японский газированный напиток газированный Рамунэ классический вкус, 200 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-gazirovannyy-ramune-klassicheskiy-vkus-200-ml/</t>
   </si>
   <si>
-    <t>35344</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-apelsin-s-kokosovym-zhele-320-ml-/</t>
+    <t>35384</t>
+  </si>
+  <si>
+    <t>Напиток газированный  Milkis (Милкис) - Манго, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---mango/</t>
   </si>
   <si>
     <t>34705</t>
   </si>
   <si>
     <t>Кокосовый сок "FOCO" с мякотью кокоса, 520 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/</t>
   </si>
   <si>
-    <t>35384</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---mango/</t>
+    <t>35513</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---mango/?sku=35513</t>
+  </si>
+  <si>
+    <t>34720</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=34720</t>
+  </si>
+  <si>
+    <t>35576</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-apelsin-s-kokosovym-zhele-320-ml-/?sku=35576</t>
   </si>
   <si>
     <t>35539</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-gazirovannyy-ramune-klassicheskiy-vkus-200-ml/?sku=35539</t>
   </si>
   <si>
-    <t>35576</t>
-[...16 lines deleted...]
-  <si>
     <t>35337</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35337</t>
   </si>
   <si>
     <t>35485</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35485</t>
   </si>
   <si>
     <t>35445</t>
   </si>
   <si>
     <t>Японский газированный напиток Дайдо Сода Джелли дыня, 280 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-daydo-soda-dzhelli-dynya-280-ml/</t>
   </si>
   <si>
+    <t>35385</t>
+  </si>
+  <si>
+    <t>Напиток газированный  Milkis (Милкис) - Персик,  250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika-1/</t>
+  </si>
+  <si>
     <t>35345</t>
   </si>
   <si>
     <t>Напиток "Mogu Mogu" виноградный с кокосовым желе, 320 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele/</t>
   </si>
   <si>
-    <t>35385</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika-1/</t>
+    <t>35577</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele/?sku=35577</t>
+  </si>
+  <si>
+    <t>35540</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-daydo-soda-dzhelli-dynya-280-ml/?sku=35540</t>
   </si>
   <si>
     <t>35514</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika-1/?sku=35514</t>
   </si>
   <si>
-    <t>35540</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele/?sku=35577</t>
+    <t>35346</t>
+  </si>
+  <si>
+    <t>Напиток "Mogu Mogu" вкус личи с кокосовым желе, 320 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vkus-lichi-s-kokosovym-zhele/</t>
+  </si>
+  <si>
+    <t>35446</t>
+  </si>
+  <si>
+    <t>Японский газированный напиток Крем-сода со вкусом йогурта, 350мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-krem-soda-so-vkusom-yogurta-350ml/</t>
   </si>
   <si>
     <t>35386</t>
   </si>
   <si>
     <t>Напиток газированный  Milkis (Милкис) - Черешня,  250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---chereshnya-250-ml/</t>
   </si>
   <si>
-    <t>35446</t>
-[...16 lines deleted...]
-  <si>
     <t>35578</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vkus-lichi-s-kokosovym-zhele/?sku=35578</t>
   </si>
   <si>
+    <t>35541</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-krem-soda-so-vkusom-yogurta-350ml/?sku=35541</t>
+  </si>
+  <si>
     <t>35515</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---chereshnya-250-ml/?sku=35515</t>
   </si>
   <si>
-    <t>35541</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-krem-soda-so-vkusom-yogurta-350ml/?sku=35541</t>
+    <t>35387</t>
+  </si>
+  <si>
+    <t>Напиток газированный  Milkis (Милкис) - Яблоко,  250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---yabloko/</t>
+  </si>
+  <si>
+    <t>35347</t>
+  </si>
+  <si>
+    <t>Напиток "Mogu Mogu" гуава с кокосовым желе, 320 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-guava-s-kokosovym-zhele-320-ml/</t>
   </si>
   <si>
     <t>35447</t>
   </si>
   <si>
     <t>Японский газированный напиток Рамунэ "Арбуз", 200 мл (Ramune)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1/</t>
   </si>
   <si>
-    <t>35347</t>
-[...16 lines deleted...]
-  <si>
     <t>35542</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1/?sku=35542</t>
   </si>
   <si>
+    <t>35516</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---yabloko/?sku=35516</t>
+  </si>
+  <si>
     <t>35579</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-guava-s-kokosovym-zhele-320-ml/?sku=35579</t>
   </si>
   <si>
-    <t>35516</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---yabloko/?sku=35516</t>
+    <t>35348</t>
+  </si>
+  <si>
+    <t>Напиток "Mogu Mogu" дыня с кокосовым желе, 320 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-dynya-s-kokosovym-zhele-320-ml/</t>
+  </si>
+  <si>
+    <t>35448</t>
+  </si>
+  <si>
+    <t>Японский газированный напиток Рамунэ "Голубика", 200 мл (Ramune)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1/</t>
   </si>
   <si>
     <t>35388</t>
   </si>
   <si>
     <t>Напиток газированный Милкис "Новое ощущение", 1,5 л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-novoe-oshchushchenie-15-l/</t>
   </si>
   <si>
-    <t>35448</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-dynya-s-kokosovym-zhele-320-ml/</t>
+    <t>35580</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-dynya-s-kokosovym-zhele-320-ml/?sku=35580</t>
+  </si>
+  <si>
+    <t>35543</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1/?sku=35543</t>
   </si>
   <si>
     <t>35517</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-novoe-oshchushchenie-15-l/?sku=35517</t>
   </si>
   <si>
-    <t>35543</t>
-[...10 lines deleted...]
-  <si>
     <t>35349</t>
   </si>
   <si>
     <t>Напиток "Mogu Mogu" клубничный с кокосовым желе, 320 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-klubnichnyy-s-kokosovym-zhele/</t>
   </si>
   <si>
+    <t>35449</t>
+  </si>
+  <si>
+    <t>Японский газированный напиток Рамунэ "Краён Синчан", 200 мл (Ramune)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1-1/</t>
+  </si>
+  <si>
     <t>35404</t>
   </si>
   <si>
     <t>Напиток с натуральным женьшенем, 120 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-s-zhenshenem-koreyskiy-120-ml/</t>
   </si>
   <si>
-    <t>35449</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1-1/</t>
+    <t>35581</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-klubnichnyy-s-kokosovym-zhele/?sku=35581</t>
   </si>
   <si>
     <t>35544</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1-1/?sku=35544</t>
   </si>
   <si>
-    <t>35581</t>
-[...4 lines deleted...]
-  <si>
     <t>35518</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-s-zhenshenem-koreyskiy-120-ml/?sku=35518</t>
   </si>
   <si>
     <t>35450</t>
   </si>
   <si>
     <t>Японский газированный напиток Рамунэ со вк. дыни, 200 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-dyni-200-ml/</t>
   </si>
   <si>
     <t>35350</t>
   </si>
   <si>
     <t>Напиток "Mogu Mogu" кокосовый с кокосовым желе, 320 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-kokos-s-kokosovym-zhele-320-ml/</t>
   </si>
   <si>
+    <t>35582</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-kokos-s-kokosovym-zhele-320-ml/?sku=35582</t>
+  </si>
+  <si>
     <t>35545</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-dyni-200-ml/?sku=35545</t>
   </si>
   <si>
-    <t>35582</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-kokos-s-kokosovym-zhele-320-ml/?sku=35582</t>
+    <t>35351</t>
+  </si>
+  <si>
+    <t>Напиток "Mogu Mogu" манговый с кокосовым желе, 320 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-mangovyy-s-kokosovym-zhele/</t>
   </si>
   <si>
     <t>34101</t>
   </si>
   <si>
     <t>Кокосовая вода 100%  т.м. FOCO с кофе латте, 330 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/</t>
   </si>
   <si>
     <t>35451</t>
   </si>
   <si>
     <t>Японский газированный напиток Рамунэ со вк. зеленого чая матча, 200 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-zelenogo-chaya-matcha-200-ml/</t>
   </si>
   <si>
-    <t>35351</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-mangovyy-s-kokosovym-zhele/</t>
+    <t>35583</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-mangovyy-s-kokosovym-zhele/?sku=35583</t>
   </si>
   <si>
     <t>34672</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=34672</t>
   </si>
   <si>
     <t>35546</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-zelenogo-chaya-matcha-200-ml/?sku=35546</t>
   </si>
   <si>
-    <t>35583</t>
-[...4 lines deleted...]
-  <si>
     <t>35326</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=35326</t>
   </si>
   <si>
+    <t>35352</t>
+  </si>
+  <si>
+    <t>Напиток "Mogu Mogu" маракуйя с кокосовым желе, 320 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-marakuyya-s-kokosovym-zhele-320-ml-/</t>
+  </si>
+  <si>
     <t>35452</t>
   </si>
   <si>
     <t>Японский газированный напиток Рамунэ со вк.клубники, 200 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vkklubniki-200-ml/</t>
   </si>
   <si>
-    <t>35352</t>
-[...7 lines deleted...]
-  <si>
     <t>35547</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vkklubniki-200-ml/?sku=35547</t>
   </si>
   <si>
     <t>35584</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-marakuyya-s-kokosovym-zhele-320-ml-/?sku=35584</t>
   </si>
   <si>
+    <t>35453</t>
+  </si>
+  <si>
+    <t>Японский газированный напиток со вкусом Ананаса, 350мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-ananasa-350ml-/</t>
+  </si>
+  <si>
     <t>35433</t>
   </si>
   <si>
     <t>Соевое молоко Миндаль и грецкий орех, 950 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-950-ml/</t>
   </si>
   <si>
-    <t>35453</t>
-[...7 lines deleted...]
-  <si>
     <t>35353</t>
   </si>
   <si>
     <t>Напиток "Mogu Mogu" персик с кокосовым желе, 320 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-persik-s-kokosovym-zhele-320-ml-/</t>
   </si>
   <si>
     <t>35522</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-950-ml/?sku=35522</t>
   </si>
   <si>
+    <t>35585</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-persik-s-kokosovym-zhele-320-ml-/?sku=35585</t>
+  </si>
+  <si>
     <t>35548</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-ananasa-350ml-/?sku=35548</t>
   </si>
   <si>
-    <t>35585</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-persik-s-kokosovym-zhele-320-ml-/?sku=35585</t>
+    <t>35354</t>
+  </si>
+  <si>
+    <t>Напиток "Mogu Mogu" пина-колада с кокосовым желе, 320 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-pina-kolada-s-kokosovym-zhele-320-ml-/</t>
   </si>
   <si>
     <t>35454</t>
   </si>
   <si>
     <t>Японский газированный напиток со вкусом Винограда DYDO, 500 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-vinograda-dydo-500-g/</t>
   </si>
   <si>
-    <t>35354</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-pina-kolada-s-kokosovym-zhele-320-ml-/</t>
+    <t>35586</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-pina-kolada-s-kokosovym-zhele-320-ml-/?sku=35586</t>
   </si>
   <si>
     <t>35549</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-vinograda-dydo-500-g/?sku=35549</t>
   </si>
   <si>
-    <t>35586</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-pina-kolada-s-kokosovym-zhele-320-ml-/?sku=35586</t>
+    <t>35355</t>
+  </si>
+  <si>
+    <t>Напиток "Mogu Mogu" яблоко с кокосовым желе, 320 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-yabloko-s-kokosovym-zhele-320-ml-/</t>
   </si>
   <si>
     <t>35455</t>
   </si>
   <si>
     <t>Японский газированный напиток со вкусом Дыни (Sangaria), 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-dyni-sangaria-500-ml/</t>
   </si>
   <si>
-    <t>35355</t>
-[...7 lines deleted...]
-  <si>
     <t>35550</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-dyni-sangaria-500-ml/?sku=35550</t>
   </si>
   <si>
     <t>35587</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-yabloko-s-kokosovym-zhele-320-ml-/?sku=35587</t>
   </si>
   <si>
+    <t>35389</t>
+  </si>
+  <si>
+    <t>Напиток дыня с молоком CHABAA, 230 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-dynya-s-molokom-chabaa-230-ml/</t>
+  </si>
+  <si>
     <t>35456</t>
   </si>
   <si>
     <t>Японский газированный напиток со вкусом Лимона, 350мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-limona-350ml/</t>
   </si>
   <si>
-    <t>35389</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-dynya-s-molokom-chabaa-230-ml/</t>
+    <t>35588</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-dynya-s-molokom-chabaa-230-ml/?sku=35588</t>
   </si>
   <si>
     <t>35551</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-limona-350ml/?sku=35551</t>
   </si>
   <si>
-    <t>35588</t>
-[...4 lines deleted...]
-  <si>
     <t>35390</t>
   </si>
   <si>
     <t>Напиток из гуавы CHABAA, 180 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-guavy-chabaa-180-ml/</t>
   </si>
   <si>
     <t>35457</t>
   </si>
   <si>
     <t>Японский имбирный Эль, 350мл, Япония</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-imbirnyy-el-350ml-yaponiya/</t>
   </si>
   <si>
+    <t>35589</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-iz-guavy-chabaa-180-ml/?sku=35589</t>
+  </si>
+  <si>
     <t>35552</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-imbirnyy-el-350ml-yaponiya/?sku=35552</t>
   </si>
   <si>
-    <t>35589</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-iz-guavy-chabaa-180-ml/?sku=35589</t>
+    <t>35391</t>
+  </si>
+  <si>
+    <t>Напиток из гуавы Trobico, 330 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/</t>
   </si>
   <si>
     <t>35458</t>
   </si>
   <si>
     <t>Японский лимонад Лас Кола, 350мл, Япония</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-limonad-kola-350ml-yaponiya/</t>
   </si>
   <si>
-    <t>35391</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/</t>
+    <t>35590</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=35590</t>
   </si>
   <si>
     <t>35553</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-limonad-kola-350ml-yaponiya/?sku=35553</t>
   </si>
   <si>
-    <t>35590</t>
-[...4 lines deleted...]
-  <si>
     <t>36596</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=36596</t>
   </si>
   <si>
     <t>35392</t>
   </si>
   <si>
     <t>Напиток из лемонграсса и семян базилика, 290 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-lemongrassa-i-semyan-bazilika-290-ml/</t>
   </si>
   <si>
     <t>35459</t>
   </si>
   <si>
     <t>Японский лимонад Лимон-лайм, 350мл, Япония</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-limonad-limon-laym-350ml-yaponiya/</t>
   </si>
   <si>
     <t>35591</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-lemongrassa-i-semyan-bazilika-290-ml/?sku=35591</t>
   </si>
   <si>
     <t>35554</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-limonad-limon-laym-350ml-yaponiya/?sku=35554</t>
   </si>
   <si>
+    <t>35393</t>
+  </si>
+  <si>
+    <t>Напиток из личи CHABAA, 180 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-iz-lichi-chabaa-180-ml/</t>
+  </si>
+  <si>
     <t>35460</t>
   </si>
   <si>
     <t>Японский лимонад со вкусом апельсина Sangaria, 350мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-apelsinovyy-sidr-350ml/</t>
   </si>
   <si>
-    <t>35393</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-iz-lichi-chabaa-180-ml/</t>
+    <t>35592</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-iz-lichi-chabaa-180-ml/?sku=35592</t>
   </si>
   <si>
     <t>35555</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-apelsinovyy-sidr-350ml/?sku=35555</t>
   </si>
   <si>
-    <t>35592</t>
-[...4 lines deleted...]
-  <si>
     <t>35395</t>
   </si>
   <si>
     <t>Напиток из манго и маракуйи CHABAA, 1 л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-mango-i-marakuyi-chabaa-1-l_1/</t>
   </si>
   <si>
     <t>35593</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-mango-i-marakuyi-chabaa-1-l_1/?sku=35593</t>
   </si>
   <si>
+    <t>35462</t>
+  </si>
+  <si>
+    <t>Японский лимонад со вкусом винограда, 350мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-vinograda-350ml/</t>
+  </si>
+  <si>
     <t>35397</t>
   </si>
   <si>
     <t>Напиток Киви с семенами чиа, 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-kivi-s-semenami-chia-250-ml/</t>
   </si>
   <si>
-    <t>35462</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-vinograda-350ml/</t>
+    <t>35557</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-vinograda-350ml/?sku=35557</t>
   </si>
   <si>
     <t>35594</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-kivi-s-semenami-chia-250-ml/?sku=35594</t>
   </si>
   <si>
-    <t>35557</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-vinograda-350ml/?sku=35557</t>
+    <t>35463</t>
+  </si>
+  <si>
+    <t>Японский лимонад со вкусом лимона и витамином С (Лимон 25), 350мл, Япония</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-limona-i-vitaminom-s-350ml-yaponiya/</t>
   </si>
   <si>
     <t>35398</t>
   </si>
   <si>
     <t>Напиток кокосовый MILKY COCO, 270 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-kokosovyy-milky-coco-270-ml/</t>
   </si>
   <si>
-    <t>35463</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-limona-i-vitaminom-s-350ml-yaponiya/</t>
+    <t>35595</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-kokosovyy-milky-coco-270-ml/?sku=35595</t>
   </si>
   <si>
     <t>35558</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-limona-i-vitaminom-s-350ml-yaponiya/?sku=35558</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-kokosovyy-milky-coco-270-ml/?sku=35595</t>
   </si>
   <si>
     <t>35401</t>
   </si>
   <si>
     <t>Напиток Манго с семенами чиа, 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mango-s-semenami-chia-250-ml/</t>
   </si>
   <si>
     <t>35596</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mango-s-semenami-chia-250-ml/?sku=35596</t>
   </si>
   <si>
     <t>35402</t>
   </si>
   <si>
     <t>Напиток Маракуйя WONDERFARM, 320 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/nektar-iz-mango-1/</t>
   </si>
@@ -2871,51 +2871,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-s-myakotyu-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-white-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-life-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-shokoladnyy-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/?sku=35468" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35306" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-shokoladnyy-330-ml/?sku=35619" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=35560" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-s-myakotyu-500-ml/?sku=35497" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-white-280-ml/?sku=35523" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-life-355-ml/?sku=35487" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=36982" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/?sku=35614" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35469" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38784" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38885" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38900" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-vanilla-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--cok-iz-mangostina-granata-i-vinograda-malee-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-s-kokosovym-zhele/?sku=35524" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--cok-iz-mangostina-granata-i-vinograda-malee-1000-ml/?sku=35561" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-vanilla-355-ml/?sku=35488" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-330-ml/?sku=35620" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35307" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/?sku=35615" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1-1/?sku=35498" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35470" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-yaponskoy-slivoy-dydo-ume-yoroshi/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-vanilla-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1/?sku=35499" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=35562" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35308" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-yaponskoy-slivoy-dydo-ume-yoroshi/?sku=35525" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-vanilla-355-ml/?sku=35489" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/?sku=35519" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/?sku=35616" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/?sku=35621" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=36983" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35471" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38785" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38886" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-355-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-355-gr/?sku=35490" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-2/?sku=35563" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=34715" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/?sku=35617" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/?sku=35520" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml/?sku=35500" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/?sku=35622" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35323" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35472" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-chabaa-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=34716" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml-1/?sku=35501" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-1/?sku=35564" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/?sku=35618" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-chabaa-180-ml/?sku=35527" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/?sku=35521" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/?sku=35623" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35324" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35473" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-vinograd-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-vinograd-355-ml/?sku=35492" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-ananas/?sku=35502" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=34717" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee/?sku=35565" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35325" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35474" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-energeticheskiy-dydo-energy-gym/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-greypfrut-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-klubniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-energeticheskiy-dydo-energy-gym/?sku=35529" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee/?sku=35566" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=34718" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-greypfrut-355-ml/?sku=35493" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-klubniki/?sku=35503" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35327" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35475" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-klubnika-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smesi-fruktov-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-klubnika-355-ml/?sku=35494" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=34719" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-mango/?sku=35504" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smesi-fruktov-bez-sakhara-i-konservantov-malee/?sku=35567" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35328" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35476" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-mango-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3231/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-trobico-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smes-fruktov-malee-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smes-fruktov-malee-1000-ml/?sku=35568" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-mango-355-ml/?sku=35495" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3231/?sku=35531" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1/?sku=35505" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-trobico-330-ml/?sku=35477" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mangostin-granat-i-krasnyy-vinograd-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-yagody-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3240/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1/?sku=35506" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mangostin-granat-i-krasnyy-vinograd-bez-sakhara-i-konservantov-malee/?sku=35569" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35330" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-yagody-355-ml/?sku=35496" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3240/?sku=35532" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35478" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/prirodnaya-stolovaya-negazirovannaya-doochishchennaya-voda-korallovyy-ostrov-iz-yaponii/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35331" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/prirodnaya-stolovaya-negazirovannaya-doochishchennaya-voda-korallovyy-ostrov-iz-yaponii/?sku=35533" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---ananas/?sku=35507" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35479" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-sidr-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35332" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-sidr-350ml/?sku=35534" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---banan/?sku=35508" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35480" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---vinograd-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-100-tm-foco-s-kofe-latte-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-vkus-dyni--350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-vkus-dyni--350ml/?sku=35535" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---vinograd-250-ml/?sku=35509" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-100-tm-foco-s-kofe-latte-1/?sku=35481" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/gazirovannyy-napitok-sarsi-aziatskaya-kola-s-sokom-sarsaparel-i-atseroly/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35334" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml/?sku=35536" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya/?sku=35510" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/gazirovannyy-napitok-sarsi-aziatskaya-kola-s-sokom-sarsaparel-i-atseroly/?sku=35573" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35482" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=35574" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35335" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika/?sku=35511" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=37360" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35483" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=37717" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---limon-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vinograd-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-ananasovyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35336" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---limon-250-ml/?sku=35512" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vinograd-500-ml/?sku=35538" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-ananasovyy-s-kokosovym-zhele/?sku=35575" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35484" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-gazirovannyy-ramune-klassicheskiy-vkus-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-apelsin-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-gazirovannyy-ramune-klassicheskiy-vkus-200-ml/?sku=35539" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-apelsin-s-kokosovym-zhele-320-ml-/?sku=35576" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=34720" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---mango/?sku=35513" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35337" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35485" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-daydo-soda-dzhelli-dynya-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika-1/?sku=35514" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-daydo-soda-dzhelli-dynya-280-ml/?sku=35540" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele/?sku=35577" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---chereshnya-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-krem-soda-so-vkusom-yogurta-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vkus-lichi-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vkus-lichi-s-kokosovym-zhele/?sku=35578" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---chereshnya-250-ml/?sku=35515" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-krem-soda-so-vkusom-yogurta-350ml/?sku=35541" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-guava-s-kokosovym-zhele-320-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1/?sku=35542" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-guava-s-kokosovym-zhele-320-ml/?sku=35579" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---yabloko/?sku=35516" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-novoe-oshchushchenie-15-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-dynya-s-kokosovym-zhele-320-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-novoe-oshchushchenie-15-l/?sku=35517" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1/?sku=35543" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-dynya-s-kokosovym-zhele-320-ml/?sku=35580" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-klubnichnyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-zhenshenem-koreyskiy-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1-1/?sku=35544" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-klubnichnyy-s-kokosovym-zhele/?sku=35581" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-zhenshenem-koreyskiy-120-ml/?sku=35518" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-dyni-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-kokos-s-kokosovym-zhele-320-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-dyni-200-ml/?sku=35545" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-kokos-s-kokosovym-zhele-320-ml/?sku=35582" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-zelenogo-chaya-matcha-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-mangovyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=34672" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-zelenogo-chaya-matcha-200-ml/?sku=35546" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-mangovyy-s-kokosovym-zhele/?sku=35583" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=35326" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vkklubniki-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-marakuyya-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vkklubniki-200-ml/?sku=35547" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-marakuyya-s-kokosovym-zhele-320-ml-/?sku=35584" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-950-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-ananasa-350ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-persik-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-950-ml/?sku=35522" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-ananasa-350ml-/?sku=35548" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-persik-s-kokosovym-zhele-320-ml-/?sku=35585" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-vinograda-dydo-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-pina-kolada-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-vinograda-dydo-500-g/?sku=35549" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-pina-kolada-s-kokosovym-zhele-320-ml-/?sku=35586" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-dyni-sangaria-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-yabloko-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-dyni-sangaria-500-ml/?sku=35550" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-yabloko-s-kokosovym-zhele-320-ml-/?sku=35587" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-limona-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dynya-s-molokom-chabaa-230-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-limona-350ml/?sku=35551" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dynya-s-molokom-chabaa-230-ml/?sku=35588" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-chabaa-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-imbirnyy-el-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-imbirnyy-el-350ml-yaponiya/?sku=35552" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-chabaa-180-ml/?sku=35589" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-kola-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-kola-350ml-yaponiya/?sku=35553" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=35590" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=36596" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lemongrassa-i-semyan-bazilika-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-limon-laym-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lemongrassa-i-semyan-bazilika-290-ml/?sku=35591" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-limon-laym-350ml-yaponiya/?sku=35554" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-apelsinovyy-sidr-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lichi-chabaa-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-apelsinovyy-sidr-350ml/?sku=35555" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lichi-chabaa-180-ml/?sku=35592" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-i-marakuyi-chabaa-1-l_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-i-marakuyi-chabaa-1-l_1/?sku=35593" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kivi-s-semenami-chia-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-vinograda-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kivi-s-semenami-chia-250-ml/?sku=35594" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-vinograda-350ml/?sku=35557" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-milky-coco-270-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-limona-i-vitaminom-s-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-limona-i-vitaminom-s-350ml-yaponiya/?sku=35558" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-milky-coco-270-ml/?sku=35595" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mango-s-semenami-chia-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mango-s-semenami-chia-250-ml/?sku=35596" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango-1/?sku=35597" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-marakuyya-s-semenami-chia-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-marakuyya-s-semenami-chia-250-ml/?sku=35598" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-granatom-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-granatom-290-ml/?sku=35599" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-lichi-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-lichi-290-ml/?sku=35600" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-mango-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-mango-290-ml/?sku=35601" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-fruktovym-kokteylem-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-fruktovym-kokteylem-290-ml/?sku=35602" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-yabloko-s-semenami-chia-250ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-yabloko-s-semenami-chia-250ml/?sku=35603" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-guavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-guavy/?sku=35605" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi/?sku=35606" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango/?sku=35607" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi-1/?sku=35608" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1/?sku=35609" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1-1/?sku=35610" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-layma-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-layma-1000-ml/?sku=35611" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-pomelo-s-myakotyu-100-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-pomelo-s-myakotyu-100-1l/?sku=35612" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/belyy-chay-s-yagodami-godzhi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/belyy-chay-s-yagodami-godzhi-1/?sku=35613" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-s-vinogradom-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-s-aloe-exotic-food-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-s-shokoladom-milky-coco-270-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/slivovyy-napitok-umame-360-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/chay-zelenyy-s-medom-i-limonom-oishi-380-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/chay-chernyy-so-vkusom-limona-oishi-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/napitok-fanta-ananas-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/napitok-fanta-ananas-355-ml/?sku=35491" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-white-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-life-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-s-myakotyu-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-shokoladnyy-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-shokoladnyy-330-ml/?sku=35619" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-s-myakotyu-500-ml/?sku=35497" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=35560" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-white-280-ml/?sku=35523" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-life-355-ml/?sku=35487" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35306" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/?sku=35468" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/?sku=35614" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=36982" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35469" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38784" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38885" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38900" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--cok-iz-mangostina-granata-i-vinograda-malee-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-vanilla-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-vanilla-355-ml/?sku=35488" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35307" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--cok-iz-mangostina-granata-i-vinograda-malee-1000-ml/?sku=35561" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-330-ml/?sku=35620" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1-1/?sku=35498" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/?sku=35615" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-s-kokosovym-zhele/?sku=35524" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35470" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-yaponskoy-slivoy-dydo-ume-yoroshi/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-vanilla-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-yaponskoy-slivoy-dydo-ume-yoroshi/?sku=35525" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=35562" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-vanilla-355-ml/?sku=35489" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/?sku=35519" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1/?sku=35499" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35308" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/?sku=35616" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35471" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=36983" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/?sku=35621" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38785" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38886" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-355-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml/?sku=35500" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/?sku=35617" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/?sku=35520" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-2/?sku=35563" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-355-gr/?sku=35490" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=34715" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35323" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/?sku=35622" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35472" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-chabaa-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-1/?sku=35564" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml-1/?sku=35501" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-chabaa-180-ml/?sku=35527" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/?sku=35618" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=34716" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/?sku=35521" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/?sku=35623" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35324" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35473" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-vinograd-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-vinograd-355-ml/?sku=35492" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee/?sku=35565" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=34717" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-ananas/?sku=35502" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35325" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35474" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-klubniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-greypfrut-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-energeticheskiy-dydo-energy-gym/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=34718" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-klubniki/?sku=35503" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-greypfrut-355-ml/?sku=35493" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee/?sku=35566" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-energeticheskiy-dydo-energy-gym/?sku=35529" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35327" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35475" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-klubnika-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smesi-fruktov-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smesi-fruktov-bez-sakhara-i-konservantov-malee/?sku=35567" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-mango/?sku=35504" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-klubnika-355-ml/?sku=35494" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=34719" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35328" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35476" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-mango-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3231/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smes-fruktov-malee-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-trobico-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1/?sku=35505" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-mango-355-ml/?sku=35495" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3231/?sku=35531" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smes-fruktov-malee-1000-ml/?sku=35568" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-trobico-330-ml/?sku=35477" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-yagody-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3240/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mangostin-granat-i-krasnyy-vinograd-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35330" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1/?sku=35506" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-yagody-355-ml/?sku=35496" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3240/?sku=35532" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mangostin-granat-i-krasnyy-vinograd-bez-sakhara-i-konservantov-malee/?sku=35569" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35478" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/prirodnaya-stolovaya-negazirovannaya-doochishchennaya-voda-korallovyy-ostrov-iz-yaponii/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/prirodnaya-stolovaya-negazirovannaya-doochishchennaya-voda-korallovyy-ostrov-iz-yaponii/?sku=35533" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35331" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---ananas/?sku=35507" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35479" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-sidr-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---banan/?sku=35508" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35332" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-sidr-350ml/?sku=35534" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35480" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---vinograd-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-vkus-dyni--350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-100-tm-foco-s-kofe-latte-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---vinograd-250-ml/?sku=35509" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-vkus-dyni--350ml/?sku=35535" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-100-tm-foco-s-kofe-latte-1/?sku=35481" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/gazirovannyy-napitok-sarsi-aziatskaya-kola-s-sokom-sarsaparel-i-atseroly/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml/?sku=35536" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/gazirovannyy-napitok-sarsi-aziatskaya-kola-s-sokom-sarsaparel-i-atseroly/?sku=35573" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35334" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya/?sku=35510" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35482" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika/?sku=35511" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35335" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=35574" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=37360" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35483" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=37717" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-ananasovyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vinograd-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---limon-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35336" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-ananasovyy-s-kokosovym-zhele/?sku=35575" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vinograd-500-ml/?sku=35538" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---limon-250-ml/?sku=35512" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35484" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-apelsin-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-gazirovannyy-ramune-klassicheskiy-vkus-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---mango/?sku=35513" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=34720" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-apelsin-s-kokosovym-zhele-320-ml-/?sku=35576" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-gazirovannyy-ramune-klassicheskiy-vkus-200-ml/?sku=35539" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35337" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35485" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-daydo-soda-dzhelli-dynya-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele/?sku=35577" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-daydo-soda-dzhelli-dynya-280-ml/?sku=35540" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika-1/?sku=35514" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vkus-lichi-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-krem-soda-so-vkusom-yogurta-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---chereshnya-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vkus-lichi-s-kokosovym-zhele/?sku=35578" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-krem-soda-so-vkusom-yogurta-350ml/?sku=35541" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---chereshnya-250-ml/?sku=35515" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-guava-s-kokosovym-zhele-320-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1/?sku=35542" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---yabloko/?sku=35516" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-guava-s-kokosovym-zhele-320-ml/?sku=35579" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-dynya-s-kokosovym-zhele-320-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-novoe-oshchushchenie-15-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-dynya-s-kokosovym-zhele-320-ml/?sku=35580" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1/?sku=35543" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-novoe-oshchushchenie-15-l/?sku=35517" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-klubnichnyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-zhenshenem-koreyskiy-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-klubnichnyy-s-kokosovym-zhele/?sku=35581" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1-1/?sku=35544" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-zhenshenem-koreyskiy-120-ml/?sku=35518" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-dyni-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-kokos-s-kokosovym-zhele-320-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-kokos-s-kokosovym-zhele-320-ml/?sku=35582" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-dyni-200-ml/?sku=35545" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-mangovyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-zelenogo-chaya-matcha-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-mangovyy-s-kokosovym-zhele/?sku=35583" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=34672" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-zelenogo-chaya-matcha-200-ml/?sku=35546" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=35326" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-marakuyya-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vkklubniki-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vkklubniki-200-ml/?sku=35547" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-marakuyya-s-kokosovym-zhele-320-ml-/?sku=35584" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-ananasa-350ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-950-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-persik-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-950-ml/?sku=35522" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-persik-s-kokosovym-zhele-320-ml-/?sku=35585" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-ananasa-350ml-/?sku=35548" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-pina-kolada-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-vinograda-dydo-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-pina-kolada-s-kokosovym-zhele-320-ml-/?sku=35586" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-vinograda-dydo-500-g/?sku=35549" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-yabloko-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-dyni-sangaria-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-dyni-sangaria-500-ml/?sku=35550" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-yabloko-s-kokosovym-zhele-320-ml-/?sku=35587" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dynya-s-molokom-chabaa-230-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-limona-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dynya-s-molokom-chabaa-230-ml/?sku=35588" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-limona-350ml/?sku=35551" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-chabaa-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-imbirnyy-el-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-chabaa-180-ml/?sku=35589" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-imbirnyy-el-350ml-yaponiya/?sku=35552" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-kola-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=35590" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-kola-350ml-yaponiya/?sku=35553" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=36596" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lemongrassa-i-semyan-bazilika-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-limon-laym-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lemongrassa-i-semyan-bazilika-290-ml/?sku=35591" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-limon-laym-350ml-yaponiya/?sku=35554" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lichi-chabaa-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-apelsinovyy-sidr-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lichi-chabaa-180-ml/?sku=35592" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-apelsinovyy-sidr-350ml/?sku=35555" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-i-marakuyi-chabaa-1-l_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-i-marakuyi-chabaa-1-l_1/?sku=35593" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-vinograda-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kivi-s-semenami-chia-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-vinograda-350ml/?sku=35557" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kivi-s-semenami-chia-250-ml/?sku=35594" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-limona-i-vitaminom-s-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-milky-coco-270-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-milky-coco-270-ml/?sku=35595" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-limona-i-vitaminom-s-350ml-yaponiya/?sku=35558" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mango-s-semenami-chia-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mango-s-semenami-chia-250-ml/?sku=35596" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango-1/?sku=35597" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-marakuyya-s-semenami-chia-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-marakuyya-s-semenami-chia-250-ml/?sku=35598" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-granatom-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-granatom-290-ml/?sku=35599" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-lichi-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-lichi-290-ml/?sku=35600" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-mango-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-mango-290-ml/?sku=35601" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-fruktovym-kokteylem-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-fruktovym-kokteylem-290-ml/?sku=35602" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-yabloko-s-semenami-chia-250ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-yabloko-s-semenami-chia-250ml/?sku=35603" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-guavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-guavy/?sku=35605" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi/?sku=35606" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango/?sku=35607" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi-1/?sku=35608" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1/?sku=35609" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1-1/?sku=35610" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-layma-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-layma-1000-ml/?sku=35611" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-pomelo-s-myakotyu-100-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-pomelo-s-myakotyu-100-1l/?sku=35612" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/belyy-chay-s-yagodami-godzhi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/belyy-chay-s-yagodami-godzhi-1/?sku=35613" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-s-vinogradom-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-s-aloe-exotic-food-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-s-shokoladom-milky-coco-270-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/slivovyy-napitok-umame-360-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/chay-zelenyy-s-medom-i-limonom-oishi-380-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/chay-chernyy-so-vkusom-limona-oishi-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/napitok-fanta-ananas-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/napitok-fanta-ananas-355-ml/?sku=35491" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F334" sqref="F334"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2950,670 +2950,670 @@
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
-        <v>108</v>
+        <v>395</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>395</v>
+        <v>329</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>329</v>
+        <v>159</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>159</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="6"/>
+      <c r="E10" s="6">
+        <v>0</v>
+      </c>
       <c r="F10" s="14">
-        <v>83</v>
+        <v>114</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="E11" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="E13" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>395</v>
+        <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>114</v>
+        <v>329</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>329</v>
+        <v>159</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>108</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>159</v>
+        <v>395</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="E19" s="6"/>
+      <c r="E19" s="6">
+        <v>0</v>
+      </c>
       <c r="F19" s="14">
-        <v>83</v>
+        <v>114</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="E20" s="6"/>
+      <c r="E20" s="6">
+        <v>0</v>
+      </c>
       <c r="F20" s="14">
-        <v>329</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="E21" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>114</v>
+        <v>329</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
         <v>395</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>83</v>
+        <v>329</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="E28" s="6"/>
+      <c r="E28" s="6">
+        <v>0</v>
+      </c>
       <c r="F28" s="14">
-        <v>329</v>
+        <v>102</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="6">
         <v>97</v>
       </c>
       <c r="F29" s="14">
         <v>377</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="E30" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>102</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
         <v>161</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>150</v>
+        <v>83</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
-        <v>161</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>329</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>83</v>
+        <v>329</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="E37" s="6"/>
+      <c r="E37" s="6">
+        <v>0</v>
+      </c>
       <c r="F37" s="14">
-        <v>150</v>
+        <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E38" s="6">
         <v>97</v>
       </c>
       <c r="F38" s="14">
         <v>377</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="E39" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>102</v>
+        <v>161</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
         <v>138</v>
@@ -3630,307 +3630,307 @@
         <v>96</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>72</v>
+        <v>288</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>288</v>
+        <v>72</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
         <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>118</v>
+        <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="E47" s="6"/>
+        <v>66</v>
+      </c>
+      <c r="E47" s="6">
+        <v>0</v>
+      </c>
       <c r="F47" s="14">
-        <v>48</v>
+        <v>118</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>48</v>
+        <v>138</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
-        <v>288</v>
+        <v>72</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
-        <v>138</v>
+        <v>108</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>72</v>
+        <v>48</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>108</v>
+        <v>288</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E54" s="6">
         <v>0</v>
       </c>
       <c r="F54" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>108</v>
+        <v>288</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>288</v>
+        <v>108</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>133</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
@@ -3938,1178 +3938,1178 @@
       </c>
       <c r="C59" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="E60" s="6"/>
+      <c r="E60" s="6">
+        <v>92</v>
+      </c>
       <c r="F60" s="14">
-        <v>341</v>
+        <v>114</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>202</v>
+        <v>108</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>144</v>
       </c>
-      <c r="E62" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E62" s="6"/>
       <c r="F62" s="14">
-        <v>114</v>
+        <v>341</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
-        <v>108</v>
+        <v>72</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>221</v>
+        <v>202</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>72</v>
+        <v>221</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>72</v>
+        <v>221</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>157</v>
       </c>
-      <c r="E67" s="6"/>
+      <c r="E67" s="6">
+        <v>92</v>
+      </c>
       <c r="F67" s="14">
-        <v>341</v>
+        <v>114</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>202</v>
+        <v>108</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>161</v>
       </c>
-      <c r="E69" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E69" s="6"/>
       <c r="F69" s="14">
-        <v>114</v>
+        <v>341</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>163</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>108</v>
+        <v>72</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>221</v>
+        <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
-        <v>108</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>202</v>
+        <v>108</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
         <v>54</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="14">
-        <v>288</v>
+        <v>59</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="E77" s="6">
         <v>0</v>
       </c>
       <c r="F77" s="14">
         <v>377</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E78" s="6"/>
       <c r="F78" s="14">
-        <v>59</v>
+        <v>202</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
         <v>108</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>188</v>
       </c>
       <c r="E80" s="6"/>
       <c r="F80" s="14">
-        <v>202</v>
+        <v>288</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>202</v>
+        <v>288</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E82" s="6"/>
       <c r="F82" s="14">
         <v>54</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>288</v>
+        <v>59</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E84" s="6">
         <v>0</v>
       </c>
       <c r="F84" s="14">
         <v>377</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>59</v>
+        <v>202</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>200</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
         <v>108</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>202</v>
       </c>
       <c r="E87" s="6"/>
       <c r="F87" s="14">
         <v>108</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>204</v>
       </c>
       <c r="E88" s="6"/>
       <c r="F88" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>206</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>85</v>
+        <v>132</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>212</v>
       </c>
-      <c r="E91" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>118</v>
+        <v>202</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="E92" s="6"/>
+      <c r="E92" s="6">
+        <v>0</v>
+      </c>
       <c r="F92" s="14">
-        <v>202</v>
+        <v>118</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>218</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
-        <v>132</v>
+        <v>85</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
         <v>85</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>222</v>
       </c>
-      <c r="E95" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E95" s="6"/>
       <c r="F95" s="14">
-        <v>118</v>
+        <v>132</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>224</v>
       </c>
       <c r="E96" s="6"/>
       <c r="F96" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>226</v>
       </c>
-      <c r="E97" s="6"/>
+      <c r="E97" s="6">
+        <v>0</v>
+      </c>
       <c r="F97" s="14">
-        <v>132</v>
+        <v>118</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>230</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>233</v>
       </c>
-      <c r="E100" s="6"/>
+      <c r="E100" s="6">
+        <v>80</v>
+      </c>
       <c r="F100" s="14">
-        <v>132</v>
+        <v>78</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="E101" s="6"/>
+      <c r="E101" s="6">
+        <v>-1</v>
+      </c>
       <c r="F101" s="14">
-        <v>288</v>
+        <v>118</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>239</v>
       </c>
-      <c r="E102" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E102" s="6"/>
       <c r="F102" s="14">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>242</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
-        <v>83</v>
+        <v>288</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="E104" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E104" s="6"/>
       <c r="F104" s="14">
-        <v>118</v>
+        <v>132</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="E105" s="6"/>
+      <c r="E105" s="6">
+        <v>80</v>
+      </c>
       <c r="F105" s="14">
-        <v>132</v>
+        <v>78</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="E106" s="6"/>
+      <c r="E106" s="6">
+        <v>-1</v>
+      </c>
       <c r="F106" s="14">
-        <v>288</v>
+        <v>118</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="E107" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>253</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
-        <v>83</v>
+        <v>288</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>255</v>
       </c>
-      <c r="E109" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E109" s="6"/>
       <c r="F109" s="14">
-        <v>118</v>
+        <v>132</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>257</v>
       </c>
       <c r="E110" s="6">
         <v>80</v>
       </c>
       <c r="F110" s="14">
         <v>78</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>259</v>
       </c>
       <c r="E111" s="6">
         <v>80</v>
       </c>
       <c r="F111" s="14">
         <v>78</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>262</v>
       </c>
-      <c r="E112" s="6"/>
+      <c r="E112" s="6">
+        <v>0</v>
+      </c>
       <c r="F112" s="14">
-        <v>83</v>
+        <v>118</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="E113" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E113" s="6"/>
       <c r="F113" s="14">
-        <v>114</v>
+        <v>83</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>268</v>
       </c>
       <c r="E114" s="6">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="F114" s="14">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>271</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>272</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
-        <v>83</v>
+        <v>118</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>275</v>
       </c>
       <c r="E117" s="6">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="F117" s="14">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>276</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>277</v>
       </c>
-      <c r="E118" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E118" s="6"/>
       <c r="F118" s="14">
-        <v>118</v>
+        <v>83</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>278</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="E119" s="6"/>
+      <c r="E119" s="6">
+        <v>76</v>
+      </c>
       <c r="F119" s="14">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>281</v>
       </c>
       <c r="E120" s="6">
         <v>76</v>
       </c>
       <c r="F120" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>282</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>283</v>
       </c>
       <c r="E121" s="6">
         <v>76</v>
       </c>
       <c r="F121" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>284</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>286</v>
       </c>
       <c r="E122" s="6"/>
@@ -5128,105 +5128,105 @@
         <v>288</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>289</v>
       </c>
       <c r="E123" s="6"/>
       <c r="F123" s="14">
         <v>281</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>290</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>292</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="14">
-        <v>48</v>
+        <v>288</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>295</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>296</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>298</v>
       </c>
       <c r="E126" s="6"/>
       <c r="F126" s="14">
-        <v>288</v>
+        <v>48</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>299</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>300</v>
       </c>
       <c r="E127" s="6"/>
       <c r="F127" s="14">
-        <v>288</v>
+        <v>48</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>302</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
         <v>83</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="10" t="s">
@@ -5236,505 +5236,505 @@
         <v>288</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
         <v>281</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
-        <v>48</v>
+        <v>288</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>308</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E132" s="6"/>
       <c r="F132" s="14">
-        <v>118</v>
+        <v>102</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>312</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>314</v>
       </c>
       <c r="E133" s="6"/>
       <c r="F133" s="14">
         <v>83</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>315</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E134" s="6"/>
       <c r="F134" s="14">
-        <v>298</v>
+        <v>425</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>318</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>320</v>
       </c>
       <c r="E135" s="6"/>
       <c r="F135" s="14">
-        <v>425</v>
+        <v>298</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>321</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E136" s="6"/>
       <c r="F136" s="14">
-        <v>102</v>
+        <v>118</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>324</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
-        <v>102</v>
+        <v>425</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
-        <v>118</v>
+        <v>102</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>328</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E139" s="6"/>
       <c r="F139" s="14">
-        <v>425</v>
+        <v>83</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>330</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E140" s="6"/>
       <c r="F140" s="14">
-        <v>83</v>
+        <v>298</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E141" s="6"/>
       <c r="F141" s="14">
-        <v>298</v>
+        <v>118</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E142" s="6"/>
       <c r="F142" s="14">
         <v>425</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>336</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>338</v>
       </c>
-      <c r="E143" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E143" s="6"/>
       <c r="F143" s="14">
-        <v>92</v>
+        <v>106</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>339</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>341</v>
       </c>
       <c r="E144" s="6"/>
       <c r="F144" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>342</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>344</v>
       </c>
-      <c r="E145" s="6"/>
+      <c r="E145" s="6">
+        <v>99</v>
+      </c>
       <c r="F145" s="14">
-        <v>106</v>
+        <v>92</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>345</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>346</v>
       </c>
-      <c r="E146" s="6"/>
+      <c r="E146" s="6">
+        <v>99</v>
+      </c>
       <c r="F146" s="14">
-        <v>106</v>
+        <v>92</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>348</v>
       </c>
-      <c r="E147" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E147" s="6"/>
       <c r="F147" s="14">
-        <v>92</v>
+        <v>106</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>350</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>351</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>352</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
         <v>106</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>355</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
-        <v>102</v>
+        <v>48</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>356</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>358</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>362</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>363</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
-        <v>197</v>
+        <v>48</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>364</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>365</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
-        <v>102</v>
+        <v>197</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>366</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>368</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>369</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="10" t="s">
@@ -5744,1378 +5744,1378 @@
         <v>371</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>372</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>373</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>375</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
-        <v>78</v>
+        <v>102</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>376</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>378</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
-        <v>102</v>
+        <v>78</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>379</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>380</v>
       </c>
       <c r="E160" s="6"/>
       <c r="F160" s="14">
-        <v>102</v>
+        <v>48</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>381</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E161" s="6"/>
       <c r="F161" s="14">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E162" s="6"/>
       <c r="F162" s="14">
         <v>78</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>385</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>387</v>
       </c>
       <c r="E163" s="6">
         <v>66</v>
       </c>
       <c r="F163" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>388</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>390</v>
       </c>
-      <c r="E164" s="6"/>
+      <c r="E164" s="6">
+        <v>0</v>
+      </c>
       <c r="F164" s="14">
-        <v>48</v>
+        <v>90</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>391</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>393</v>
       </c>
       <c r="E165" s="6">
         <v>0</v>
       </c>
       <c r="F165" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>394</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>396</v>
       </c>
-      <c r="E166" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E166" s="6"/>
       <c r="F166" s="14">
-        <v>90</v>
+        <v>48</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>397</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>398</v>
       </c>
       <c r="E167" s="6">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="F167" s="14">
-        <v>370</v>
+        <v>150</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>399</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E168" s="6">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="F168" s="14">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>401</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>402</v>
       </c>
-      <c r="E169" s="6"/>
+      <c r="E169" s="6">
+        <v>0</v>
+      </c>
       <c r="F169" s="14">
-        <v>48</v>
+        <v>370</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>403</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>404</v>
       </c>
-      <c r="E170" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E170" s="6"/>
       <c r="F170" s="14">
-        <v>90</v>
+        <v>48</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>405</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E171" s="6">
         <v>0</v>
       </c>
       <c r="F171" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>409</v>
       </c>
-      <c r="E172" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E172" s="6"/>
       <c r="F172" s="14">
-        <v>114</v>
+        <v>48</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>410</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>412</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
         <v>951</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>415</v>
       </c>
-      <c r="E174" s="6"/>
+      <c r="E174" s="6">
+        <v>0</v>
+      </c>
       <c r="F174" s="14">
-        <v>48</v>
+        <v>114</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>417</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
-        <v>951</v>
+        <v>48</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>418</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>419</v>
       </c>
       <c r="E176" s="6">
         <v>0</v>
       </c>
       <c r="F176" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>420</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>421</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="14">
-        <v>48</v>
+        <v>951</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>422</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>423</v>
       </c>
       <c r="E178" s="6"/>
       <c r="F178" s="14">
         <v>951</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>424</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>425</v>
       </c>
       <c r="E179" s="6">
         <v>0</v>
       </c>
       <c r="F179" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>426</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>427</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
         <v>951</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>430</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>431</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>433</v>
       </c>
-      <c r="E182" s="6"/>
+      <c r="E182" s="6">
+        <v>0</v>
+      </c>
       <c r="F182" s="14">
-        <v>173</v>
+        <v>185</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>436</v>
       </c>
-      <c r="E183" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E183" s="6"/>
       <c r="F183" s="14">
-        <v>185</v>
+        <v>173</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>437</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>439</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
-        <v>102</v>
+        <v>48</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>441</v>
       </c>
       <c r="E185" s="6">
         <v>0</v>
       </c>
       <c r="F185" s="14">
         <v>185</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>442</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>443</v>
       </c>
       <c r="E186" s="6"/>
       <c r="F186" s="14">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>444</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>445</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>446</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>447</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
-        <v>102</v>
+        <v>48</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>448</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>449</v>
       </c>
       <c r="E189" s="6">
         <v>0</v>
       </c>
       <c r="F189" s="14">
         <v>185</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>450</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>452</v>
       </c>
       <c r="E190" s="6"/>
       <c r="F190" s="14">
-        <v>150</v>
+        <v>102</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>453</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>455</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="14">
-        <v>102</v>
+        <v>150</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>456</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>458</v>
       </c>
-      <c r="E192" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E192" s="6"/>
       <c r="F192" s="14">
-        <v>154</v>
+        <v>48</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>459</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>461</v>
       </c>
-      <c r="E193" s="6"/>
+      <c r="E193" s="6">
+        <v>0</v>
+      </c>
       <c r="F193" s="14">
-        <v>48</v>
+        <v>154</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>462</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>463</v>
       </c>
       <c r="E194" s="6"/>
       <c r="F194" s="14">
-        <v>150</v>
+        <v>48</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>464</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>465</v>
       </c>
-      <c r="E195" s="6"/>
+      <c r="E195" s="6">
+        <v>0</v>
+      </c>
       <c r="F195" s="14">
-        <v>102</v>
+        <v>154</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>466</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>467</v>
       </c>
-      <c r="E196" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E196" s="6"/>
       <c r="F196" s="14">
-        <v>154</v>
+        <v>102</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>468</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>469</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="14">
-        <v>48</v>
+        <v>150</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>470</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>471</v>
       </c>
       <c r="E198" s="6">
         <v>0</v>
       </c>
       <c r="F198" s="14">
         <v>154</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>472</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>473</v>
       </c>
       <c r="E199" s="6">
         <v>0</v>
       </c>
       <c r="F199" s="14">
         <v>154</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>474</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>476</v>
       </c>
       <c r="E200" s="6"/>
       <c r="F200" s="14">
         <v>161</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>477</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>479</v>
       </c>
-      <c r="E201" s="6"/>
+      <c r="E201" s="6">
+        <v>0</v>
+      </c>
       <c r="F201" s="14">
-        <v>102</v>
+        <v>48</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>480</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>482</v>
       </c>
-      <c r="E202" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E202" s="6"/>
       <c r="F202" s="14">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>483</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>484</v>
       </c>
-      <c r="E203" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E203" s="6"/>
       <c r="F203" s="14">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>485</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E204" s="6"/>
       <c r="F204" s="14">
         <v>161</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>487</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>488</v>
       </c>
-      <c r="E205" s="6"/>
+      <c r="E205" s="6">
+        <v>0</v>
+      </c>
       <c r="F205" s="14">
-        <v>102</v>
+        <v>48</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>489</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>491</v>
       </c>
       <c r="E206" s="6"/>
       <c r="F206" s="14">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>492</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>494</v>
       </c>
       <c r="E207" s="6">
         <v>0</v>
       </c>
       <c r="F207" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>495</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>497</v>
       </c>
       <c r="E208" s="6"/>
       <c r="F208" s="14">
-        <v>102</v>
+        <v>48</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>498</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>499</v>
       </c>
       <c r="E209" s="6"/>
       <c r="F209" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>501</v>
       </c>
-      <c r="E210" s="6"/>
+      <c r="E210" s="6">
+        <v>0</v>
+      </c>
       <c r="F210" s="14">
-        <v>48</v>
+        <v>118</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="10" t="s">
         <v>502</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>503</v>
       </c>
-      <c r="E211" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E211" s="6"/>
       <c r="F211" s="14">
-        <v>118</v>
+        <v>48</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>504</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>506</v>
       </c>
       <c r="E212" s="6"/>
       <c r="F212" s="14">
-        <v>190</v>
+        <v>48</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="10" t="s">
         <v>507</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>509</v>
       </c>
       <c r="E213" s="6">
         <v>0</v>
       </c>
       <c r="F213" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>510</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>512</v>
       </c>
       <c r="E214" s="6"/>
       <c r="F214" s="14">
-        <v>48</v>
+        <v>190</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>513</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>514</v>
       </c>
       <c r="E215" s="6"/>
       <c r="F215" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>515</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>516</v>
       </c>
-      <c r="E216" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E216" s="6"/>
       <c r="F216" s="14">
-        <v>102</v>
+        <v>48</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>517</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>518</v>
       </c>
-      <c r="E217" s="6"/>
+      <c r="E217" s="6">
+        <v>0</v>
+      </c>
       <c r="F217" s="14">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>519</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>521</v>
       </c>
       <c r="E218" s="6"/>
       <c r="F218" s="14">
-        <v>221</v>
+        <v>102</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>522</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>524</v>
       </c>
       <c r="E219" s="6">
         <v>0</v>
       </c>
       <c r="F219" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>525</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>527</v>
       </c>
       <c r="E220" s="6"/>
       <c r="F220" s="14">
-        <v>102</v>
+        <v>221</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>528</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>529</v>
       </c>
       <c r="E221" s="6"/>
       <c r="F221" s="14">
-        <v>221</v>
+        <v>102</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>530</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>531</v>
       </c>
       <c r="E222" s="6">
         <v>0</v>
       </c>
       <c r="F222" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>532</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>533</v>
       </c>
       <c r="E223" s="6"/>
       <c r="F223" s="14">
-        <v>102</v>
+        <v>221</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>534</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>536</v>
       </c>
       <c r="E224" s="6"/>
       <c r="F224" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>537</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>539</v>
       </c>
       <c r="E225" s="6">
-        <v>-4</v>
+        <v>75</v>
       </c>
       <c r="F225" s="14">
-        <v>221</v>
+        <v>173</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>540</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>542</v>
       </c>
       <c r="E226" s="6">
-        <v>75</v>
+        <v>-4</v>
       </c>
       <c r="F226" s="14">
-        <v>173</v>
+        <v>221</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>543</v>
       </c>
       <c r="C227" s="7" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>544</v>
       </c>
-      <c r="E227" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E227" s="6"/>
       <c r="F227" s="14">
-        <v>173</v>
+        <v>102</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>545</v>
       </c>
       <c r="C228" s="7" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>546</v>
       </c>
-      <c r="E228" s="6"/>
+      <c r="E228" s="6">
+        <v>75</v>
+      </c>
       <c r="F228" s="14">
-        <v>102</v>
+        <v>173</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>547</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>548</v>
       </c>
       <c r="E229" s="6">
         <v>-4</v>
       </c>
       <c r="F229" s="14">
         <v>221</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>549</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>551</v>
       </c>
       <c r="E230" s="6"/>
@@ -7127,763 +7127,763 @@
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>552</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>554</v>
       </c>
       <c r="E231" s="6"/>
       <c r="F231" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>555</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>556</v>
       </c>
       <c r="E232" s="6"/>
       <c r="F232" s="14">
-        <v>150</v>
+        <v>102</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>558</v>
       </c>
       <c r="E233" s="6"/>
       <c r="F233" s="14">
-        <v>102</v>
+        <v>150</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="10" t="s">
         <v>559</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>561</v>
       </c>
-      <c r="E234" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E234" s="6"/>
       <c r="F234" s="14">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="10" t="s">
         <v>562</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>564</v>
       </c>
-      <c r="E235" s="6"/>
+      <c r="E235" s="6">
+        <v>0</v>
+      </c>
       <c r="F235" s="14">
-        <v>161</v>
+        <v>94</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>565</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>567</v>
       </c>
       <c r="E236" s="6"/>
       <c r="F236" s="14">
-        <v>102</v>
+        <v>161</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>568</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>569</v>
       </c>
-      <c r="E237" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E237" s="6"/>
       <c r="F237" s="14">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>570</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>571</v>
       </c>
-      <c r="E238" s="6"/>
+      <c r="E238" s="6">
+        <v>0</v>
+      </c>
       <c r="F238" s="14">
-        <v>161</v>
+        <v>94</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="10" t="s">
         <v>572</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>573</v>
       </c>
       <c r="E239" s="6"/>
       <c r="F239" s="14">
-        <v>102</v>
+        <v>161</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="10" t="s">
         <v>574</v>
       </c>
       <c r="C240" s="7" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>575</v>
       </c>
       <c r="E240" s="6">
         <v>0</v>
       </c>
       <c r="F240" s="14">
         <v>94</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>576</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>578</v>
       </c>
-      <c r="E241" s="6"/>
+      <c r="E241" s="6">
+        <v>0</v>
+      </c>
       <c r="F241" s="14">
-        <v>150</v>
+        <v>102</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>579</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>581</v>
       </c>
-      <c r="E242" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E242" s="6"/>
       <c r="F242" s="14">
-        <v>102</v>
+        <v>150</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>582</v>
       </c>
       <c r="C243" s="7" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>583</v>
       </c>
       <c r="E243" s="6"/>
       <c r="F243" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>584</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>585</v>
       </c>
       <c r="E244" s="6">
         <v>0</v>
       </c>
       <c r="F244" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>586</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>588</v>
       </c>
       <c r="E245" s="6"/>
       <c r="F245" s="14">
-        <v>389</v>
+        <v>96</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>589</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>591</v>
       </c>
       <c r="E246" s="6"/>
       <c r="F246" s="14">
-        <v>96</v>
+        <v>389</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>592</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>594</v>
       </c>
       <c r="E247" s="6"/>
       <c r="F247" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>595</v>
       </c>
       <c r="C248" s="7" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>596</v>
       </c>
       <c r="E248" s="6"/>
       <c r="F248" s="14">
         <v>389</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="10" t="s">
         <v>597</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>598</v>
       </c>
       <c r="E249" s="6"/>
       <c r="F249" s="14">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="10" t="s">
         <v>599</v>
       </c>
       <c r="C250" s="7" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>600</v>
       </c>
       <c r="E250" s="6"/>
       <c r="F250" s="14">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="10" t="s">
         <v>601</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>603</v>
       </c>
       <c r="E251" s="6"/>
       <c r="F251" s="14">
-        <v>154</v>
+        <v>102</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="10" t="s">
         <v>604</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>606</v>
       </c>
       <c r="E252" s="6"/>
       <c r="F252" s="14">
-        <v>102</v>
+        <v>154</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="10" t="s">
         <v>607</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>608</v>
       </c>
       <c r="E253" s="6"/>
       <c r="F253" s="14">
-        <v>154</v>
+        <v>102</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>609</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>610</v>
       </c>
       <c r="E254" s="6"/>
       <c r="F254" s="14">
-        <v>102</v>
+        <v>154</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>611</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>612</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>613</v>
       </c>
       <c r="E255" s="6"/>
       <c r="F255" s="14">
-        <v>179</v>
+        <v>102</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>614</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>616</v>
       </c>
       <c r="E256" s="6"/>
       <c r="F256" s="14">
-        <v>102</v>
+        <v>179</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>617</v>
       </c>
       <c r="C257" s="7" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>618</v>
       </c>
       <c r="E257" s="6"/>
       <c r="F257" s="14">
         <v>179</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>619</v>
       </c>
       <c r="C258" s="7" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>620</v>
       </c>
       <c r="E258" s="6"/>
       <c r="F258" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>621</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>623</v>
       </c>
       <c r="E259" s="6"/>
       <c r="F259" s="14">
-        <v>102</v>
+        <v>83</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>624</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>626</v>
       </c>
       <c r="E260" s="6"/>
       <c r="F260" s="14">
-        <v>83</v>
+        <v>102</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>627</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>628</v>
       </c>
       <c r="E261" s="6"/>
       <c r="F261" s="14">
-        <v>102</v>
+        <v>83</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>629</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>630</v>
       </c>
       <c r="E262" s="6"/>
       <c r="F262" s="14">
-        <v>83</v>
+        <v>102</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>631</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>633</v>
       </c>
       <c r="E263" s="6"/>
       <c r="F263" s="14">
         <v>59</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="10" t="s">
         <v>634</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>636</v>
       </c>
       <c r="E264" s="6"/>
       <c r="F264" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="10" t="s">
         <v>637</v>
       </c>
       <c r="C265" s="7" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>638</v>
       </c>
       <c r="E265" s="6"/>
       <c r="F265" s="14">
-        <v>114</v>
+        <v>59</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>639</v>
       </c>
       <c r="C266" s="7" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>640</v>
       </c>
       <c r="E266" s="6"/>
       <c r="F266" s="14">
-        <v>59</v>
+        <v>114</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>641</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>643</v>
       </c>
       <c r="E267" s="6"/>
       <c r="F267" s="14">
-        <v>102</v>
+        <v>94</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>644</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>646</v>
       </c>
       <c r="E268" s="6"/>
       <c r="F268" s="14">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>647</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>648</v>
       </c>
       <c r="E269" s="6"/>
       <c r="F269" s="14">
-        <v>102</v>
+        <v>94</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>649</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>650</v>
       </c>
       <c r="E270" s="6"/>
       <c r="F270" s="14">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>651</v>
       </c>
       <c r="C271" s="7" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>652</v>
       </c>
       <c r="E271" s="6"/>
       <c r="F271" s="14">
         <v>94</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>653</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>655</v>
       </c>
       <c r="E272" s="6"/>
       <c r="F272" s="14">
         <v>197</v>
@@ -7936,105 +7936,105 @@
         <v>657</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>662</v>
       </c>
       <c r="E275" s="6"/>
       <c r="F275" s="14">
         <v>96</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>663</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>665</v>
       </c>
       <c r="E276" s="6"/>
       <c r="F276" s="14">
-        <v>102</v>
+        <v>59</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="10" t="s">
         <v>666</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>668</v>
       </c>
       <c r="E277" s="6"/>
       <c r="F277" s="14">
-        <v>59</v>
+        <v>102</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="10" t="s">
         <v>669</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>670</v>
       </c>
       <c r="E278" s="6"/>
       <c r="F278" s="14">
-        <v>102</v>
+        <v>59</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="10" t="s">
         <v>671</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>672</v>
       </c>
       <c r="E279" s="6"/>
       <c r="F279" s="14">
-        <v>59</v>
+        <v>102</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="10" t="s">
         <v>673</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>674</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>675</v>
       </c>
       <c r="E280" s="6"/>
       <c r="F280" s="14">
         <v>310</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="10" t="s">
@@ -8044,177 +8044,177 @@
         <v>674</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>677</v>
       </c>
       <c r="E281" s="6"/>
       <c r="F281" s="14">
         <v>310</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="10" t="s">
         <v>678</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>680</v>
       </c>
       <c r="E282" s="6"/>
       <c r="F282" s="14">
-        <v>154</v>
+        <v>102</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="10" t="s">
         <v>681</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>683</v>
       </c>
       <c r="E283" s="6"/>
       <c r="F283" s="14">
-        <v>102</v>
+        <v>154</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>684</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>685</v>
       </c>
       <c r="E284" s="6"/>
       <c r="F284" s="14">
-        <v>154</v>
+        <v>102</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>280</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>686</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>687</v>
       </c>
       <c r="E285" s="6"/>
       <c r="F285" s="14">
-        <v>102</v>
+        <v>154</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>281</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>688</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>690</v>
       </c>
       <c r="E286" s="6"/>
       <c r="F286" s="14">
-        <v>178</v>
+        <v>96</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>691</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>692</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>693</v>
       </c>
       <c r="E287" s="6"/>
       <c r="F287" s="14">
-        <v>96</v>
+        <v>178</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>694</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>692</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>695</v>
       </c>
       <c r="E288" s="6"/>
       <c r="F288" s="14">
-        <v>96</v>
+        <v>178</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>696</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>697</v>
       </c>
       <c r="E289" s="6"/>
       <c r="F289" s="14">
-        <v>178</v>
+        <v>96</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="10" t="s">
         <v>698</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>700</v>
       </c>
       <c r="E290" s="6"/>
       <c r="F290" s="14">
         <v>154</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="10" t="s">