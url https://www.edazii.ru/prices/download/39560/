--- v1 (2026-07-28)
+++ v2 (2026-10-26)
@@ -38,1811 +38,1811 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Напитки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>35303</t>
+  </si>
+  <si>
+    <t>100 %  Банановое пюре</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100--bananovoe-pyure/</t>
+  </si>
+  <si>
+    <t>35341</t>
+  </si>
+  <si>
+    <t>Молоко из коричневого риса с экстрактом черного кунжута, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/</t>
+  </si>
+  <si>
+    <t>35428</t>
+  </si>
+  <si>
+    <t>Соевое молоко FOCO шоколадный, 330 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/soevyy-napitok-foco-shokoladnyy-330-ml/</t>
+  </si>
+  <si>
+    <t>35358</t>
+  </si>
+  <si>
+    <t>Напиток Coca-Cola Life, 355 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-coca-cola-life-355-ml/</t>
+  </si>
+  <si>
+    <t>35339</t>
+  </si>
+  <si>
+    <t>Лимонад Dydo Soda Jelly White, 280 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-white-280-ml/</t>
+  </si>
+  <si>
     <t>34664</t>
   </si>
   <si>
     <t>100% Кокосовая вода без сахара и консервантов CHAOKOH, 1 л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/</t>
   </si>
   <si>
-    <t>35303</t>
-[...34 lines deleted...]
-  <si>
     <t>35356</t>
   </si>
   <si>
     <t>Напиток "Алоэ Вера" с мякотью Lotte, 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-aloe-vera-s-myakotyu-500-ml/</t>
   </si>
   <si>
-    <t>35428</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/soevyy-napitok-foco-shokoladnyy-330-ml/</t>
+    <t>35497</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-aloe-vera-s-myakotyu-500-ml/?sku=35497</t>
+  </si>
+  <si>
+    <t>35560</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=35560</t>
+  </si>
+  <si>
+    <t>35468</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/?sku=35468</t>
+  </si>
+  <si>
+    <t>35306</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35306</t>
   </si>
   <si>
     <t>35619</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevyy-napitok-foco-shokoladnyy-330-ml/?sku=35619</t>
   </si>
   <si>
-    <t>35497</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=35560</t>
+    <t>35487</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-coca-cola-life-355-ml/?sku=35487</t>
   </si>
   <si>
     <t>35523</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-white-280-ml/?sku=35523</t>
   </si>
   <si>
-    <t>35487</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/?sku=35468</t>
+    <t>36982</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=36982</t>
   </si>
   <si>
     <t>35614</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/?sku=35614</t>
   </si>
   <si>
-    <t>36982</t>
-[...4 lines deleted...]
-  <si>
     <t>35469</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35469</t>
   </si>
   <si>
     <t>38784</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38784</t>
   </si>
   <si>
     <t>38885</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38885</t>
   </si>
   <si>
     <t>38900</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38900</t>
   </si>
   <si>
     <t>35304</t>
   </si>
   <si>
     <t>100 % cок из Мангостина, Граната и Винограда Malee, 1000 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100--cok-iz-mangostina-granata-i-vinograda-malee-1000-ml/</t>
   </si>
   <si>
+    <t>35360</t>
+  </si>
+  <si>
+    <t>Напиток Doctor Pepper, пр-во Южная Корея, 350 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>34665</t>
+  </si>
+  <si>
+    <t>100% Кокосовая вода без сахара и консервантов CHAOKOH, 350 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/</t>
+  </si>
+  <si>
     <t>35429</t>
   </si>
   <si>
     <t>Соевое молоко FOCO, 330 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevyy-napitok-foco-330-ml/</t>
   </si>
   <si>
-    <t>35360</t>
-[...7 lines deleted...]
-  <si>
     <t>35423</t>
   </si>
   <si>
     <t>Рисовое молоко 7 злаков V-fit, 1 л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/</t>
   </si>
   <si>
-    <t>34665</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/</t>
+    <t>35359</t>
+  </si>
+  <si>
+    <t>Напиток Coca-Cola Vanilla, 355 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-coca-cola-vanilla-355-ml/</t>
   </si>
   <si>
     <t>35340</t>
   </si>
   <si>
     <t>Лимонад Dydo Soda Jelly с кокосовым желе, 280 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-s-kokosovym-zhele/</t>
   </si>
   <si>
-    <t>35359</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-coca-cola-vanilla-355-ml/</t>
+    <t>35307</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35307</t>
   </si>
   <si>
     <t>35488</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-coca-cola-vanilla-355-ml/?sku=35488</t>
   </si>
   <si>
-    <t>35307</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35307</t>
+    <t>35524</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-s-kokosovym-zhele/?sku=35524</t>
   </si>
   <si>
     <t>35561</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100--cok-iz-mangostina-granata-i-vinograda-malee-1000-ml/?sku=35561</t>
   </si>
   <si>
+    <t>35498</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1-1/?sku=35498</t>
+  </si>
+  <si>
     <t>35620</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevyy-napitok-foco-330-ml/?sku=35620</t>
   </si>
   <si>
-    <t>35498</t>
-[...4 lines deleted...]
-  <si>
     <t>35615</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/?sku=35615</t>
   </si>
   <si>
-    <t>35524</t>
-[...4 lines deleted...]
-  <si>
     <t>35470</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35470</t>
   </si>
   <si>
+    <t>35430</t>
+  </si>
+  <si>
+    <t>Соевое молоко Банан, 190 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/</t>
+  </si>
+  <si>
+    <t>35424</t>
+  </si>
+  <si>
+    <t>Рисовое молоко 7 злаков V-fit, 250 мл</t>
+  </si>
+  <si>
+    <t>35361</t>
+  </si>
+  <si>
+    <t>Напиток Dr. Pepper Cherry Vanilla, 355 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-vanilla-355-ml/</t>
+  </si>
+  <si>
     <t>35342</t>
   </si>
   <si>
     <t>Напиток  с японской сливой Dydo «UME-YOROSHI», 350 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-s-yaponskoy-slivoy-dydo-ume-yoroshi/</t>
   </si>
   <si>
     <t>35305</t>
   </si>
   <si>
     <t>100 % Тропическое Пюре из фруктов</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100--pyure-iz-mango/</t>
   </si>
   <si>
+    <t>35368</t>
+  </si>
+  <si>
+    <t>Напиток Vita Power с витамином С и таурином , 240 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1/</t>
+  </si>
+  <si>
     <t>34666</t>
   </si>
   <si>
     <t>100% Кокосовая вода без сахара и консервантов Malee, 1 л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/</t>
   </si>
   <si>
-    <t>35361</t>
-[...29 lines deleted...]
-    <t>Рисовое молоко 7 злаков V-fit, 250 мл</t>
+    <t>35562</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=35562</t>
+  </si>
+  <si>
+    <t>35519</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/?sku=35519</t>
+  </si>
+  <si>
+    <t>35616</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/?sku=35616</t>
+  </si>
+  <si>
+    <t>35489</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-vanilla-355-ml/?sku=35489</t>
   </si>
   <si>
     <t>35525</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-s-yaponskoy-slivoy-dydo-ume-yoroshi/?sku=35525</t>
   </si>
   <si>
-    <t>35562</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/?sku=35519</t>
+    <t>35308</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35308</t>
   </si>
   <si>
     <t>35499</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1/?sku=35499</t>
   </si>
   <si>
-    <t>35308</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/?sku=35616</t>
+    <t>35621</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/?sku=35621</t>
+  </si>
+  <si>
+    <t>36983</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=36983</t>
   </si>
   <si>
     <t>35471</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35471</t>
   </si>
   <si>
-    <t>36983</t>
-[...10 lines deleted...]
-  <si>
     <t>38785</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38785</t>
   </si>
   <si>
     <t>38886</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38886</t>
   </si>
   <si>
+    <t>35369</t>
+  </si>
+  <si>
+    <t>Напиток «Алоэ Вера» Lotte, 1,5 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml/</t>
+  </si>
+  <si>
     <t>35425</t>
   </si>
   <si>
     <t>Рисовое молоко на основе коричневого риса без сахара V-fit, 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/</t>
   </si>
   <si>
+    <t>34669</t>
+  </si>
+  <si>
+    <t>Кокосовая вода 100%  без сахара т.м. FOCO с соком гуавы, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/</t>
+  </si>
+  <si>
     <t>35431</t>
   </si>
   <si>
     <t>Соевое молоко Латте с зеленым чаем, 190 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/</t>
   </si>
   <si>
+    <t>35362</t>
+  </si>
+  <si>
+    <t>Напиток Dr. Pepper Cherry, 355 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-355-gr/</t>
+  </si>
+  <si>
     <t>35309</t>
   </si>
   <si>
     <t>100% сок Гуавы  без сахара и консервантов Malee, 1 л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-2/</t>
   </si>
   <si>
-    <t>35362</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml/</t>
+    <t>35563</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-2/?sku=35563</t>
   </si>
   <si>
     <t>35500</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml/?sku=35500</t>
   </si>
   <si>
     <t>35617</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/?sku=35617</t>
   </si>
   <si>
+    <t>34715</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=34715</t>
+  </si>
+  <si>
     <t>35520</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/?sku=35520</t>
   </si>
   <si>
-    <t>35563</t>
-[...4 lines deleted...]
-  <si>
     <t>35490</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-355-gr/?sku=35490</t>
   </si>
   <si>
-    <t>34715</t>
-[...4 lines deleted...]
-  <si>
     <t>35323</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35323</t>
   </si>
   <si>
     <t>35622</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/?sku=35622</t>
   </si>
   <si>
     <t>35472</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35472</t>
   </si>
   <si>
+    <t>35432</t>
+  </si>
+  <si>
+    <t>Соевое молоко Миндаль и грецкий орех, 190 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/</t>
+  </si>
+  <si>
+    <t>35310</t>
+  </si>
+  <si>
+    <t>100% сок Гуавы  без сахара и консервантов Malee, 1000 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-1/</t>
+  </si>
+  <si>
+    <t>34670</t>
+  </si>
+  <si>
+    <t>Кокосовая вода 100%  без сахара т.м. FOCO с соком личи, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/</t>
+  </si>
+  <si>
+    <t>35394</t>
+  </si>
+  <si>
+    <t>Напиток из манго CHABAA, 180 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-iz-mango-chabaa-180-ml/</t>
+  </si>
+  <si>
     <t>35370</t>
   </si>
   <si>
     <t>Напиток «Алоэ Вера» с мякотью Lotte , 240 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml-1/</t>
   </si>
   <si>
-    <t>35394</t>
-[...7 lines deleted...]
-  <si>
     <t>35426</t>
   </si>
   <si>
     <t>Рисовое молоко на основе коричневого риса без сахара, 1 л</t>
   </si>
   <si>
-    <t>34670</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-1/</t>
+    <t>35618</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/?sku=35618</t>
+  </si>
+  <si>
+    <t>35521</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/?sku=35521</t>
   </si>
   <si>
     <t>35564</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-1/?sku=35564</t>
   </si>
   <si>
+    <t>34716</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=34716</t>
+  </si>
+  <si>
     <t>35501</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml-1/?sku=35501</t>
   </si>
   <si>
     <t>35527</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-mango-chabaa-180-ml/?sku=35527</t>
   </si>
   <si>
-    <t>35618</t>
-[...16 lines deleted...]
-  <si>
     <t>35623</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/?sku=35623</t>
   </si>
   <si>
     <t>35324</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35324</t>
   </si>
   <si>
     <t>35473</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35473</t>
   </si>
   <si>
+    <t>34671</t>
+  </si>
+  <si>
+    <t>Кокосовая вода 100%  без сахара т.м. FOCO с соком манго, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/</t>
+  </si>
+  <si>
+    <t>35363</t>
+  </si>
+  <si>
+    <t>Напиток Fanta Виноград, 355 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-fanta-vinograd-355-ml/</t>
+  </si>
+  <si>
+    <t>35371</t>
+  </si>
+  <si>
+    <t>Напиток Алоэ Вера йогурт, вкус ананас, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-ananas/</t>
+  </si>
+  <si>
     <t>35311</t>
   </si>
   <si>
     <t>100% сок Гуавы  без сахара и консервантов Malee, 330 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee/</t>
   </si>
   <si>
-    <t>34671</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-fanta-vinograd-355-ml/</t>
+    <t>34717</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=34717</t>
   </si>
   <si>
     <t>35492</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-fanta-vinograd-355-ml/?sku=35492</t>
   </si>
   <si>
+    <t>35502</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-ananas/?sku=35502</t>
+  </si>
+  <si>
     <t>35565</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee/?sku=35565</t>
   </si>
   <si>
-    <t>34717</t>
-[...10 lines deleted...]
-  <si>
     <t>35325</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35325</t>
   </si>
   <si>
     <t>35474</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35474</t>
   </si>
   <si>
+    <t>35312</t>
+  </si>
+  <si>
+    <t>100% сок Личи без сахара и консервантов Malee, 1 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee/</t>
+  </si>
+  <si>
+    <t>35410</t>
+  </si>
+  <si>
+    <t>Напиток энергетический  Dydo Energy Gym, 240 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-energeticheskiy-dydo-energy-gym/</t>
+  </si>
+  <si>
+    <t>35364</t>
+  </si>
+  <si>
+    <t>Напиток Fanta Грейпфрут, 355 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-fanta-greypfrut-355-ml/</t>
+  </si>
+  <si>
+    <t>35372</t>
+  </si>
+  <si>
+    <t>Напиток Алоэ Вера йогурт, вкус клубники, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-klubniki/</t>
+  </si>
+  <si>
     <t>34673</t>
   </si>
   <si>
     <t>Кокосовая вода c фруктовым соком (клубника, виноград, гранат) King Island, 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/</t>
   </si>
   <si>
-    <t>35372</t>
-[...32 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-energeticheskiy-dydo-energy-gym/</t>
+    <t>35566</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee/?sku=35566</t>
+  </si>
+  <si>
+    <t>35529</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-energeticheskiy-dydo-energy-gym/?sku=35529</t>
+  </si>
+  <si>
+    <t>35493</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-fanta-greypfrut-355-ml/?sku=35493</t>
+  </si>
+  <si>
+    <t>35503</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-klubniki/?sku=35503</t>
   </si>
   <si>
     <t>34718</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=34718</t>
   </si>
   <si>
-    <t>35503</t>
-[...22 lines deleted...]
-  <si>
     <t>35327</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35327</t>
   </si>
   <si>
     <t>35475</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35475</t>
   </si>
   <si>
+    <t>35313</t>
+  </si>
+  <si>
+    <t>100% сок Манго и смеси фруктов  без сахара и консервантов Malee, 330 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100-sok-mango-i-smesi-fruktov-bez-sakhara-i-konservantov-malee/</t>
+  </si>
+  <si>
+    <t>34674</t>
+  </si>
+  <si>
+    <t>Кокосовая вода c фруктовыми соками (ананас, маракуйя, манго), 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/</t>
+  </si>
+  <si>
+    <t>35365</t>
+  </si>
+  <si>
+    <t>Напиток Fanta Клубника, 355 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-fanta-klubnika-355-ml/</t>
+  </si>
+  <si>
     <t>35373</t>
   </si>
   <si>
     <t>Напиток Алоэ Вера йогурт, вкус манго, 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-mango/</t>
   </si>
   <si>
-    <t>35365</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/napitki/100-sok-mango-i-smesi-fruktov-bez-sakhara-i-konservantov-malee/</t>
+    <t>35504</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-mango/?sku=35504</t>
   </si>
   <si>
     <t>35567</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100-sok-mango-i-smesi-fruktov-bez-sakhara-i-konservantov-malee/?sku=35567</t>
   </si>
   <si>
-    <t>35504</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-mango/?sku=35504</t>
+    <t>34719</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=34719</t>
   </si>
   <si>
     <t>35494</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-fanta-klubnika-355-ml/?sku=35494</t>
   </si>
   <si>
-    <t>34719</t>
-[...4 lines deleted...]
-  <si>
     <t>35328</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35328</t>
   </si>
   <si>
     <t>35476</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35476</t>
   </si>
   <si>
     <t>35366</t>
   </si>
   <si>
     <t>Напиток Fanta Манго, 355 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-fanta-mango-355-ml/</t>
   </si>
   <si>
+    <t>35375</t>
+  </si>
+  <si>
+    <t>Напиток газированный  Milkis (Милкис)  "Новое ощущение" (натуральный вкус), 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1/</t>
+  </si>
+  <si>
+    <t>35329</t>
+  </si>
+  <si>
+    <t>Кокосовая вода Trobico, 330 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/kokosovaya-voda-trobico-330-ml/</t>
+  </si>
+  <si>
     <t>35420</t>
   </si>
   <si>
     <t>Пиво безалкогольное светлое Niigata Beer, 350 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/3231/</t>
   </si>
   <si>
     <t>35314</t>
   </si>
   <si>
     <t>100% сок Манго и смесь фруктов Malee, 1000 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100-sok-mango-i-smes-fruktov-malee-1000-ml/</t>
   </si>
   <si>
-    <t>35329</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1/</t>
+    <t>35495</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-fanta-mango-355-ml/?sku=35495</t>
   </si>
   <si>
     <t>35505</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1/?sku=35505</t>
   </si>
   <si>
-    <t>35495</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-fanta-mango-355-ml/?sku=35495</t>
+    <t>35477</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/kokosovaya-voda-trobico-330-ml/?sku=35477</t>
   </si>
   <si>
     <t>35531</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/3231/?sku=35531</t>
   </si>
   <si>
     <t>35568</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/100-sok-mango-i-smes-fruktov-malee-1000-ml/?sku=35568</t>
   </si>
   <si>
-    <t>35477</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/napitki/kokosovaya-voda-trobico-330-ml/?sku=35477</t>
+    <t>35315</t>
+  </si>
+  <si>
+    <t>100% сок Мангостин, гранат и красный виноград без сахара и консервантов Malee, 330 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100-sok-mangostin-granat-i-krasnyy-vinograd-bez-sakhara-i-konservantov-malee/</t>
+  </si>
+  <si>
+    <t>34675</t>
+  </si>
+  <si>
+    <t>Кокосовая вода без сахара King Island, 1 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/</t>
+  </si>
+  <si>
+    <t>35367</t>
+  </si>
+  <si>
+    <t>Напиток Fanta Ягоды, 355 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-fanta-yagody-355-ml/</t>
   </si>
   <si>
     <t>35376</t>
   </si>
   <si>
     <t>Напиток газированный  Milkis (Милкис)  "Новое ощущение" (натуральный вкус), 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1/</t>
   </si>
   <si>
-    <t>35367</t>
-[...16 lines deleted...]
-  <si>
     <t>35421</t>
   </si>
   <si>
     <t>Пиво безалкогольное темное Niigata Beer,350 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/3240/</t>
   </si>
   <si>
-    <t>35315</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/100-sok-mangostin-granat-i-krasnyy-vinograd-bez-sakhara-i-konservantov-malee/</t>
+    <t>35532</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/3240/?sku=35532</t>
+  </si>
+  <si>
+    <t>35569</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/100-sok-mangostin-granat-i-krasnyy-vinograd-bez-sakhara-i-konservantov-malee/?sku=35569</t>
+  </si>
+  <si>
+    <t>35496</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-fanta-yagody-355-ml/?sku=35496</t>
+  </si>
+  <si>
+    <t>35506</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1/?sku=35506</t>
   </si>
   <si>
     <t>35330</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35330</t>
   </si>
   <si>
-    <t>35506</t>
-[...22 lines deleted...]
-  <si>
     <t>35478</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35478</t>
   </si>
   <si>
+    <t>35422</t>
+  </si>
+  <si>
+    <t>Природная столовая негазированная доочищенная вода "Коралловый остров" из Японии, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/prirodnaya-stolovaya-negazirovannaya-doochishchennaya-voda-korallovyy-ostrov-iz-yaponii/</t>
+  </si>
+  <si>
     <t>34676</t>
   </si>
   <si>
     <t>Кокосовая вода без сахара King Island, 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/</t>
   </si>
   <si>
     <t>35377</t>
   </si>
   <si>
     <t>Напиток газированный  Milkis (Милкис) - Ананас, 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---ananas/</t>
   </si>
   <si>
-    <t>35422</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/prirodnaya-stolovaya-negazirovannaya-doochishchennaya-voda-korallovyy-ostrov-iz-yaponii/</t>
+    <t>35507</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---ananas/?sku=35507</t>
   </si>
   <si>
     <t>35533</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/prirodnaya-stolovaya-negazirovannaya-doochishchennaya-voda-korallovyy-ostrov-iz-yaponii/?sku=35533</t>
   </si>
   <si>
     <t>35331</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35331</t>
   </si>
   <si>
-    <t>35507</t>
-[...4 lines deleted...]
-  <si>
     <t>35479</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35479</t>
   </si>
   <si>
     <t>35379</t>
   </si>
   <si>
     <t>Напиток газированный  Milkis (Милкис) - Банан, 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---banan/</t>
   </si>
   <si>
+    <t>34677</t>
+  </si>
+  <si>
+    <t>Кокосовая вода без сахара King Island, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/</t>
+  </si>
+  <si>
     <t>35439</t>
   </si>
   <si>
     <t>Японский газированный лимонад "Сидр", 350мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-sidr-350ml/</t>
   </si>
   <si>
-    <t>34677</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/</t>
+    <t>35332</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35332</t>
   </si>
   <si>
     <t>35508</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---banan/?sku=35508</t>
   </si>
   <si>
-    <t>35332</t>
-[...4 lines deleted...]
-  <si>
     <t>35534</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-sidr-350ml/?sku=35534</t>
   </si>
   <si>
     <t>35480</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35480</t>
   </si>
   <si>
     <t>35380</t>
   </si>
   <si>
     <t>Напиток газированный  Milkis (Милкис) - Виноград,  250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---vinograd-250-ml/</t>
   </si>
   <si>
+    <t>35333</t>
+  </si>
+  <si>
+    <t>Кокосовая вода с мякотью  Wonderfarm 330 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/kokosovaya-voda-100-tm-foco-s-kofe-latte-1/</t>
+  </si>
+  <si>
     <t>35440</t>
   </si>
   <si>
     <t>Японский газированный лимонад вкус дыни , 350мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-vkus-dyni--350ml/</t>
   </si>
   <si>
-    <t>35333</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/kokosovaya-voda-100-tm-foco-s-kofe-latte-1/</t>
+    <t>35535</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-vkus-dyni--350ml/?sku=35535</t>
   </si>
   <si>
     <t>35509</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---vinograd-250-ml/?sku=35509</t>
   </si>
   <si>
-    <t>35535</t>
-[...4 lines deleted...]
-  <si>
     <t>35481</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/kokosovaya-voda-100-tm-foco-s-kofe-latte-1/?sku=35481</t>
   </si>
   <si>
+    <t>35381</t>
+  </si>
+  <si>
+    <t>Напиток газированный  Milkis (Милкис) - Дыня, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya/</t>
+  </si>
+  <si>
     <t>35441</t>
   </si>
   <si>
     <t>Японский газированный напиток "Вкус Японии", 200 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml/</t>
   </si>
   <si>
     <t>35319</t>
   </si>
   <si>
     <t>Газированный напиток "Sarsi"  Азиатская Кола с соком Сарсапарель и ацеролы, 330 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/gazirovannyy-napitok-sarsi-aziatskaya-kola-s-sokom-sarsaparel-i-atseroly/</t>
   </si>
   <si>
     <t>34678</t>
   </si>
   <si>
     <t>Кокосовая вода с шоколадом</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/</t>
   </si>
   <si>
-    <t>35381</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya/</t>
+    <t>35510</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya/?sku=35510</t>
   </si>
   <si>
     <t>35536</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml/?sku=35536</t>
   </si>
   <si>
+    <t>35334</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35334</t>
+  </si>
+  <si>
     <t>35573</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/gazirovannyy-napitok-sarsi-aziatskaya-kola-s-sokom-sarsaparel-i-atseroly/?sku=35573</t>
   </si>
   <si>
-    <t>35334</t>
-[...10 lines deleted...]
-  <si>
     <t>35482</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35482</t>
   </si>
   <si>
+    <t>35338</t>
+  </si>
+  <si>
+    <t>Концентрат апельсинового сока, 840 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/</t>
+  </si>
+  <si>
     <t>35382</t>
   </si>
   <si>
     <t>Напиток газированный  Milkis (Милкис) - Клубника,  250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika/</t>
   </si>
   <si>
-    <t>35338</t>
-[...7 lines deleted...]
-  <si>
     <t>34703</t>
   </si>
   <si>
     <t>Кокосовый напиток King Island (микс кокосовой воды и кокосового молока), 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/</t>
   </si>
   <si>
+    <t>35574</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=35574</t>
+  </si>
+  <si>
+    <t>35335</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35335</t>
+  </si>
+  <si>
     <t>35511</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika/?sku=35511</t>
   </si>
   <si>
-    <t>35335</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=35574</t>
+    <t>35483</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35483</t>
   </si>
   <si>
     <t>37360</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=37360</t>
   </si>
   <si>
-    <t>35483</t>
-[...4 lines deleted...]
-  <si>
     <t>37717</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=37717</t>
   </si>
   <si>
+    <t>34704</t>
+  </si>
+  <si>
+    <t>Кокосовый напиток с черным кунжутом Fuco, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/</t>
+  </si>
+  <si>
     <t>35343</t>
   </si>
   <si>
     <t>Напиток "Mogu Mogu" ананасовый с кокосовым желе 320 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-ananasovyy-s-kokosovym-zhele/</t>
   </si>
   <si>
-    <t>34704</t>
-[...7 lines deleted...]
-  <si>
     <t>35443</t>
   </si>
   <si>
     <t>Японский газированный напиток Виноград, 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vinograd-500-ml/</t>
   </si>
   <si>
     <t>35383</t>
   </si>
   <si>
     <t>Напиток газированный  Milkis (Милкис) - Лимон,  250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---limon-250-ml/</t>
   </si>
   <si>
+    <t>35512</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---limon-250-ml/?sku=35512</t>
+  </si>
+  <si>
     <t>35336</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35336</t>
   </si>
   <si>
     <t>35575</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-ananasovyy-s-kokosovym-zhele/?sku=35575</t>
   </si>
   <si>
     <t>35538</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vinograd-500-ml/?sku=35538</t>
   </si>
   <si>
-    <t>35512</t>
-[...4 lines deleted...]
-  <si>
     <t>35484</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35484</t>
   </si>
   <si>
+    <t>34705</t>
+  </si>
+  <si>
+    <t>Кокосовый сок "FOCO" с мякотью кокоса, 520 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/</t>
+  </si>
+  <si>
     <t>35344</t>
   </si>
   <si>
     <t>Напиток "Mogu Mogu" апельсин с кокосовым желе, 320 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-apelsin-s-kokosovym-zhele-320-ml-/</t>
   </si>
   <si>
     <t>35444</t>
   </si>
   <si>
     <t>Японский газированный напиток газированный Рамунэ классический вкус, 200 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-gazirovannyy-ramune-klassicheskiy-vkus-200-ml/</t>
   </si>
   <si>
     <t>35384</t>
   </si>
   <si>
     <t>Напиток газированный  Milkis (Милкис) - Манго, 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---mango/</t>
   </si>
   <si>
-    <t>34705</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/</t>
+    <t>34720</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=34720</t>
+  </si>
+  <si>
+    <t>35576</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-apelsin-s-kokosovym-zhele-320-ml-/?sku=35576</t>
+  </si>
+  <si>
+    <t>35539</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-gazirovannyy-ramune-klassicheskiy-vkus-200-ml/?sku=35539</t>
   </si>
   <si>
     <t>35513</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---mango/?sku=35513</t>
   </si>
   <si>
-    <t>34720</t>
-[...16 lines deleted...]
-  <si>
     <t>35337</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35337</t>
   </si>
   <si>
     <t>35485</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35485</t>
   </si>
   <si>
+    <t>35345</t>
+  </si>
+  <si>
+    <t>Напиток "Mogu Mogu" виноградный с кокосовым желе, 320 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele/</t>
+  </si>
+  <si>
     <t>35445</t>
   </si>
   <si>
     <t>Японский газированный напиток Дайдо Сода Джелли дыня, 280 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-daydo-soda-dzhelli-dynya-280-ml/</t>
   </si>
   <si>
     <t>35385</t>
   </si>
   <si>
     <t>Напиток газированный  Milkis (Милкис) - Персик,  250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika-1/</t>
   </si>
   <si>
-    <t>35345</t>
-[...7 lines deleted...]
-  <si>
     <t>35577</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele/?sku=35577</t>
   </si>
   <si>
     <t>35540</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-daydo-soda-dzhelli-dynya-280-ml/?sku=35540</t>
   </si>
   <si>
     <t>35514</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika-1/?sku=35514</t>
   </si>
   <si>
     <t>35346</t>
   </si>
   <si>
     <t>Напиток "Mogu Mogu" вкус личи с кокосовым желе, 320 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vkus-lichi-s-kokosovym-zhele/</t>
   </si>
   <si>
     <t>35446</t>
   </si>
   <si>
     <t>Японский газированный напиток Крем-сода со вкусом йогурта, 350мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-krem-soda-so-vkusom-yogurta-350ml/</t>
   </si>
   <si>
     <t>35386</t>
   </si>
   <si>
     <t>Напиток газированный  Milkis (Милкис) - Черешня,  250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---chereshnya-250-ml/</t>
   </si>
   <si>
+    <t>35541</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-krem-soda-so-vkusom-yogurta-350ml/?sku=35541</t>
+  </si>
+  <si>
+    <t>35515</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---chereshnya-250-ml/?sku=35515</t>
+  </si>
+  <si>
     <t>35578</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-vkus-lichi-s-kokosovym-zhele/?sku=35578</t>
   </si>
   <si>
-    <t>35541</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---chereshnya-250-ml/?sku=35515</t>
+    <t>35347</t>
+  </si>
+  <si>
+    <t>Напиток "Mogu Mogu" гуава с кокосовым желе, 320 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-guava-s-kokosovym-zhele-320-ml/</t>
+  </si>
+  <si>
+    <t>35447</t>
+  </si>
+  <si>
+    <t>Японский газированный напиток Рамунэ "Арбуз", 200 мл (Ramune)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1/</t>
   </si>
   <si>
     <t>35387</t>
   </si>
   <si>
     <t>Напиток газированный  Milkis (Милкис) - Яблоко,  250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---yabloko/</t>
   </si>
   <si>
-    <t>35347</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1/</t>
+    <t>35579</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-guava-s-kokosovym-zhele-320-ml/?sku=35579</t>
   </si>
   <si>
     <t>35542</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1/?sku=35542</t>
   </si>
   <si>
     <t>35516</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---yabloko/?sku=35516</t>
   </si>
   <si>
-    <t>35579</t>
-[...4 lines deleted...]
-  <si>
     <t>35348</t>
   </si>
   <si>
     <t>Напиток "Mogu Mogu" дыня с кокосовым желе, 320 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-dynya-s-kokosovym-zhele-320-ml/</t>
   </si>
   <si>
     <t>35448</t>
   </si>
   <si>
     <t>Японский газированный напиток Рамунэ "Голубика", 200 мл (Ramune)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1/</t>
   </si>
   <si>
     <t>35388</t>
   </si>
   <si>
     <t>Напиток газированный Милкис "Новое ощущение", 1,5 л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-novoe-oshchushchenie-15-l/</t>
   </si>
   <si>
     <t>35580</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-dynya-s-kokosovym-zhele-320-ml/?sku=35580</t>
   </si>
   <si>
     <t>35543</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1/?sku=35543</t>
   </si>
   <si>
     <t>35517</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-novoe-oshchushchenie-15-l/?sku=35517</t>
   </si>
   <si>
+    <t>35449</t>
+  </si>
+  <si>
+    <t>Японский газированный напиток Рамунэ "Краён Синчан", 200 мл (Ramune)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1-1/</t>
+  </si>
+  <si>
+    <t>35404</t>
+  </si>
+  <si>
+    <t>Напиток с натуральным женьшенем, 120 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-s-zhenshenem-koreyskiy-120-ml/</t>
+  </si>
+  <si>
     <t>35349</t>
   </si>
   <si>
     <t>Напиток "Mogu Mogu" клубничный с кокосовым желе, 320 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-klubnichnyy-s-kokosovym-zhele/</t>
   </si>
   <si>
-    <t>35449</t>
-[...16 lines deleted...]
-  <si>
     <t>35581</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-klubnichnyy-s-kokosovym-zhele/?sku=35581</t>
   </si>
   <si>
     <t>35544</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1-1/?sku=35544</t>
   </si>
   <si>
     <t>35518</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-s-zhenshenem-koreyskiy-120-ml/?sku=35518</t>
   </si>
   <si>
+    <t>35350</t>
+  </si>
+  <si>
+    <t>Напиток "Mogu Mogu" кокосовый с кокосовым желе, 320 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-kokos-s-kokosovym-zhele-320-ml/</t>
+  </si>
+  <si>
     <t>35450</t>
   </si>
   <si>
     <t>Японский газированный напиток Рамунэ со вк. дыни, 200 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-dyni-200-ml/</t>
   </si>
   <si>
-    <t>35350</t>
-[...7 lines deleted...]
-  <si>
     <t>35582</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-kokos-s-kokosovym-zhele-320-ml/?sku=35582</t>
   </si>
   <si>
     <t>35545</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-dyni-200-ml/?sku=35545</t>
   </si>
   <si>
+    <t>34101</t>
+  </si>
+  <si>
+    <t>Кокосовая вода 100%  т.м. FOCO с кофе латте, 330 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/</t>
+  </si>
+  <si>
     <t>35351</t>
   </si>
   <si>
     <t>Напиток "Mogu Mogu" манговый с кокосовым желе, 320 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-mangovyy-s-kokosovym-zhele/</t>
   </si>
   <si>
-    <t>34101</t>
-[...7 lines deleted...]
-  <si>
     <t>35451</t>
   </si>
   <si>
     <t>Японский газированный напиток Рамунэ со вк. зеленого чая матча, 200 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-zelenogo-chaya-matcha-200-ml/</t>
   </si>
   <si>
+    <t>34672</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=34672</t>
+  </si>
+  <si>
     <t>35583</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-mangovyy-s-kokosovym-zhele/?sku=35583</t>
   </si>
   <si>
-    <t>34672</t>
-[...4 lines deleted...]
-  <si>
     <t>35546</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-zelenogo-chaya-matcha-200-ml/?sku=35546</t>
   </si>
   <si>
     <t>35326</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=35326</t>
   </si>
   <si>
     <t>35352</t>
   </si>
   <si>
     <t>Напиток "Mogu Mogu" маракуйя с кокосовым желе, 320 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-marakuyya-s-kokosovym-zhele-320-ml-/</t>
   </si>
   <si>
     <t>35452</t>
   </si>
   <si>
     <t>Японский газированный напиток Рамунэ со вк.клубники, 200 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vkklubniki-200-ml/</t>
   </si>
   <si>
+    <t>35584</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-marakuyya-s-kokosovym-zhele-320-ml-/?sku=35584</t>
+  </si>
+  <si>
     <t>35547</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vkklubniki-200-ml/?sku=35547</t>
   </si>
   <si>
-    <t>35584</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-marakuyya-s-kokosovym-zhele-320-ml-/?sku=35584</t>
+    <t>35433</t>
+  </si>
+  <si>
+    <t>Соевое молоко Миндаль и грецкий орех, 950 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-950-ml/</t>
+  </si>
+  <si>
+    <t>35353</t>
+  </si>
+  <si>
+    <t>Напиток "Mogu Mogu" персик с кокосовым желе, 320 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-persik-s-kokosovym-zhele-320-ml-/</t>
   </si>
   <si>
     <t>35453</t>
   </si>
   <si>
     <t>Японский газированный напиток со вкусом Ананаса, 350мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-ananasa-350ml-/</t>
   </si>
   <si>
-    <t>35433</t>
-[...16 lines deleted...]
-  <si>
     <t>35522</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-950-ml/?sku=35522</t>
   </si>
   <si>
     <t>35585</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-persik-s-kokosovym-zhele-320-ml-/?sku=35585</t>
   </si>
   <si>
     <t>35548</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-ananasa-350ml-/?sku=35548</t>
   </si>
   <si>
     <t>35354</t>
   </si>
   <si>
     <t>Напиток "Mogu Mogu" пина-колада с кокосовым желе, 320 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-pina-kolada-s-kokosovym-zhele-320-ml-/</t>
@@ -1865,291 +1865,291 @@
   <si>
     <t>35549</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-vinograda-dydo-500-g/?sku=35549</t>
   </si>
   <si>
     <t>35355</t>
   </si>
   <si>
     <t>Напиток "Mogu Mogu" яблоко с кокосовым желе, 320 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-yabloko-s-kokosovym-zhele-320-ml-/</t>
   </si>
   <si>
     <t>35455</t>
   </si>
   <si>
     <t>Японский газированный напиток со вкусом Дыни (Sangaria), 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-dyni-sangaria-500-ml/</t>
   </si>
   <si>
+    <t>35587</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-mogu-mogu-yabloko-s-kokosovym-zhele-320-ml-/?sku=35587</t>
+  </si>
+  <si>
     <t>35550</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-dyni-sangaria-500-ml/?sku=35550</t>
   </si>
   <si>
-    <t>35587</t>
-[...4 lines deleted...]
-  <si>
     <t>35389</t>
   </si>
   <si>
     <t>Напиток дыня с молоком CHABAA, 230 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-dynya-s-molokom-chabaa-230-ml/</t>
   </si>
   <si>
     <t>35456</t>
   </si>
   <si>
     <t>Японский газированный напиток со вкусом Лимона, 350мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-limona-350ml/</t>
   </si>
   <si>
     <t>35588</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-dynya-s-molokom-chabaa-230-ml/?sku=35588</t>
   </si>
   <si>
     <t>35551</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-limona-350ml/?sku=35551</t>
   </si>
   <si>
+    <t>35457</t>
+  </si>
+  <si>
+    <t>Японский имбирный Эль, 350мл, Япония</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-imbirnyy-el-350ml-yaponiya/</t>
+  </si>
+  <si>
     <t>35390</t>
   </si>
   <si>
     <t>Напиток из гуавы CHABAA, 180 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-guavy-chabaa-180-ml/</t>
   </si>
   <si>
-    <t>35457</t>
-[...7 lines deleted...]
-  <si>
     <t>35589</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-guavy-chabaa-180-ml/?sku=35589</t>
   </si>
   <si>
     <t>35552</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-imbirnyy-el-350ml-yaponiya/?sku=35552</t>
   </si>
   <si>
+    <t>35458</t>
+  </si>
+  <si>
+    <t>Японский лимонад Лас Кола, 350мл, Япония</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-limonad-kola-350ml-yaponiya/</t>
+  </si>
+  <si>
     <t>35391</t>
   </si>
   <si>
     <t>Напиток из гуавы Trobico, 330 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/</t>
   </si>
   <si>
-    <t>35458</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/yaponskiy-limonad-kola-350ml-yaponiya/</t>
+    <t>35553</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-limonad-kola-350ml-yaponiya/?sku=35553</t>
   </si>
   <si>
     <t>35590</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=35590</t>
   </si>
   <si>
-    <t>35553</t>
-[...4 lines deleted...]
-  <si>
     <t>36596</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=36596</t>
   </si>
   <si>
+    <t>35459</t>
+  </si>
+  <si>
+    <t>Японский лимонад Лимон-лайм, 350мл, Япония</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-limonad-limon-laym-350ml-yaponiya/</t>
+  </si>
+  <si>
     <t>35392</t>
   </si>
   <si>
     <t>Напиток из лемонграсса и семян базилика, 290 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-lemongrassa-i-semyan-bazilika-290-ml/</t>
   </si>
   <si>
-    <t>35459</t>
-[...7 lines deleted...]
-  <si>
     <t>35591</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-lemongrassa-i-semyan-bazilika-290-ml/?sku=35591</t>
   </si>
   <si>
     <t>35554</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-limonad-limon-laym-350ml-yaponiya/?sku=35554</t>
   </si>
   <si>
+    <t>35460</t>
+  </si>
+  <si>
+    <t>Японский лимонад со вкусом апельсина Sangaria, 350мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-apelsinovyy-sidr-350ml/</t>
+  </si>
+  <si>
     <t>35393</t>
   </si>
   <si>
     <t>Напиток из личи CHABAA, 180 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-lichi-chabaa-180-ml/</t>
   </si>
   <si>
-    <t>35460</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/yaponskiy-apelsinovyy-sidr-350ml/</t>
+    <t>35555</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-apelsinovyy-sidr-350ml/?sku=35555</t>
   </si>
   <si>
     <t>35592</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-lichi-chabaa-180-ml/?sku=35592</t>
   </si>
   <si>
-    <t>35555</t>
-[...4 lines deleted...]
-  <si>
     <t>35395</t>
   </si>
   <si>
     <t>Напиток из манго и маракуйи CHABAA, 1 л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-mango-i-marakuyi-chabaa-1-l_1/</t>
   </si>
   <si>
     <t>35593</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-iz-mango-i-marakuyi-chabaa-1-l_1/?sku=35593</t>
   </si>
   <si>
+    <t>35397</t>
+  </si>
+  <si>
+    <t>Напиток Киви с семенами чиа, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-kivi-s-semenami-chia-250-ml/</t>
+  </si>
+  <si>
     <t>35462</t>
   </si>
   <si>
     <t>Японский лимонад со вкусом винограда, 350мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-vinograda-350ml/</t>
   </si>
   <si>
-    <t>35397</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-kivi-s-semenami-chia-250-ml/</t>
+    <t>35594</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-kivi-s-semenami-chia-250-ml/?sku=35594</t>
   </si>
   <si>
     <t>35557</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-vinograda-350ml/?sku=35557</t>
   </si>
   <si>
-    <t>35594</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-kivi-s-semenami-chia-250-ml/?sku=35594</t>
+    <t>35398</t>
+  </si>
+  <si>
+    <t>Напиток кокосовый MILKY COCO, 270 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/napitok-kokosovyy-milky-coco-270-ml/</t>
   </si>
   <si>
     <t>35463</t>
   </si>
   <si>
     <t>Японский лимонад со вкусом лимона и витамином С (Лимон 25), 350мл, Япония</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-limona-i-vitaminom-s-350ml-yaponiya/</t>
   </si>
   <si>
-    <t>35398</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/napitki/napitok-kokosovyy-milky-coco-270-ml/</t>
+    <t>35558</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-limona-i-vitaminom-s-350ml-yaponiya/?sku=35558</t>
   </si>
   <si>
     <t>35595</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-kokosovyy-milky-coco-270-ml/?sku=35595</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-limona-i-vitaminom-s-350ml-yaponiya/?sku=35558</t>
   </si>
   <si>
     <t>35401</t>
   </si>
   <si>
     <t>Напиток Манго с семенами чиа, 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mango-s-semenami-chia-250-ml/</t>
   </si>
   <si>
     <t>35596</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/napitok-mango-s-semenami-chia-250-ml/?sku=35596</t>
   </si>
   <si>
     <t>35402</t>
   </si>
   <si>
     <t>Напиток Маракуйя WONDERFARM, 320 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/napitki/nektar-iz-mango-1/</t>
   </si>
@@ -2871,51 +2871,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-white-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-life-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-s-myakotyu-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-shokoladnyy-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-shokoladnyy-330-ml/?sku=35619" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-s-myakotyu-500-ml/?sku=35497" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=35560" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-white-280-ml/?sku=35523" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-life-355-ml/?sku=35487" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35306" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/?sku=35468" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/?sku=35614" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=36982" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35469" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38784" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38885" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38900" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--cok-iz-mangostina-granata-i-vinograda-malee-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-vanilla-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-vanilla-355-ml/?sku=35488" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35307" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--cok-iz-mangostina-granata-i-vinograda-malee-1000-ml/?sku=35561" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-330-ml/?sku=35620" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1-1/?sku=35498" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/?sku=35615" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-s-kokosovym-zhele/?sku=35524" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35470" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-yaponskoy-slivoy-dydo-ume-yoroshi/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-vanilla-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-yaponskoy-slivoy-dydo-ume-yoroshi/?sku=35525" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=35562" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-vanilla-355-ml/?sku=35489" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/?sku=35519" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1/?sku=35499" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35308" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/?sku=35616" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35471" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=36983" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/?sku=35621" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38785" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38886" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-355-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml/?sku=35500" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/?sku=35617" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/?sku=35520" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-2/?sku=35563" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-355-gr/?sku=35490" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=34715" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35323" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/?sku=35622" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35472" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-chabaa-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-1/?sku=35564" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml-1/?sku=35501" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-chabaa-180-ml/?sku=35527" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/?sku=35618" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=34716" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/?sku=35521" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/?sku=35623" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35324" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35473" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-vinograd-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-vinograd-355-ml/?sku=35492" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee/?sku=35565" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=34717" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-ananas/?sku=35502" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35325" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35474" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-klubniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-greypfrut-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-energeticheskiy-dydo-energy-gym/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=34718" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-klubniki/?sku=35503" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-greypfrut-355-ml/?sku=35493" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee/?sku=35566" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-energeticheskiy-dydo-energy-gym/?sku=35529" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35327" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35475" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-klubnika-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smesi-fruktov-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smesi-fruktov-bez-sakhara-i-konservantov-malee/?sku=35567" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-mango/?sku=35504" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-klubnika-355-ml/?sku=35494" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=34719" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35328" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35476" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-mango-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3231/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smes-fruktov-malee-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-trobico-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1/?sku=35505" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-mango-355-ml/?sku=35495" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3231/?sku=35531" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smes-fruktov-malee-1000-ml/?sku=35568" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-trobico-330-ml/?sku=35477" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-yagody-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3240/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mangostin-granat-i-krasnyy-vinograd-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35330" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1/?sku=35506" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-yagody-355-ml/?sku=35496" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3240/?sku=35532" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mangostin-granat-i-krasnyy-vinograd-bez-sakhara-i-konservantov-malee/?sku=35569" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35478" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/prirodnaya-stolovaya-negazirovannaya-doochishchennaya-voda-korallovyy-ostrov-iz-yaponii/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/prirodnaya-stolovaya-negazirovannaya-doochishchennaya-voda-korallovyy-ostrov-iz-yaponii/?sku=35533" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35331" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---ananas/?sku=35507" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35479" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-sidr-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---banan/?sku=35508" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35332" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-sidr-350ml/?sku=35534" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35480" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---vinograd-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-vkus-dyni--350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-100-tm-foco-s-kofe-latte-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---vinograd-250-ml/?sku=35509" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-vkus-dyni--350ml/?sku=35535" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-100-tm-foco-s-kofe-latte-1/?sku=35481" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/gazirovannyy-napitok-sarsi-aziatskaya-kola-s-sokom-sarsaparel-i-atseroly/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml/?sku=35536" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/gazirovannyy-napitok-sarsi-aziatskaya-kola-s-sokom-sarsaparel-i-atseroly/?sku=35573" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35334" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya/?sku=35510" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35482" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika/?sku=35511" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35335" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=35574" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=37360" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35483" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=37717" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-ananasovyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vinograd-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---limon-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35336" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-ananasovyy-s-kokosovym-zhele/?sku=35575" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vinograd-500-ml/?sku=35538" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---limon-250-ml/?sku=35512" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35484" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-apelsin-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-gazirovannyy-ramune-klassicheskiy-vkus-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---mango/?sku=35513" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=34720" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-apelsin-s-kokosovym-zhele-320-ml-/?sku=35576" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-gazirovannyy-ramune-klassicheskiy-vkus-200-ml/?sku=35539" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35337" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35485" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-daydo-soda-dzhelli-dynya-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele/?sku=35577" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-daydo-soda-dzhelli-dynya-280-ml/?sku=35540" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika-1/?sku=35514" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vkus-lichi-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-krem-soda-so-vkusom-yogurta-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---chereshnya-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vkus-lichi-s-kokosovym-zhele/?sku=35578" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-krem-soda-so-vkusom-yogurta-350ml/?sku=35541" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---chereshnya-250-ml/?sku=35515" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-guava-s-kokosovym-zhele-320-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1/?sku=35542" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---yabloko/?sku=35516" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-guava-s-kokosovym-zhele-320-ml/?sku=35579" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-dynya-s-kokosovym-zhele-320-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-novoe-oshchushchenie-15-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-dynya-s-kokosovym-zhele-320-ml/?sku=35580" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1/?sku=35543" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-novoe-oshchushchenie-15-l/?sku=35517" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-klubnichnyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-zhenshenem-koreyskiy-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-klubnichnyy-s-kokosovym-zhele/?sku=35581" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1-1/?sku=35544" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-zhenshenem-koreyskiy-120-ml/?sku=35518" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-dyni-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-kokos-s-kokosovym-zhele-320-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-kokos-s-kokosovym-zhele-320-ml/?sku=35582" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-dyni-200-ml/?sku=35545" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-mangovyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-zelenogo-chaya-matcha-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-mangovyy-s-kokosovym-zhele/?sku=35583" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=34672" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-zelenogo-chaya-matcha-200-ml/?sku=35546" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=35326" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-marakuyya-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vkklubniki-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vkklubniki-200-ml/?sku=35547" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-marakuyya-s-kokosovym-zhele-320-ml-/?sku=35584" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-ananasa-350ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-950-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-persik-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-950-ml/?sku=35522" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-persik-s-kokosovym-zhele-320-ml-/?sku=35585" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-ananasa-350ml-/?sku=35548" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-pina-kolada-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-vinograda-dydo-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-pina-kolada-s-kokosovym-zhele-320-ml-/?sku=35586" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-vinograda-dydo-500-g/?sku=35549" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-yabloko-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-dyni-sangaria-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-dyni-sangaria-500-ml/?sku=35550" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-yabloko-s-kokosovym-zhele-320-ml-/?sku=35587" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dynya-s-molokom-chabaa-230-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-limona-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dynya-s-molokom-chabaa-230-ml/?sku=35588" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-limona-350ml/?sku=35551" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-chabaa-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-imbirnyy-el-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-chabaa-180-ml/?sku=35589" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-imbirnyy-el-350ml-yaponiya/?sku=35552" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-kola-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=35590" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-kola-350ml-yaponiya/?sku=35553" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=36596" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lemongrassa-i-semyan-bazilika-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-limon-laym-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lemongrassa-i-semyan-bazilika-290-ml/?sku=35591" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-limon-laym-350ml-yaponiya/?sku=35554" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lichi-chabaa-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-apelsinovyy-sidr-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lichi-chabaa-180-ml/?sku=35592" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-apelsinovyy-sidr-350ml/?sku=35555" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-i-marakuyi-chabaa-1-l_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-i-marakuyi-chabaa-1-l_1/?sku=35593" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-vinograda-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kivi-s-semenami-chia-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-vinograda-350ml/?sku=35557" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kivi-s-semenami-chia-250-ml/?sku=35594" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-limona-i-vitaminom-s-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-milky-coco-270-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-milky-coco-270-ml/?sku=35595" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-limona-i-vitaminom-s-350ml-yaponiya/?sku=35558" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mango-s-semenami-chia-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mango-s-semenami-chia-250-ml/?sku=35596" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango-1/?sku=35597" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-marakuyya-s-semenami-chia-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-marakuyya-s-semenami-chia-250-ml/?sku=35598" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-granatom-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-granatom-290-ml/?sku=35599" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-lichi-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-lichi-290-ml/?sku=35600" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-mango-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-mango-290-ml/?sku=35601" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-fruktovym-kokteylem-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-fruktovym-kokteylem-290-ml/?sku=35602" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-yabloko-s-semenami-chia-250ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-yabloko-s-semenami-chia-250ml/?sku=35603" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-guavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-guavy/?sku=35605" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi/?sku=35606" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango/?sku=35607" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi-1/?sku=35608" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1/?sku=35609" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1-1/?sku=35610" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-layma-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-layma-1000-ml/?sku=35611" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-pomelo-s-myakotyu-100-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-pomelo-s-myakotyu-100-1l/?sku=35612" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/belyy-chay-s-yagodami-godzhi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/belyy-chay-s-yagodami-godzhi-1/?sku=35613" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-s-vinogradom-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-s-aloe-exotic-food-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-s-shokoladom-milky-coco-270-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/slivovyy-napitok-umame-360-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/chay-zelenyy-s-medom-i-limonom-oishi-380-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/chay-chernyy-so-vkusom-limona-oishi-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/napitok-fanta-ananas-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/napitok-fanta-ananas-355-ml/?sku=35491" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-shokoladnyy-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-life-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-white-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-s-myakotyu-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-s-myakotyu-500-ml/?sku=35497" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=35560" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/?sku=35468" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35306" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-shokoladnyy-330-ml/?sku=35619" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-life-355-ml/?sku=35487" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-white-280-ml/?sku=35523" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=36982" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/moloko-iz-korichnevogo-risa-s-ekstraktom-chern-kunzhuta-250-ml_1/?sku=35614" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35469" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38784" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38885" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--bananovoe-pyure/?sku=38900" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--cok-iz-mangostina-granata-i-vinograda-malee-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-vanilla-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35307" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-coca-cola-vanilla-355-ml/?sku=35488" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/limonad-dydo-soda-jelly-s-kokosovym-zhele/?sku=35524" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--cok-iz-mangostina-granata-i-vinograda-malee-1000-ml/?sku=35561" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1-1/?sku=35498" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevyy-napitok-foco-330-ml/?sku=35620" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/?sku=35615" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35470" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-vanilla-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-yaponskoy-slivoy-dydo-ume-yoroshi/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=35562" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/?sku=35519" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-7-zlakov/?sku=35616" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-vanilla-355-ml/?sku=35489" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-yaponskoy-slivoy-dydo-ume-yoroshi/?sku=35525" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35308" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1-1/?sku=35499" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-banan-190-ml/?sku=35621" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=36983" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35471" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38785" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100--pyure-iz-mango/?sku=38886" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-355-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-2/?sku=35563" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml/?sku=35500" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/?sku=35617" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=34715" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/?sku=35520" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dr-pepper-cherry-355-gr/?sku=35490" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35323" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-latte-s-zelenym-chaem-190-ml/?sku=35622" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35472" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-chabaa-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/risovoe-moloko-na-osnove-korichnevogo-risa-bez-sakhara/?sku=35618" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/?sku=35521" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee-1/?sku=35564" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=34716" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-villidzh-1500-ml-1/?sku=35501" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-chabaa-180-ml/?sku=35527" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-190-ml/?sku=35623" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35324" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35473" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-vinograd-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=34717" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-vinograd-355-ml/?sku=35492" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-ananas/?sku=35502" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-guavy-bez-sakhara-i-konservantov-malee/?sku=35565" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35325" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35474" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-energeticheskiy-dydo-energy-gym/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-greypfrut-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-klubniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee/?sku=35566" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-energeticheskiy-dydo-energy-gym/?sku=35529" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-greypfrut-355-ml/?sku=35493" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-klubniki/?sku=35503" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=34718" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35327" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35475" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smesi-fruktov-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-klubnika-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-vera-yogurt-vkus-mango/?sku=35504" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smesi-fruktov-bez-sakhara-i-konservantov-malee/?sku=35567" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=34719" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-klubnika-355-ml/?sku=35494" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35328" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35476" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-mango-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-trobico-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3231/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smes-fruktov-malee-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-mango-355-ml/?sku=35495" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1/?sku=35505" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-trobico-330-ml/?sku=35477" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3231/?sku=35531" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mango-i-smes-fruktov-malee-1000-ml/?sku=35568" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mangostin-granat-i-krasnyy-vinograd-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-yagody-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3240/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/3240/?sku=35532" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-mangostin-granat-i-krasnyy-vinograd-bez-sakhara-i-konservantov-malee/?sku=35569" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-fanta-yagody-355-ml/?sku=35496" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya-1-1/?sku=35506" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35330" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35478" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/prirodnaya-stolovaya-negazirovannaya-doochishchennaya-voda-korallovyy-ostrov-iz-yaponii/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---ananas/?sku=35507" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/prirodnaya-stolovaya-negazirovannaya-doochishchennaya-voda-korallovyy-ostrov-iz-yaponii/?sku=35533" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35331" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35479" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-sidr-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35332" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---banan/?sku=35508" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-sidr-350ml/?sku=35534" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35480" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---vinograd-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-100-tm-foco-s-kofe-latte-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-vkus-dyni--350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-limonad-vkus-dyni--350ml/?sku=35535" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---vinograd-250-ml/?sku=35509" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/kokosovaya-voda-100-tm-foco-s-kofe-latte-1/?sku=35481" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/gazirovannyy-napitok-sarsi-aziatskaya-kola-s-sokom-sarsaparel-i-atseroly/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---dynya/?sku=35510" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml/?sku=35536" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35334" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/gazirovannyy-napitok-sarsi-aziatskaya-kola-s-sokom-sarsaparel-i-atseroly/?sku=35573" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35482" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=35574" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35335" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika/?sku=35511" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35483" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=37360" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele-1/?sku=37717" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-ananasovyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vinograd-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---limon-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---limon-250-ml/?sku=35512" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35336" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-ananasovyy-s-kokosovym-zhele/?sku=35575" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vinograd-500-ml/?sku=35538" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35484" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-apelsin-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-gazirovannyy-ramune-klassicheskiy-vkus-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=34720" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-apelsin-s-kokosovym-zhele-320-ml-/?sku=35576" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-gazirovannyy-ramune-klassicheskiy-vkus-200-ml/?sku=35539" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---mango/?sku=35513" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35337" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35485" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-daydo-soda-dzhelli-dynya-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vinogradnyy-s-kokosovym-zhele/?sku=35577" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-daydo-soda-dzhelli-dynya-280-ml/?sku=35540" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---klubnika-1/?sku=35514" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vkus-lichi-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-krem-soda-so-vkusom-yogurta-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---chereshnya-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-krem-soda-so-vkusom-yogurta-350ml/?sku=35541" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---chereshnya-250-ml/?sku=35515" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-vkus-lichi-s-kokosovym-zhele/?sku=35578" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-guava-s-kokosovym-zhele-320-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-guava-s-kokosovym-zhele-320-ml/?sku=35579" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1/?sku=35542" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---yabloko/?sku=35516" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-dynya-s-kokosovym-zhele-320-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-novoe-oshchushchenie-15-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-dynya-s-kokosovym-zhele-320-ml/?sku=35580" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1/?sku=35543" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-novoe-oshchushchenie-15-l/?sku=35517" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-zhenshenem-koreyskiy-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-klubnichnyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-klubnichnyy-s-kokosovym-zhele/?sku=35581" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-vkus-yaponii-200-ml-1-1-1/?sku=35544" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-s-zhenshenem-koreyskiy-120-ml/?sku=35518" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-kokos-s-kokosovym-zhele-320-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-dyni-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-kokos-s-kokosovym-zhele-320-ml/?sku=35582" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-dyni-200-ml/?sku=35545" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-mangovyy-s-kokosovym-zhele/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-zelenogo-chaya-matcha-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=34672" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-mangovyy-s-kokosovym-zhele/?sku=35583" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vk-zelenogo-chaya-matcha-200-ml/?sku=35546" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=35326" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-marakuyya-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vkklubniki-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-marakuyya-s-kokosovym-zhele-320-ml-/?sku=35584" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-ramune-so-vkklubniki-200-ml/?sku=35547" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-950-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-persik-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-ananasa-350ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/soevoe-moloko-mindal-i-gretskiy-orekh-950-ml/?sku=35522" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-persik-s-kokosovym-zhele-320-ml-/?sku=35585" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-ananasa-350ml-/?sku=35548" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-pina-kolada-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-vinograda-dydo-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-pina-kolada-s-kokosovym-zhele-320-ml-/?sku=35586" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-vinograda-dydo-500-g/?sku=35549" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-yabloko-s-kokosovym-zhele-320-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-dyni-sangaria-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mogu-mogu-yabloko-s-kokosovym-zhele-320-ml-/?sku=35587" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-dyni-sangaria-500-ml/?sku=35550" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dynya-s-molokom-chabaa-230-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-limona-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-dynya-s-molokom-chabaa-230-ml/?sku=35588" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-gazirovannyy-napitok-so-vkusom-limona-350ml/?sku=35551" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-imbirnyy-el-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-chabaa-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-chabaa-180-ml/?sku=35589" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-imbirnyy-el-350ml-yaponiya/?sku=35552" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-kola-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-kola-350ml-yaponiya/?sku=35553" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=35590" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-guavy-trobico-330-ml/?sku=36596" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-limon-laym-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lemongrassa-i-semyan-bazilika-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lemongrassa-i-semyan-bazilika-290-ml/?sku=35591" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-limon-laym-350ml-yaponiya/?sku=35554" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-apelsinovyy-sidr-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lichi-chabaa-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-apelsinovyy-sidr-350ml/?sku=35555" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-lichi-chabaa-180-ml/?sku=35592" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-i-marakuyi-chabaa-1-l_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-iz-mango-i-marakuyi-chabaa-1-l_1/?sku=35593" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kivi-s-semenami-chia-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-vinograda-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kivi-s-semenami-chia-250-ml/?sku=35594" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-vinograda-350ml/?sku=35557" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-milky-coco-270-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-limona-i-vitaminom-s-350ml-yaponiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/yaponskiy-limonad-so-vkusom-limona-i-vitaminom-s-350ml-yaponiya/?sku=35558" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-milky-coco-270-ml/?sku=35595" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mango-s-semenami-chia-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-mango-s-semenami-chia-250-ml/?sku=35596" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango-1/?sku=35597" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-marakuyya-s-semenami-chia-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-marakuyya-s-semenami-chia-250-ml/?sku=35598" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-granatom-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-granatom-290-ml/?sku=35599" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-lichi-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-lichi-290-ml/?sku=35600" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-mango-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-mango-290-ml/?sku=35601" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-fruktovym-kokteylem-290-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-semena-bazilika-s-fruktovym-kokteylem-290-ml/?sku=35602" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-yabloko-s-semenami-chia-250ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-yabloko-s-semenami-chia-250ml/?sku=35603" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-guavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-guavy/?sku=35605" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi/?sku=35606" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-mango/?sku=35607" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/nektar-iz-lichi-1/?sku=35608" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1/?sku=35609" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/100-sok-lichi-bez-sakhara-i-konservantov-malee-1-1/?sku=35610" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-layma-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-layma-1000-ml/?sku=35611" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-pomelo-s-myakotyu-100-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/sok-pomelo-s-myakotyu-100-1l/?sku=35612" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/belyy-chay-s-yagodami-godzhi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/belyy-chay-s-yagodami-godzhi-1/?sku=35613" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-aloe-s-vinogradom-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-gazirovannyy-milkis-milkis---apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-s-aloe-exotic-food-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/napitok-kokosovyy-s-shokoladom-milky-coco-270-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/slivovyy-napitok-umame-360-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/chay-zelenyy-s-medom-i-limonom-oishi-380-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/napitki/chay-chernyy-so-vkusom-limona-oishi-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/napitok-fanta-ananas-355-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/nabory/napitok-fanta-ananas-355-ml/?sku=35491" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F334" sqref="F334"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2950,3720 +2950,3720 @@
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
-        <v>395</v>
+        <v>329</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="6"/>
+      <c r="E7" s="6">
+        <v>0</v>
+      </c>
       <c r="F7" s="14">
-        <v>329</v>
+        <v>114</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>159</v>
+        <v>114</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
         <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>114</v>
+        <v>159</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>108</v>
+        <v>395</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>108</v>
+        <v>329</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="E15" s="6"/>
+      <c r="E15" s="6">
+        <v>0</v>
+      </c>
       <c r="F15" s="14">
-        <v>329</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>159</v>
+        <v>395</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>83</v>
+        <v>114</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>395</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="E19" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>114</v>
+        <v>159</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="E20" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>114</v>
+        <v>329</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="E21" s="6"/>
+      <c r="E21" s="6">
+        <v>0</v>
+      </c>
       <c r="F21" s="14">
-        <v>329</v>
+        <v>114</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
         <v>395</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
         <v>329</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="E27" s="6"/>
+      <c r="E27" s="6">
+        <v>0</v>
+      </c>
       <c r="F27" s="14">
-        <v>114</v>
+        <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="E28" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>102</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="E29" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>377</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="E30" s="6"/>
+      <c r="E30" s="6">
+        <v>97</v>
+      </c>
       <c r="F30" s="14">
-        <v>150</v>
+        <v>377</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>161</v>
+        <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>83</v>
+        <v>161</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
-        <v>83</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>150</v>
+        <v>83</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>329</v>
+        <v>161</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>114</v>
+        <v>329</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E37" s="6">
         <v>0</v>
       </c>
       <c r="F37" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="E38" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>377</v>
+        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="E39" s="6"/>
+      <c r="E39" s="6">
+        <v>97</v>
+      </c>
       <c r="F39" s="14">
-        <v>161</v>
+        <v>377</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>138</v>
+        <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="E42" s="6"/>
+        <v>69</v>
+      </c>
+      <c r="E42" s="6">
+        <v>0</v>
+      </c>
       <c r="F42" s="14">
-        <v>370</v>
+        <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="C43" s="7" t="s">
+      <c r="D43" s="6" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>288</v>
+        <v>72</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="C44" s="7" t="s">
+      <c r="D44" s="6" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>72</v>
+        <v>138</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="C45" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="C45" s="7" t="s">
+      <c r="D45" s="6" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>108</v>
+        <v>370</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C46" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="C46" s="7" t="s">
+      <c r="D46" s="6" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C47" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="C47" s="7" t="s">
+      <c r="D47" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="D47" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E47" s="6"/>
       <c r="F47" s="14">
-        <v>118</v>
+        <v>288</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>138</v>
+        <v>370</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>370</v>
+        <v>108</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="E50" s="6"/>
+      <c r="E50" s="6">
+        <v>0</v>
+      </c>
       <c r="F50" s="14">
-        <v>72</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
-        <v>108</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>48</v>
+        <v>138</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
         <v>288</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="E54" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>118</v>
+        <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>288</v>
+        <v>108</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>108</v>
+        <v>288</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>133</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="E60" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E60" s="6"/>
       <c r="F60" s="14">
-        <v>114</v>
+        <v>221</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="E61" s="6"/>
+      <c r="E61" s="6">
+        <v>92</v>
+      </c>
       <c r="F61" s="14">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
-        <v>341</v>
+        <v>202</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
-        <v>72</v>
+        <v>108</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>202</v>
+        <v>72</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>221</v>
+        <v>341</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>221</v>
+        <v>341</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>157</v>
       </c>
-      <c r="E67" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>114</v>
+        <v>221</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>159</v>
       </c>
-      <c r="E68" s="6"/>
+      <c r="E68" s="6">
+        <v>92</v>
+      </c>
       <c r="F68" s="14">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
-        <v>341</v>
+        <v>202</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>163</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>72</v>
+        <v>108</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>202</v>
+        <v>72</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
         <v>108</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
-        <v>54</v>
+        <v>108</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="14">
-        <v>59</v>
+        <v>288</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="E77" s="6"/>
       <c r="F77" s="14">
-        <v>377</v>
+        <v>202</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E78" s="6"/>
       <c r="F78" s="14">
-        <v>202</v>
+        <v>59</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
-        <v>108</v>
+        <v>54</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="E80" s="6"/>
+        <v>141</v>
+      </c>
+      <c r="E80" s="6">
+        <v>0</v>
+      </c>
       <c r="F80" s="14">
-        <v>288</v>
+        <v>377</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>190</v>
       </c>
-      <c r="E81" s="6"/>
+      <c r="E81" s="6">
+        <v>0</v>
+      </c>
       <c r="F81" s="14">
-        <v>288</v>
+        <v>377</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E82" s="6"/>
       <c r="F82" s="14">
-        <v>54</v>
+        <v>108</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>59</v>
+        <v>288</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>196</v>
       </c>
-      <c r="E84" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>377</v>
+        <v>202</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>202</v>
+        <v>54</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>200</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
-        <v>108</v>
+        <v>59</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>202</v>
       </c>
       <c r="E87" s="6"/>
       <c r="F87" s="14">
         <v>108</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>204</v>
       </c>
       <c r="E88" s="6"/>
       <c r="F88" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>206</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>132</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>212</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>202</v>
+        <v>85</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>215</v>
       </c>
       <c r="E92" s="6">
         <v>0</v>
       </c>
       <c r="F92" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>218</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
-        <v>85</v>
+        <v>132</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>85</v>
+        <v>202</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>222</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
-        <v>132</v>
+        <v>85</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>224</v>
       </c>
-      <c r="E96" s="6"/>
+      <c r="E96" s="6">
+        <v>0</v>
+      </c>
       <c r="F96" s="14">
-        <v>202</v>
+        <v>118</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>226</v>
       </c>
-      <c r="E97" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E97" s="6"/>
       <c r="F97" s="14">
-        <v>118</v>
+        <v>132</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>230</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
         <v>202</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>233</v>
       </c>
-      <c r="E100" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>78</v>
+        <v>288</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="E101" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E101" s="6"/>
       <c r="F101" s="14">
-        <v>118</v>
+        <v>132</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>239</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
         <v>83</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="E103" s="6"/>
+      <c r="E103" s="6">
+        <v>-1</v>
+      </c>
       <c r="F103" s="14">
-        <v>288</v>
+        <v>118</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="E104" s="6"/>
+      <c r="E104" s="6">
+        <v>80</v>
+      </c>
       <c r="F104" s="14">
-        <v>132</v>
+        <v>78</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="E105" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E105" s="6"/>
       <c r="F105" s="14">
-        <v>78</v>
+        <v>288</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="E106" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>118</v>
+        <v>132</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>251</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
         <v>83</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>253</v>
       </c>
-      <c r="E108" s="6"/>
+      <c r="E108" s="6">
+        <v>-1</v>
+      </c>
       <c r="F108" s="14">
-        <v>288</v>
+        <v>118</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>255</v>
       </c>
-      <c r="E109" s="6"/>
+      <c r="E109" s="6">
+        <v>80</v>
+      </c>
       <c r="F109" s="14">
-        <v>132</v>
+        <v>78</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>257</v>
       </c>
       <c r="E110" s="6">
         <v>80</v>
       </c>
       <c r="F110" s="14">
         <v>78</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>259</v>
       </c>
       <c r="E111" s="6">
         <v>80</v>
       </c>
       <c r="F111" s="14">
         <v>78</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>262</v>
       </c>
-      <c r="E112" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E112" s="6"/>
       <c r="F112" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="E113" s="6"/>
+      <c r="E113" s="6">
+        <v>76</v>
+      </c>
       <c r="F113" s="14">
-        <v>83</v>
+        <v>114</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>268</v>
       </c>
-      <c r="E114" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E114" s="6"/>
       <c r="F114" s="14">
-        <v>114</v>
+        <v>83</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>271</v>
       </c>
-      <c r="E115" s="6"/>
+      <c r="E115" s="6">
+        <v>0</v>
+      </c>
       <c r="F115" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>272</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="E116" s="6"/>
+      <c r="E116" s="6">
+        <v>0</v>
+      </c>
       <c r="F116" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>275</v>
       </c>
-      <c r="E117" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E117" s="6"/>
       <c r="F117" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>276</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>277</v>
       </c>
-      <c r="E118" s="6"/>
+      <c r="E118" s="6">
+        <v>76</v>
+      </c>
       <c r="F118" s="14">
-        <v>83</v>
+        <v>114</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>278</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="E119" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E119" s="6"/>
       <c r="F119" s="14">
-        <v>114</v>
+        <v>83</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>281</v>
       </c>
       <c r="E120" s="6">
         <v>76</v>
       </c>
       <c r="F120" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>282</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>283</v>
       </c>
       <c r="E121" s="6">
         <v>76</v>
       </c>
       <c r="F121" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>284</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>286</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
         <v>83</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>289</v>
       </c>
       <c r="E123" s="6"/>
       <c r="F123" s="14">
-        <v>281</v>
+        <v>48</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>290</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>292</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="14">
-        <v>288</v>
+        <v>114</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>295</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
-        <v>114</v>
+        <v>281</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>296</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>298</v>
       </c>
       <c r="E126" s="6"/>
       <c r="F126" s="14">
-        <v>48</v>
+        <v>288</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>299</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>300</v>
       </c>
       <c r="E127" s="6"/>
       <c r="F127" s="14">
-        <v>48</v>
+        <v>83</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>302</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
-        <v>83</v>
+        <v>48</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
-        <v>281</v>
+        <v>114</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
-        <v>288</v>
+        <v>281</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>308</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="14">
-        <v>114</v>
+        <v>288</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E132" s="6"/>
       <c r="F132" s="14">
-        <v>102</v>
+        <v>118</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>312</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>314</v>
       </c>
       <c r="E133" s="6"/>
       <c r="F133" s="14">
-        <v>83</v>
+        <v>425</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>315</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E134" s="6"/>
       <c r="F134" s="14">
-        <v>425</v>
+        <v>83</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>318</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>320</v>
       </c>
       <c r="E135" s="6"/>
       <c r="F135" s="14">
-        <v>298</v>
+        <v>102</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>321</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E136" s="6"/>
       <c r="F136" s="14">
-        <v>118</v>
+        <v>298</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>324</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
-        <v>425</v>
+        <v>298</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
-        <v>102</v>
+        <v>118</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>328</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E139" s="6"/>
       <c r="F139" s="14">
         <v>83</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>330</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E140" s="6"/>
       <c r="F140" s="14">
-        <v>298</v>
+        <v>102</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E141" s="6"/>
       <c r="F141" s="14">
-        <v>118</v>
+        <v>425</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E142" s="6"/>
       <c r="F142" s="14">
         <v>425</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>336</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>338</v>
       </c>
-      <c r="E143" s="6"/>
+      <c r="E143" s="6">
+        <v>99</v>
+      </c>
       <c r="F143" s="14">
-        <v>106</v>
+        <v>92</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>339</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>341</v>
       </c>
       <c r="E144" s="6"/>
       <c r="F144" s="14">
-        <v>48</v>
+        <v>106</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>342</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>344</v>
       </c>
-      <c r="E145" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E145" s="6"/>
       <c r="F145" s="14">
-        <v>92</v>
+        <v>48</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>345</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>346</v>
       </c>
-      <c r="E146" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E146" s="6"/>
       <c r="F146" s="14">
-        <v>92</v>
+        <v>48</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>348</v>
       </c>
-      <c r="E147" s="6"/>
+      <c r="E147" s="6">
+        <v>99</v>
+      </c>
       <c r="F147" s="14">
-        <v>106</v>
+        <v>92</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>350</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="14">
-        <v>48</v>
+        <v>106</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>351</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>352</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
         <v>106</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>355</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>356</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>358</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
-        <v>102</v>
+        <v>197</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
-        <v>197</v>
+        <v>102</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>362</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>363</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
-        <v>48</v>
+        <v>197</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>364</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>365</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
-        <v>197</v>
+        <v>48</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>366</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>368</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>369</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>370</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>372</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>373</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>375</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
-        <v>102</v>
+        <v>78</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>376</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>378</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
-        <v>78</v>
+        <v>102</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>379</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>380</v>
       </c>
       <c r="E160" s="6"/>
       <c r="F160" s="14">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>381</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E161" s="6"/>
       <c r="F161" s="14">
-        <v>102</v>
+        <v>48</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E162" s="6"/>
       <c r="F162" s="14">
         <v>78</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>385</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>387</v>
       </c>
-      <c r="E163" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E163" s="6"/>
       <c r="F163" s="14">
-        <v>150</v>
+        <v>48</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>388</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>390</v>
       </c>
       <c r="E164" s="6">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="F164" s="14">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>391</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>393</v>
       </c>
       <c r="E165" s="6">
         <v>0</v>
       </c>
       <c r="F165" s="14">
-        <v>370</v>
+        <v>90</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>394</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>396</v>
       </c>
-      <c r="E166" s="6"/>
+      <c r="E166" s="6">
+        <v>0</v>
+      </c>
       <c r="F166" s="14">
-        <v>48</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>397</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>398</v>
       </c>
-      <c r="E167" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E167" s="6"/>
       <c r="F167" s="14">
-        <v>150</v>
+        <v>48</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>399</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E168" s="6">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="F168" s="14">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>401</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>402</v>
       </c>
       <c r="E169" s="6">
         <v>0</v>
       </c>
       <c r="F169" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>403</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>404</v>
       </c>
-      <c r="E170" s="6"/>
+      <c r="E170" s="6">
+        <v>0</v>
+      </c>
       <c r="F170" s="14">
-        <v>48</v>
+        <v>90</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>405</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E171" s="6">
         <v>0</v>
       </c>
       <c r="F171" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
-        <v>48</v>
+        <v>951</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>410</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>412</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
-        <v>951</v>
+        <v>48</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E174" s="6">
         <v>0</v>
       </c>
       <c r="F174" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>417</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
-        <v>48</v>
+        <v>951</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>418</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>419</v>
       </c>
       <c r="E176" s="6">
         <v>0</v>
       </c>
       <c r="F176" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>420</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>421</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="14">
-        <v>951</v>
+        <v>48</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>422</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>423</v>
       </c>
-      <c r="E178" s="6"/>
+      <c r="E178" s="6">
+        <v>0</v>
+      </c>
       <c r="F178" s="14">
-        <v>951</v>
+        <v>114</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>424</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>425</v>
       </c>
-      <c r="E179" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E179" s="6"/>
       <c r="F179" s="14">
-        <v>114</v>
+        <v>951</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>426</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>427</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
         <v>951</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>430</v>
       </c>
-      <c r="E181" s="6"/>
+      <c r="E181" s="6">
+        <v>0</v>
+      </c>
       <c r="F181" s="14">
-        <v>102</v>
+        <v>185</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>431</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>433</v>
       </c>
-      <c r="E182" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E182" s="6"/>
       <c r="F182" s="14">
-        <v>185</v>
+        <v>102</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>436</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>437</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>439</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>441</v>
       </c>
-      <c r="E185" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E185" s="6"/>
       <c r="F185" s="14">
-        <v>185</v>
+        <v>48</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>442</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>443</v>
       </c>
-      <c r="E186" s="6"/>
+      <c r="E186" s="6">
+        <v>0</v>
+      </c>
       <c r="F186" s="14">
-        <v>102</v>
+        <v>185</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>444</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>445</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
-        <v>173</v>
+        <v>102</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>446</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>447</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
-        <v>48</v>
+        <v>173</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>448</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>449</v>
       </c>
       <c r="E189" s="6">
         <v>0</v>
       </c>
       <c r="F189" s="14">
         <v>185</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>450</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>452</v>
       </c>
-      <c r="E190" s="6"/>
+      <c r="E190" s="6">
+        <v>0</v>
+      </c>
       <c r="F190" s="14">
-        <v>102</v>
+        <v>154</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>453</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>455</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="14">
-        <v>150</v>
+        <v>102</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>456</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>458</v>
       </c>
       <c r="E192" s="6"/>
       <c r="F192" s="14">
-        <v>48</v>
+        <v>150</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>459</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>461</v>
       </c>
-      <c r="E193" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E193" s="6"/>
       <c r="F193" s="14">
-        <v>154</v>
+        <v>48</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>462</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>463</v>
       </c>
-      <c r="E194" s="6"/>
+      <c r="E194" s="6">
+        <v>0</v>
+      </c>
       <c r="F194" s="14">
-        <v>48</v>
+        <v>154</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>464</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>465</v>
       </c>
-      <c r="E195" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E195" s="6"/>
       <c r="F195" s="14">
-        <v>154</v>
+        <v>102</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>466</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>467</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="14">
-        <v>102</v>
+        <v>150</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>468</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>469</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="14">
-        <v>150</v>
+        <v>48</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>470</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>471</v>
       </c>
       <c r="E198" s="6">
         <v>0</v>
       </c>
       <c r="F198" s="14">
         <v>154</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>472</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>473</v>
       </c>
       <c r="E199" s="6">
         <v>0</v>
       </c>
       <c r="F199" s="14">
         <v>154</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>474</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>476</v>
       </c>
       <c r="E200" s="6"/>
       <c r="F200" s="14">
-        <v>161</v>
+        <v>102</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>477</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>479</v>
       </c>
-      <c r="E201" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E201" s="6"/>
       <c r="F201" s="14">
-        <v>48</v>
+        <v>161</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>480</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>482</v>
       </c>
-      <c r="E202" s="6"/>
+      <c r="E202" s="6">
+        <v>0</v>
+      </c>
       <c r="F202" s="14">
-        <v>102</v>
+        <v>48</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>483</v>
       </c>
       <c r="C203" s="7" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>484</v>
       </c>
       <c r="E203" s="6"/>
       <c r="F203" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>485</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E204" s="6"/>
       <c r="F204" s="14">
         <v>161</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>487</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>488</v>
       </c>
       <c r="E205" s="6">
         <v>0</v>
       </c>
       <c r="F205" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>489</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>491</v>
       </c>
       <c r="E206" s="6"/>
@@ -6695,208 +6695,208 @@
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>495</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>497</v>
       </c>
       <c r="E208" s="6"/>
       <c r="F208" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>498</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>499</v>
       </c>
-      <c r="E209" s="6"/>
+      <c r="E209" s="6">
+        <v>0</v>
+      </c>
       <c r="F209" s="14">
-        <v>102</v>
+        <v>118</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>501</v>
       </c>
-      <c r="E210" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E210" s="6"/>
       <c r="F210" s="14">
-        <v>118</v>
+        <v>48</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="10" t="s">
         <v>502</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>503</v>
       </c>
       <c r="E211" s="6"/>
       <c r="F211" s="14">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>504</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>506</v>
       </c>
-      <c r="E212" s="6"/>
+      <c r="E212" s="6">
+        <v>0</v>
+      </c>
       <c r="F212" s="14">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="10" t="s">
         <v>507</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>509</v>
       </c>
-      <c r="E213" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E213" s="6"/>
       <c r="F213" s="14">
-        <v>102</v>
+        <v>190</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>510</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>512</v>
       </c>
       <c r="E214" s="6"/>
       <c r="F214" s="14">
-        <v>190</v>
+        <v>48</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>513</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>514</v>
       </c>
-      <c r="E215" s="6"/>
+      <c r="E215" s="6">
+        <v>0</v>
+      </c>
       <c r="F215" s="14">
-        <v>190</v>
+        <v>102</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>515</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>516</v>
       </c>
       <c r="E216" s="6"/>
       <c r="F216" s="14">
-        <v>48</v>
+        <v>190</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>517</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>518</v>
       </c>
-      <c r="E217" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E217" s="6"/>
       <c r="F217" s="14">
-        <v>102</v>
+        <v>48</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>519</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>521</v>
       </c>
       <c r="E218" s="6"/>
       <c r="F218" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="10" t="s">
@@ -6980,346 +6980,346 @@
       </c>
       <c r="C223" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>533</v>
       </c>
       <c r="E223" s="6"/>
       <c r="F223" s="14">
         <v>221</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>534</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>536</v>
       </c>
-      <c r="E224" s="6"/>
+      <c r="E224" s="6">
+        <v>75</v>
+      </c>
       <c r="F224" s="14">
-        <v>102</v>
+        <v>173</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>537</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>539</v>
       </c>
       <c r="E225" s="6">
-        <v>75</v>
+        <v>-4</v>
       </c>
       <c r="F225" s="14">
-        <v>173</v>
+        <v>221</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>540</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>542</v>
       </c>
-      <c r="E226" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E226" s="6"/>
       <c r="F226" s="14">
-        <v>221</v>
+        <v>102</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>543</v>
       </c>
       <c r="C227" s="7" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>544</v>
       </c>
       <c r="E227" s="6"/>
       <c r="F227" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>545</v>
       </c>
       <c r="C228" s="7" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>546</v>
       </c>
       <c r="E228" s="6">
         <v>75</v>
       </c>
       <c r="F228" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>547</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>548</v>
       </c>
       <c r="E229" s="6">
         <v>-4</v>
       </c>
       <c r="F229" s="14">
         <v>221</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>549</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>551</v>
       </c>
       <c r="E230" s="6"/>
       <c r="F230" s="14">
-        <v>150</v>
+        <v>102</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>552</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>554</v>
       </c>
       <c r="E231" s="6"/>
       <c r="F231" s="14">
-        <v>102</v>
+        <v>150</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>555</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>556</v>
       </c>
       <c r="E232" s="6"/>
       <c r="F232" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>558</v>
       </c>
       <c r="E233" s="6"/>
       <c r="F233" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="10" t="s">
         <v>559</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>561</v>
       </c>
-      <c r="E234" s="6"/>
+      <c r="E234" s="6">
+        <v>0</v>
+      </c>
       <c r="F234" s="14">
-        <v>102</v>
+        <v>94</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="10" t="s">
         <v>562</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>564</v>
       </c>
-      <c r="E235" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E235" s="6"/>
       <c r="F235" s="14">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>565</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>567</v>
       </c>
       <c r="E236" s="6"/>
       <c r="F236" s="14">
         <v>161</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>568</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>569</v>
       </c>
-      <c r="E237" s="6"/>
+      <c r="E237" s="6">
+        <v>0</v>
+      </c>
       <c r="F237" s="14">
-        <v>102</v>
+        <v>94</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>570</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>571</v>
       </c>
-      <c r="E238" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E238" s="6"/>
       <c r="F238" s="14">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="10" t="s">
         <v>572</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>573</v>
       </c>
       <c r="E239" s="6"/>
       <c r="F239" s="14">
         <v>161</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="10" t="s">
         <v>574</v>
       </c>
       <c r="C240" s="7" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>575</v>
       </c>
       <c r="E240" s="6">
         <v>0</v>
       </c>
       <c r="F240" s="14">
         <v>94</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>576</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>578</v>
       </c>
       <c r="E241" s="6">
@@ -7333,179 +7333,179 @@
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>579</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>581</v>
       </c>
       <c r="E242" s="6"/>
       <c r="F242" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>582</v>
       </c>
       <c r="C243" s="7" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>583</v>
       </c>
-      <c r="E243" s="6"/>
+      <c r="E243" s="6">
+        <v>0</v>
+      </c>
       <c r="F243" s="14">
-        <v>150</v>
+        <v>102</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>584</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>585</v>
       </c>
-      <c r="E244" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E244" s="6"/>
       <c r="F244" s="14">
-        <v>102</v>
+        <v>150</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>586</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>588</v>
       </c>
       <c r="E245" s="6"/>
       <c r="F245" s="14">
-        <v>96</v>
+        <v>389</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>589</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>591</v>
       </c>
       <c r="E246" s="6"/>
       <c r="F246" s="14">
-        <v>389</v>
+        <v>102</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>592</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>594</v>
       </c>
       <c r="E247" s="6"/>
       <c r="F247" s="14">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>595</v>
       </c>
       <c r="C248" s="7" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>596</v>
       </c>
       <c r="E248" s="6"/>
       <c r="F248" s="14">
         <v>389</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="10" t="s">
         <v>597</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>598</v>
       </c>
       <c r="E249" s="6"/>
       <c r="F249" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="10" t="s">
         <v>599</v>
       </c>
       <c r="C250" s="7" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>600</v>
       </c>
       <c r="E250" s="6"/>
       <c r="F250" s="14">
         <v>96</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="10" t="s">
         <v>601</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>603</v>
       </c>
       <c r="E251" s="6"/>
       <c r="F251" s="14">
         <v>102</v>
@@ -7587,76 +7587,76 @@
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>614</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>616</v>
       </c>
       <c r="E256" s="6"/>
       <c r="F256" s="14">
         <v>179</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>617</v>
       </c>
       <c r="C257" s="7" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>618</v>
       </c>
       <c r="E257" s="6"/>
       <c r="F257" s="14">
-        <v>179</v>
+        <v>102</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>619</v>
       </c>
       <c r="C258" s="7" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>620</v>
       </c>
       <c r="E258" s="6"/>
       <c r="F258" s="14">
-        <v>102</v>
+        <v>179</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>621</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>623</v>
       </c>
       <c r="E259" s="6"/>
       <c r="F259" s="14">
         <v>83</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="10" t="s">
@@ -7702,339 +7702,339 @@
         <v>625</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>630</v>
       </c>
       <c r="E262" s="6"/>
       <c r="F262" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>631</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>633</v>
       </c>
       <c r="E263" s="6"/>
       <c r="F263" s="14">
-        <v>59</v>
+        <v>114</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="10" t="s">
         <v>634</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>636</v>
       </c>
       <c r="E264" s="6"/>
       <c r="F264" s="14">
-        <v>114</v>
+        <v>59</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="10" t="s">
         <v>637</v>
       </c>
       <c r="C265" s="7" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>638</v>
       </c>
       <c r="E265" s="6"/>
       <c r="F265" s="14">
         <v>59</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>639</v>
       </c>
       <c r="C266" s="7" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>640</v>
       </c>
       <c r="E266" s="6"/>
       <c r="F266" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>641</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>643</v>
       </c>
       <c r="E267" s="6"/>
       <c r="F267" s="14">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>644</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>646</v>
       </c>
       <c r="E268" s="6"/>
       <c r="F268" s="14">
-        <v>102</v>
+        <v>94</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>647</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>648</v>
       </c>
       <c r="E269" s="6"/>
       <c r="F269" s="14">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>649</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>650</v>
       </c>
       <c r="E270" s="6"/>
       <c r="F270" s="14">
-        <v>102</v>
+        <v>94</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>651</v>
       </c>
       <c r="C271" s="7" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>652</v>
       </c>
       <c r="E271" s="6"/>
       <c r="F271" s="14">
         <v>94</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>653</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>655</v>
       </c>
       <c r="E272" s="6"/>
       <c r="F272" s="14">
-        <v>197</v>
+        <v>96</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>656</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>658</v>
       </c>
       <c r="E273" s="6"/>
       <c r="F273" s="14">
-        <v>96</v>
+        <v>197</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>659</v>
       </c>
       <c r="C274" s="7" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>660</v>
       </c>
       <c r="E274" s="6"/>
       <c r="F274" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>661</v>
       </c>
       <c r="C275" s="7" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>662</v>
       </c>
       <c r="E275" s="6"/>
       <c r="F275" s="14">
         <v>96</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>663</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>665</v>
       </c>
       <c r="E276" s="6"/>
       <c r="F276" s="14">
-        <v>59</v>
+        <v>102</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="10" t="s">
         <v>666</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>668</v>
       </c>
       <c r="E277" s="6"/>
       <c r="F277" s="14">
-        <v>102</v>
+        <v>59</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="10" t="s">
         <v>669</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>670</v>
       </c>
       <c r="E278" s="6"/>
       <c r="F278" s="14">
-        <v>59</v>
+        <v>102</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="10" t="s">
         <v>671</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>672</v>
       </c>
       <c r="E279" s="6"/>
       <c r="F279" s="14">
-        <v>102</v>
+        <v>59</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="10" t="s">
         <v>673</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>674</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>675</v>
       </c>
       <c r="E280" s="6"/>
       <c r="F280" s="14">
         <v>310</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="10" t="s">
@@ -8044,177 +8044,177 @@
         <v>674</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>677</v>
       </c>
       <c r="E281" s="6"/>
       <c r="F281" s="14">
         <v>310</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="10" t="s">
         <v>678</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>680</v>
       </c>
       <c r="E282" s="6"/>
       <c r="F282" s="14">
-        <v>102</v>
+        <v>154</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="10" t="s">
         <v>681</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>683</v>
       </c>
       <c r="E283" s="6"/>
       <c r="F283" s="14">
-        <v>154</v>
+        <v>102</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>684</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>685</v>
       </c>
       <c r="E284" s="6"/>
       <c r="F284" s="14">
-        <v>102</v>
+        <v>154</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>280</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>686</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>687</v>
       </c>
       <c r="E285" s="6"/>
       <c r="F285" s="14">
-        <v>154</v>
+        <v>102</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>281</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>688</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>690</v>
       </c>
       <c r="E286" s="6"/>
       <c r="F286" s="14">
-        <v>96</v>
+        <v>178</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>691</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>692</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>693</v>
       </c>
       <c r="E287" s="6"/>
       <c r="F287" s="14">
-        <v>178</v>
+        <v>96</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>694</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>692</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>695</v>
       </c>
       <c r="E288" s="6"/>
       <c r="F288" s="14">
-        <v>178</v>
+        <v>96</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>696</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>697</v>
       </c>
       <c r="E289" s="6"/>
       <c r="F289" s="14">
-        <v>96</v>
+        <v>178</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="10" t="s">
         <v>698</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>700</v>
       </c>
       <c r="E290" s="6"/>
       <c r="F290" s="14">
         <v>154</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="10" t="s">