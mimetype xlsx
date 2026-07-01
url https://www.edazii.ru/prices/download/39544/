--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -38,501 +38,501 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Мука и темпура</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>35215</t>
+  </si>
+  <si>
+    <t>Кукурузный крахмал, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/</t>
+  </si>
+  <si>
+    <t>35216</t>
+  </si>
+  <si>
+    <t>Мука HONG KONG FLOUR 22,7 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-hong-kong-flour-227-kg/</t>
+  </si>
+  <si>
+    <t>35211</t>
+  </si>
+  <si>
+    <t>Крахмал из тапиоки Thai Food King, 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/</t>
+  </si>
+  <si>
+    <t>35232</t>
+  </si>
+  <si>
+    <t>Сухари панировочные Панко BG, 500 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-panko-bg-500-g/</t>
+  </si>
+  <si>
+    <t>35220</t>
+  </si>
+  <si>
+    <t>Мука миндальная 100%, 200 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-mindalnaya-100-200-g/</t>
+  </si>
+  <si>
+    <t>35209</t>
+  </si>
+  <si>
+    <t>100 % кокосовая мука, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/</t>
+  </si>
+  <si>
+    <t>35214</t>
+  </si>
+  <si>
+    <t>Крахмал пшеничный "Аист", 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/</t>
+  </si>
+  <si>
     <t>35222</t>
   </si>
   <si>
     <t>Мука панировочная темпурная "Кляр" т.м. Оттоги, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/</t>
   </si>
   <si>
     <t>35233</t>
   </si>
   <si>
     <t>Сухари панировочные темпурные "Мидори" 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/</t>
   </si>
   <si>
-    <t>35211</t>
-[...16 lines deleted...]
-  <si>
     <t>35225</t>
   </si>
   <si>
     <t>Мука рисовая Thai Food King, 400 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-risovaya/</t>
   </si>
   <si>
-    <t>35232</t>
-[...7 lines deleted...]
-  <si>
     <t>35235</t>
   </si>
   <si>
     <t>Сухари панировочные темпурные "Оттоги" 0.5 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/</t>
   </si>
   <si>
     <t>35238</t>
   </si>
   <si>
     <t>Японская  мука  для темпуры и кляра Showa, 700 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/</t>
   </si>
   <si>
-    <t>35214</t>
-[...32 lines deleted...]
-    <t>https://www.edazii.ru/muka-i-tempura/muka-hong-kong-flour-227-kg/</t>
+    <t>35258</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/?sku=35258</t>
+  </si>
+  <si>
+    <t>35273</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/?sku=35273</t>
   </si>
   <si>
     <t>35243</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/?sku=35243</t>
   </si>
   <si>
+    <t>35249</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-hong-kong-flour-227-kg/?sku=35249</t>
+  </si>
+  <si>
+    <t>35239</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/?sku=35239</t>
+  </si>
+  <si>
+    <t>35255</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-panko-bg-500-g/?sku=35255</t>
+  </si>
+  <si>
     <t>35281</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-mindalnaya-100-200-g/?sku=35281</t>
   </si>
   <si>
     <t>35266</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/?sku=35266</t>
   </si>
   <si>
-    <t>35249</t>
-[...4 lines deleted...]
-  <si>
     <t>35269</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/?sku=35269</t>
   </si>
   <si>
+    <t>35242</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/?sku=35242</t>
+  </si>
+  <si>
     <t>35256</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/?sku=35256</t>
   </si>
   <si>
-    <t>35239</t>
-[...4 lines deleted...]
-  <si>
     <t>35271</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-risovaya/?sku=35271</t>
   </si>
   <si>
-    <t>35255</t>
-[...20 lines deleted...]
-    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/?sku=35242</t>
+    <t>35276</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/?sku=35276</t>
+  </si>
+  <si>
+    <t>35248</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/?sku=35248</t>
+  </si>
+  <si>
+    <t>35261</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/?sku=35261</t>
+  </si>
+  <si>
+    <t>35274</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/?sku=35274</t>
+  </si>
+  <si>
+    <t>35278</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-risovaya/?sku=35278</t>
+  </si>
+  <si>
+    <t>35263</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/?sku=35263</t>
+  </si>
+  <si>
+    <t>35280</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/?sku=35280</t>
   </si>
   <si>
     <t>35247</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/?sku=35247</t>
   </si>
   <si>
-    <t>35274</t>
-[...16 lines deleted...]
-  <si>
     <t>35244</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/?sku=35244</t>
   </si>
   <si>
-    <t>35278</t>
-[...20 lines deleted...]
-    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/?sku=35248</t>
+    <t>35212</t>
+  </si>
+  <si>
+    <t>Крахмал из тапиоки в крупных шариках Thai Food King, 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/</t>
+  </si>
+  <si>
+    <t>35217</t>
+  </si>
+  <si>
+    <t>Мука для темпуры Сатако 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-dlya-tempury-satako-1-kg/</t>
+  </si>
+  <si>
+    <t>35223</t>
+  </si>
+  <si>
+    <t>Мука панировочная темпурная Оттоги, 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/</t>
+  </si>
+  <si>
+    <t>35234</t>
+  </si>
+  <si>
+    <t>Сухари панировочные темпурные "Мидори", 200 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/</t>
+  </si>
+  <si>
+    <t>35219</t>
+  </si>
+  <si>
+    <t>Мука кокосовая 100%, 200 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-kokosovaya-100-200-g/</t>
+  </si>
+  <si>
+    <t>35226</t>
+  </si>
+  <si>
+    <t>Мука рисовая клейкая "Glutinous Rice Flour 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/</t>
+  </si>
+  <si>
+    <t>35210</t>
+  </si>
+  <si>
+    <t>Киноа белая, 200г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/kinoa-belaya-200g/</t>
+  </si>
+  <si>
+    <t>35236</t>
+  </si>
+  <si>
+    <t>Сухари панировочные темпурные "Оттоги", 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/</t>
   </si>
   <si>
     <t>35221</t>
   </si>
   <si>
     <t>Мука панировочная "Korean crispy mix", 500 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-korean-crispy-mix-500-g/</t>
   </si>
   <si>
-    <t>35210</t>
-[...68 lines deleted...]
-    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/</t>
+    <t>35240</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/?sku=35240</t>
+  </si>
+  <si>
+    <t>35267</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-dlya-tempury-satako-1-kg/?sku=35267</t>
+  </si>
+  <si>
+    <t>35270</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/?sku=35270</t>
+  </si>
+  <si>
+    <t>35257</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/?sku=35257</t>
+  </si>
+  <si>
+    <t>35275</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-kokosovaya-100-200-g/?sku=35275</t>
+  </si>
+  <si>
+    <t>35272</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/?sku=35272</t>
   </si>
   <si>
     <t>35259</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/?sku=35259</t>
   </si>
   <si>
-    <t>35240</t>
-[...4 lines deleted...]
-  <si>
     <t>35250</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-korean-crispy-mix-500-g/?sku=35250</t>
   </si>
   <si>
-    <t>35267</t>
-[...26 lines deleted...]
-    <t>https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/?sku=35272</t>
+    <t>35245</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/?sku=35245</t>
   </si>
   <si>
     <t>35277</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/?sku=35277</t>
   </si>
   <si>
     <t>35262</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/?sku=35262</t>
   </si>
   <si>
-    <t>35245</t>
-[...4 lines deleted...]
-  <si>
     <t>35279</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/?sku=35279</t>
   </si>
   <si>
     <t>35264</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/?sku=35264</t>
   </si>
   <si>
+    <t>35218</t>
+  </si>
+  <si>
+    <t>Мука из клейкого риса</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-iz-kleykogo-risa/</t>
+  </si>
+  <si>
     <t>35213</t>
   </si>
   <si>
     <t>Крахмал из тапиоки в мелких шариках Thai Food King, 400 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/</t>
   </si>
   <si>
     <t>35237</t>
   </si>
   <si>
     <t>Сухари панировочные темпурные "Оттоги", 200 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/</t>
   </si>
   <si>
     <t>35227</t>
   </si>
   <si>
     <t>Мучная смесь MIKKO, 220 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muchnaya-smes-mikko-220-g/</t>
   </si>
   <si>
-    <t>35218</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/muka-i-tempura/muka-iz-kleykogo-risa/</t>
+    <t>35260</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/?sku=35260</t>
+  </si>
+  <si>
+    <t>35251</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muchnaya-smes-mikko-220-g/?sku=35251</t>
   </si>
   <si>
     <t>35268</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-iz-kleykogo-risa/?sku=35268</t>
   </si>
   <si>
     <t>35241</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/?sku=35241</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://www.edazii.ru/muka-i-tempura/muchnaya-smes-mikko-220-g/?sku=35251</t>
   </si>
   <si>
     <t>35246</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/?sku=35246</t>
   </si>
   <si>
     <t>35265</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/?sku=35265</t>
   </si>
   <si>
     <t>35228</t>
   </si>
   <si>
     <t>Панировочная смесь с черным перцем</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/panirovochnaya-smes-s-chernym-pertsem/</t>
   </si>
   <si>
     <t>35252</t>
   </si>
@@ -1002,51 +1002,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-panko-bg-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-mindalnaya-100-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-hong-kong-flour-227-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/?sku=35243" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-mindalnaya-100-200-g/?sku=35281" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/?sku=35266" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-hong-kong-flour-227-kg/?sku=35249" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/?sku=35269" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/?sku=35256" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/?sku=35239" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya/?sku=35271" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-panko-bg-500-g/?sku=35255" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/?sku=35258" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/?sku=35273" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/?sku=35242" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/?sku=35247" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/?sku=35274" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/?sku=35276" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/?sku=35261" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/?sku=35244" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya/?sku=35278" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/?sku=35263" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/?sku=35280" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/?sku=35248" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-korean-crispy-mix-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kinoa-belaya-200g/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-dlya-tempury-satako-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-kokosovaya-100-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/?sku=35259" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/?sku=35240" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-korean-crispy-mix-500-g/?sku=35250" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-dlya-tempury-satako-1-kg/?sku=35267" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/?sku=35270" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-kokosovaya-100-200-g/?sku=35275" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/?sku=35257" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/?sku=35272" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/?sku=35277" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/?sku=35262" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/?sku=35245" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/?sku=35279" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/?sku=35264" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muchnaya-smes-mikko-220-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-iz-kleykogo-risa/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-iz-kleykogo-risa/?sku=35268" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/?sku=35241" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/?sku=35260" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muchnaya-smes-mikko-220-g/?sku=35251" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/?sku=35246" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/?sku=35265" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/panirovochnaya-smes-s-chernym-pertsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/panirovochnaya-smes-s-chernym-pertsem/?sku=35252" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-pirozhnykh-brauni-beksul/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-pirozhnykh-brauni-beksul/?sku=35253" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-blinchikov-po-koreyski-beksul/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-blinchikov-po-koreyski-beksul/?sku=35254" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-siritama-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/perets-chili-marinovannyy-320-g/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-hong-kong-flour-227-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-panko-bg-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-mindalnaya-100-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/?sku=35258" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/?sku=35273" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/?sku=35243" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-hong-kong-flour-227-kg/?sku=35249" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/?sku=35239" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-panko-bg-500-g/?sku=35255" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-mindalnaya-100-200-g/?sku=35281" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/?sku=35266" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/?sku=35269" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/?sku=35242" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/?sku=35256" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya/?sku=35271" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/?sku=35276" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/?sku=35248" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/?sku=35261" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/?sku=35274" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya/?sku=35278" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/?sku=35263" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/?sku=35280" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/?sku=35247" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/?sku=35244" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-dlya-tempury-satako-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-kokosovaya-100-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kinoa-belaya-200g/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-korean-crispy-mix-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/?sku=35240" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-dlya-tempury-satako-1-kg/?sku=35267" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/?sku=35270" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/?sku=35257" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-kokosovaya-100-200-g/?sku=35275" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/?sku=35272" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/?sku=35259" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-korean-crispy-mix-500-g/?sku=35250" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/?sku=35245" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/?sku=35277" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/?sku=35262" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/?sku=35279" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/?sku=35264" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-iz-kleykogo-risa/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muchnaya-smes-mikko-220-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/?sku=35260" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muchnaya-smes-mikko-220-g/?sku=35251" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-iz-kleykogo-risa/?sku=35268" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/?sku=35241" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/?sku=35246" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/?sku=35265" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/panirovochnaya-smes-s-chernym-pertsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/panirovochnaya-smes-s-chernym-pertsem/?sku=35252" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-pirozhnykh-brauni-beksul/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-pirozhnykh-brauni-beksul/?sku=35253" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-blinchikov-po-koreyski-beksul/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-blinchikov-po-koreyski-beksul/?sku=35254" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-siritama-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/perets-chili-marinovannyy-320-g/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F81" sqref="F81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1079,1238 +1079,1238 @@
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="6"/>
+      <c r="E6" s="6">
+        <v>63</v>
+      </c>
       <c r="F6" s="14">
-        <v>317</v>
+        <v>513</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="6"/>
+      <c r="E7" s="6">
+        <v>-1</v>
+      </c>
       <c r="F7" s="14">
-        <v>299</v>
+        <v>9472</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
         <v>94</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>454</v>
+        <v>161</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="6"/>
+      <c r="E10" s="6">
+        <v>0</v>
+      </c>
       <c r="F10" s="14">
-        <v>155</v>
+        <v>477</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>161</v>
+        <v>454</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="E12" s="6"/>
+      <c r="E12" s="6">
+        <v>72</v>
+      </c>
       <c r="F12" s="14">
-        <v>238</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>425</v>
+        <v>317</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="E14" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>250</v>
+        <v>299</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="E15" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>513</v>
+        <v>155</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="E16" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>477</v>
+        <v>238</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="E17" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>9472</v>
+        <v>425</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="E18" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>513</v>
+        <v>238</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="E19" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>477</v>
+        <v>425</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="E20" s="6"/>
+      <c r="E20" s="6">
+        <v>63</v>
+      </c>
       <c r="F20" s="14">
-        <v>454</v>
+        <v>513</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="6">
         <v>-1</v>
       </c>
       <c r="F21" s="14">
         <v>9472</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>317</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>299</v>
+        <v>161</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="E24" s="6"/>
+      <c r="E24" s="6">
+        <v>0</v>
+      </c>
       <c r="F24" s="14">
-        <v>94</v>
+        <v>477</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>155</v>
+        <v>454</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>161</v>
+        <v>317</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="E27" s="6"/>
+      <c r="E27" s="6">
+        <v>72</v>
+      </c>
       <c r="F27" s="14">
-        <v>238</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>425</v>
+        <v>299</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="E29" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>250</v>
+        <v>155</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="E30" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>513</v>
+        <v>317</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="E31" s="6"/>
+      <c r="E31" s="6">
+        <v>72</v>
+      </c>
       <c r="F31" s="14">
-        <v>454</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>317</v>
+        <v>299</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
-        <v>299</v>
+        <v>454</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>94</v>
+        <v>155</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>155</v>
+        <v>238</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>238</v>
+        <v>425</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="E37" s="6"/>
+      <c r="E37" s="6">
+        <v>63</v>
+      </c>
       <c r="F37" s="14">
-        <v>425</v>
+        <v>513</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="E38" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>250</v>
+        <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>88</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>233</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>353</v>
+        <v>126</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>126</v>
+        <v>178</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="E42" s="6"/>
+      <c r="E42" s="6">
+        <v>71</v>
+      </c>
       <c r="F42" s="14">
-        <v>178</v>
+        <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
         <v>142</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="E44" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>106</v>
+        <v>221</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>150</v>
+        <v>353</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>221</v>
+        <v>477</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>112</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
-        <v>477</v>
+        <v>233</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>111</v>
+        <v>87</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>477</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>150</v>
+        <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
-        <v>233</v>
+        <v>178</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>120</v>
       </c>
-      <c r="E51" s="6"/>
+      <c r="E51" s="6">
+        <v>71</v>
+      </c>
       <c r="F51" s="14">
-        <v>126</v>
+        <v>106</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>178</v>
+        <v>142</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>142</v>
+        <v>221</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="E54" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>106</v>
+        <v>477</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>221</v>
+        <v>233</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>178</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="E57" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>106</v>
+        <v>178</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="E58" s="6"/>
+      <c r="E58" s="6">
+        <v>71</v>
+      </c>
       <c r="F58" s="14">
-        <v>150</v>
+        <v>106</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
         <v>221</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
         <v>477</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E61" s="6">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="F61" s="14">
-        <v>150</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E62" s="6">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="F62" s="14">
-        <v>106</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>147</v>
       </c>
-      <c r="E63" s="6"/>
+      <c r="E63" s="6">
+        <v>12</v>
+      </c>
       <c r="F63" s="14">
-        <v>130</v>
+        <v>106</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>150</v>
       </c>
-      <c r="E64" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>197</v>
+        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E65" s="6">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F65" s="14">
-        <v>197</v>
+        <v>106</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="E66" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E67" s="6">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="F67" s="14">
-        <v>106</v>
+        <v>197</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>158</v>
       </c>
-      <c r="E68" s="6"/>
+      <c r="E68" s="6">
+        <v>51</v>
+      </c>
       <c r="F68" s="14">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>160</v>
       </c>
       <c r="E69" s="6">
         <v>51</v>
       </c>
       <c r="F69" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E70" s="6">
         <v>12</v>
       </c>
       <c r="F70" s="14">
         <v>106</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E71" s="6">