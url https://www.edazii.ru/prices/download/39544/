--- v1 (2026-07-01)
+++ v2 (2026-10-26)
@@ -38,501 +38,501 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Мука и темпура</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>35220</t>
+  </si>
+  <si>
+    <t>Мука миндальная 100%, 200 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-mindalnaya-100-200-g/</t>
+  </si>
+  <si>
     <t>35215</t>
   </si>
   <si>
     <t>Кукурузный крахмал, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/</t>
   </si>
   <si>
+    <t>35209</t>
+  </si>
+  <si>
+    <t>100 % кокосовая мука, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/</t>
+  </si>
+  <si>
     <t>35216</t>
   </si>
   <si>
     <t>Мука HONG KONG FLOUR 22,7 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-hong-kong-flour-227-kg/</t>
   </si>
   <si>
+    <t>35222</t>
+  </si>
+  <si>
+    <t>Мука панировочная темпурная "Кляр" т.м. Оттоги, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/</t>
+  </si>
+  <si>
+    <t>35233</t>
+  </si>
+  <si>
+    <t>Сухари панировочные темпурные "Мидори" 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/</t>
+  </si>
+  <si>
+    <t>35225</t>
+  </si>
+  <si>
+    <t>Мука рисовая Thai Food King, 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-risovaya/</t>
+  </si>
+  <si>
     <t>35211</t>
   </si>
   <si>
     <t>Крахмал из тапиоки Thai Food King, 400 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/</t>
   </si>
   <si>
+    <t>35235</t>
+  </si>
+  <si>
+    <t>Сухари панировочные темпурные "Оттоги" 0.5 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/</t>
+  </si>
+  <si>
     <t>35232</t>
   </si>
   <si>
     <t>Сухари панировочные Панко BG, 500 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-panko-bg-500-g/</t>
   </si>
   <si>
-    <t>35220</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/</t>
+    <t>35238</t>
+  </si>
+  <si>
+    <t>Японская  мука  для темпуры и кляра Showa, 700 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/</t>
   </si>
   <si>
     <t>35214</t>
   </si>
   <si>
     <t>Крахмал пшеничный "Аист", 400 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/</t>
   </si>
   <si>
-    <t>35222</t>
-[...41 lines deleted...]
-    <t>https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/</t>
+    <t>35266</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/?sku=35266</t>
+  </si>
+  <si>
+    <t>35281</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-mindalnaya-100-200-g/?sku=35281</t>
+  </si>
+  <si>
+    <t>35243</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/?sku=35243</t>
+  </si>
+  <si>
+    <t>35249</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-hong-kong-flour-227-kg/?sku=35249</t>
+  </si>
+  <si>
+    <t>35269</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/?sku=35269</t>
+  </si>
+  <si>
+    <t>35256</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/?sku=35256</t>
+  </si>
+  <si>
+    <t>35271</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-risovaya/?sku=35271</t>
+  </si>
+  <si>
+    <t>35239</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/?sku=35239</t>
   </si>
   <si>
     <t>35258</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/?sku=35258</t>
   </si>
   <si>
+    <t>35255</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-panko-bg-500-g/?sku=35255</t>
+  </si>
+  <si>
     <t>35273</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/?sku=35273</t>
   </si>
   <si>
-    <t>35243</t>
-[...40 lines deleted...]
-  <si>
     <t>35242</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/?sku=35242</t>
   </si>
   <si>
-    <t>35256</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/muka-i-tempura/muka-risovaya/?sku=35271</t>
+    <t>35244</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/?sku=35244</t>
+  </si>
+  <si>
+    <t>35248</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/?sku=35248</t>
+  </si>
+  <si>
+    <t>35274</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/?sku=35274</t>
+  </si>
+  <si>
+    <t>35247</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/?sku=35247</t>
   </si>
   <si>
     <t>35276</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/?sku=35276</t>
   </si>
   <si>
-    <t>35248</t>
-[...4 lines deleted...]
-  <si>
     <t>35261</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/?sku=35261</t>
   </si>
   <si>
-    <t>35274</t>
-[...4 lines deleted...]
-  <si>
     <t>35278</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-risovaya/?sku=35278</t>
   </si>
   <si>
     <t>35263</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/?sku=35263</t>
   </si>
   <si>
     <t>35280</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/?sku=35280</t>
   </si>
   <si>
-    <t>35247</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/?sku=35244</t>
+    <t>35226</t>
+  </si>
+  <si>
+    <t>Мука рисовая клейкая "Glutinous Rice Flour 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/</t>
   </si>
   <si>
     <t>35212</t>
   </si>
   <si>
     <t>Крахмал из тапиоки в крупных шариках Thai Food King, 400 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/</t>
   </si>
   <si>
+    <t>35236</t>
+  </si>
+  <si>
+    <t>Сухари панировочные темпурные "Оттоги", 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/</t>
+  </si>
+  <si>
+    <t>35210</t>
+  </si>
+  <si>
+    <t>Киноа белая, 200г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/kinoa-belaya-200g/</t>
+  </si>
+  <si>
+    <t>35221</t>
+  </si>
+  <si>
+    <t>Мука панировочная "Korean crispy mix", 500 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-korean-crispy-mix-500-g/</t>
+  </si>
+  <si>
     <t>35217</t>
   </si>
   <si>
     <t>Мука для темпуры Сатако 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-dlya-tempury-satako-1-kg/</t>
   </si>
   <si>
     <t>35223</t>
   </si>
   <si>
     <t>Мука панировочная темпурная Оттоги, 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/</t>
   </si>
   <si>
+    <t>35219</t>
+  </si>
+  <si>
+    <t>Мука кокосовая 100%, 200 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-kokosovaya-100-200-g/</t>
+  </si>
+  <si>
     <t>35234</t>
   </si>
   <si>
     <t>Сухари панировочные темпурные "Мидори", 200 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/</t>
   </si>
   <si>
-    <t>35219</t>
-[...41 lines deleted...]
-    <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-korean-crispy-mix-500-g/</t>
+    <t>35270</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/?sku=35270</t>
+  </si>
+  <si>
+    <t>35275</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-kokosovaya-100-200-g/?sku=35275</t>
+  </si>
+  <si>
+    <t>35257</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/?sku=35257</t>
+  </si>
+  <si>
+    <t>35272</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/?sku=35272</t>
   </si>
   <si>
     <t>35240</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/?sku=35240</t>
   </si>
   <si>
+    <t>35259</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/?sku=35259</t>
+  </si>
+  <si>
+    <t>35250</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-korean-crispy-mix-500-g/?sku=35250</t>
+  </si>
+  <si>
     <t>35267</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-dlya-tempury-satako-1-kg/?sku=35267</t>
   </si>
   <si>
-    <t>35270</t>
-[...32 lines deleted...]
-    <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-korean-crispy-mix-500-g/?sku=35250</t>
+    <t>35277</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/?sku=35277</t>
+  </si>
+  <si>
+    <t>35262</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/?sku=35262</t>
+  </si>
+  <si>
+    <t>35279</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/?sku=35279</t>
   </si>
   <si>
     <t>35245</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/?sku=35245</t>
   </si>
   <si>
-    <t>35277</t>
-[...16 lines deleted...]
-  <si>
     <t>35264</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/?sku=35264</t>
   </si>
   <si>
+    <t>35227</t>
+  </si>
+  <si>
+    <t>Мучная смесь MIKKO, 220 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muchnaya-smes-mikko-220-g/</t>
+  </si>
+  <si>
     <t>35218</t>
   </si>
   <si>
     <t>Мука из клейкого риса</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/muka-iz-kleykogo-risa/</t>
   </si>
   <si>
     <t>35213</t>
   </si>
   <si>
     <t>Крахмал из тапиоки в мелких шариках Thai Food King, 400 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/</t>
   </si>
   <si>
     <t>35237</t>
   </si>
   <si>
     <t>Сухари панировочные темпурные "Оттоги", 200 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/</t>
   </si>
   <si>
-    <t>35227</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/muka-i-tempura/muchnaya-smes-mikko-220-g/</t>
+    <t>35251</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muchnaya-smes-mikko-220-g/?sku=35251</t>
+  </si>
+  <si>
+    <t>35268</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/muka-iz-kleykogo-risa/?sku=35268</t>
+  </si>
+  <si>
+    <t>35241</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/?sku=35241</t>
   </si>
   <si>
     <t>35260</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/?sku=35260</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/?sku=35241</t>
   </si>
   <si>
     <t>35246</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/?sku=35246</t>
   </si>
   <si>
     <t>35265</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/?sku=35265</t>
   </si>
   <si>
     <t>35228</t>
   </si>
   <si>
     <t>Панировочная смесь с черным перцем</t>
   </si>
   <si>
     <t>https://www.edazii.ru/muka-i-tempura/panirovochnaya-smes-s-chernym-pertsem/</t>
   </si>
   <si>
     <t>35252</t>
   </si>
@@ -1002,51 +1002,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-hong-kong-flour-227-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-panko-bg-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-mindalnaya-100-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/?sku=35258" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/?sku=35273" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/?sku=35243" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-hong-kong-flour-227-kg/?sku=35249" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/?sku=35239" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-panko-bg-500-g/?sku=35255" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-mindalnaya-100-200-g/?sku=35281" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/?sku=35266" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/?sku=35269" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/?sku=35242" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/?sku=35256" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya/?sku=35271" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/?sku=35276" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/?sku=35248" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/?sku=35261" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/?sku=35274" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya/?sku=35278" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/?sku=35263" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/?sku=35280" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/?sku=35247" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/?sku=35244" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-dlya-tempury-satako-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-kokosovaya-100-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kinoa-belaya-200g/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-korean-crispy-mix-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/?sku=35240" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-dlya-tempury-satako-1-kg/?sku=35267" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/?sku=35270" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/?sku=35257" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-kokosovaya-100-200-g/?sku=35275" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/?sku=35272" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/?sku=35259" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-korean-crispy-mix-500-g/?sku=35250" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/?sku=35245" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/?sku=35277" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/?sku=35262" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/?sku=35279" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/?sku=35264" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-iz-kleykogo-risa/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muchnaya-smes-mikko-220-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/?sku=35260" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muchnaya-smes-mikko-220-g/?sku=35251" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-iz-kleykogo-risa/?sku=35268" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/?sku=35241" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/?sku=35246" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/?sku=35265" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/panirovochnaya-smes-s-chernym-pertsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/panirovochnaya-smes-s-chernym-pertsem/?sku=35252" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-pirozhnykh-brauni-beksul/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-pirozhnykh-brauni-beksul/?sku=35253" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-blinchikov-po-koreyski-beksul/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-blinchikov-po-koreyski-beksul/?sku=35254" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-siritama-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/perets-chili-marinovannyy-320-g/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-mindalnaya-100-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-hong-kong-flour-227-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-panko-bg-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/?sku=35266" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-mindalnaya-100-200-g/?sku=35281" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/?sku=35243" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-hong-kong-flour-227-kg/?sku=35249" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/?sku=35269" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/?sku=35256" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya/?sku=35271" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/?sku=35239" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/?sku=35258" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-panko-bg-500-g/?sku=35255" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/?sku=35273" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/?sku=35242" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki/?sku=35244" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-pshenichnyy/?sku=35248" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/100--kokosovaya-muka-1-kg/?sku=35274" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kukuruznyy-krakhmal/?sku=35247" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-klyar-tm-ottogi/?sku=35276" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori-1-kg/?sku=35261" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya/?sku=35278" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg/?sku=35263" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/yaponskaya-muka-dlya-tempury-i-klyara-showa/?sku=35280" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/kinoa-belaya-200g/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-korean-crispy-mix-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-dlya-tempury-satako-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-kokosovaya-100-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/?sku=35270" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-kokosovaya-100-200-g/?sku=35275" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/?sku=35257" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/?sku=35272" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/?sku=35240" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/?sku=35259" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-korean-crispy-mix-500-g/?sku=35250" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-dlya-tempury-satako-1-kg/?sku=35267" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-panirovochnaya-tempurnaya-ottogi/?sku=35277" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-midori/?sku=35262" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-kleykaya-glutinous-rice-flour-400-gr/?sku=35279" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-krupnykh-sharikakh/?sku=35245" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-1/?sku=35264" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muchnaya-smes-mikko-220-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-iz-kleykogo-risa/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muchnaya-smes-mikko-220-g/?sku=35251" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-iz-kleykogo-risa/?sku=35268" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/?sku=35241" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/?sku=35260" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/krakhmal-iz-tapioki-v-melkikh-sharikakh/?sku=35246" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/sukhari-panirovochnye-tempurnye-serena-05-kg-2/?sku=35265" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/panirovochnaya-smes-s-chernym-pertsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/panirovochnaya-smes-s-chernym-pertsem/?sku=35252" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-pirozhnykh-brauni-beksul/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-pirozhnykh-brauni-beksul/?sku=35253" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-blinchikov-po-koreyski-beksul/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/smes-dlya-prigotovleniya-blinchikov-po-koreyski-beksul/?sku=35254" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/muka-risovaya-siritama-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/muka-i-tempura/perets-chili-marinovannyy-320-g/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F81" sqref="F81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1080,1237 +1080,1237 @@
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="F6" s="14">
-        <v>513</v>
+        <v>477</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6">
-        <v>-1</v>
+        <v>63</v>
       </c>
       <c r="F7" s="14">
-        <v>9472</v>
+        <v>513</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>94</v>
+        <v>454</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="E9" s="6"/>
+      <c r="E9" s="6">
+        <v>-1</v>
+      </c>
       <c r="F9" s="14">
-        <v>161</v>
+        <v>9472</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>477</v>
+        <v>317</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>454</v>
+        <v>299</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="E12" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>250</v>
+        <v>155</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>317</v>
+        <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>299</v>
+        <v>238</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>155</v>
+        <v>161</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>238</v>
+        <v>425</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="E17" s="6"/>
+      <c r="E17" s="6">
+        <v>72</v>
+      </c>
       <c r="F17" s="14">
-        <v>425</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>238</v>
+        <v>454</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="E19" s="6"/>
+      <c r="E19" s="6">
+        <v>0</v>
+      </c>
       <c r="F19" s="14">
-        <v>425</v>
+        <v>477</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="6">
         <v>63</v>
       </c>
       <c r="F20" s="14">
         <v>513</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="6">
         <v>-1</v>
       </c>
       <c r="F21" s="14">
         <v>9472</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>161</v>
+        <v>299</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="E24" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>477</v>
+        <v>155</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>454</v>
+        <v>94</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>317</v>
+        <v>238</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="E27" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>250</v>
+        <v>161</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>299</v>
+        <v>425</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="E29" s="6"/>
+      <c r="E29" s="6">
+        <v>72</v>
+      </c>
       <c r="F29" s="14">
-        <v>155</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>317</v>
+        <v>94</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E31" s="6">
         <v>72</v>
       </c>
       <c r="F31" s="14">
         <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>299</v>
+        <v>454</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="E33" s="6"/>
+      <c r="E33" s="6">
+        <v>63</v>
+      </c>
       <c r="F33" s="14">
-        <v>454</v>
+        <v>513</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>155</v>
+        <v>317</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>238</v>
+        <v>299</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>425</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="E37" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>513</v>
+        <v>238</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>94</v>
+        <v>425</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>88</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>150</v>
+        <v>221</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>126</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>178</v>
+        <v>477</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="E42" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>106</v>
+        <v>353</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>142</v>
+        <v>233</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>221</v>
+        <v>126</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>353</v>
+        <v>178</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>477</v>
+        <v>142</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="E47" s="6"/>
+      <c r="E47" s="6">
+        <v>71</v>
+      </c>
       <c r="F47" s="14">
-        <v>233</v>
+        <v>106</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>150</v>
+        <v>178</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>126</v>
+        <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="E50" s="6"/>
+      <c r="E50" s="6">
+        <v>71</v>
+      </c>
       <c r="F50" s="14">
-        <v>178</v>
+        <v>106</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>120</v>
       </c>
-      <c r="E51" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E51" s="6"/>
       <c r="F51" s="14">
-        <v>106</v>
+        <v>221</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>221</v>
+        <v>477</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>477</v>
+        <v>233</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>233</v>
+        <v>126</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>150</v>
+        <v>178</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="E57" s="6"/>
+      <c r="E57" s="6">
+        <v>71</v>
+      </c>
       <c r="F57" s="14">
-        <v>178</v>
+        <v>106</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="E58" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>106</v>
+        <v>221</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
-        <v>221</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
         <v>477</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="E61" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>197</v>
+        <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E62" s="6">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="F62" s="14">
-        <v>150</v>
+        <v>197</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E63" s="6">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="F63" s="14">
-        <v>106</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>150</v>
       </c>
-      <c r="E64" s="6"/>
+      <c r="E64" s="6">
+        <v>12</v>
+      </c>
       <c r="F64" s="14">
-        <v>130</v>
+        <v>106</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="E65" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>106</v>
+        <v>130</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="E66" s="6"/>
+      <c r="E66" s="6">
+        <v>2</v>
+      </c>
       <c r="F66" s="14">
-        <v>130</v>
+        <v>197</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E67" s="6">
-        <v>2</v>
+        <v>51</v>
       </c>
       <c r="F67" s="14">
-        <v>197</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E68" s="6">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F68" s="14">
-        <v>150</v>
+        <v>106</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>160</v>
       </c>
       <c r="E69" s="6">
         <v>51</v>
       </c>
       <c r="F69" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E70" s="6">
         <v>12</v>
       </c>
       <c r="F70" s="14">
         <v>106</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E71" s="6">