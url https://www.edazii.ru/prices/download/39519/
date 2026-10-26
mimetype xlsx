--- v0 (2026-07-01)
+++ v1 (2026-10-26)
@@ -38,2024 +38,2024 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Лапша и вермишель</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>34771</t>
+  </si>
+  <si>
+    <t>Лапша "сомен" для кукси (куксу) Оттоги, 900 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-kuksi-kuksu/</t>
+  </si>
+  <si>
+    <t>34765</t>
+  </si>
+  <si>
+    <t>Вермишель бобовая "Мунг Биан" для ашлян фу</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/vermishel-bobovaya-mung-bian/</t>
+  </si>
+  <si>
+    <t>34767</t>
+  </si>
+  <si>
+    <t>Гречневая лапша Соба "Ямамото Сэйфун", японское качество!</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/grechnevaya-lapsha-soba-yamamoto-seyfun-yaponskoe-kachestvo/</t>
+  </si>
+  <si>
+    <t>34869</t>
+  </si>
+  <si>
+    <t>Суп б\п рисовый Бо Хо с говядиной, 50 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-govyadinoy-50-g-/</t>
+  </si>
+  <si>
+    <t>34770</t>
+  </si>
+  <si>
+    <t>Лапша "Нонгшим" CHAMPONG острая с морепродуктами, 130 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-champong-ostraya-s-moreproduktami-130-g/</t>
+  </si>
+  <si>
+    <t>34764</t>
+  </si>
+  <si>
+    <t>Cпагетти Ширатаки с морковью</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/cpagetti-shirataki-s-morkovyu/</t>
+  </si>
+  <si>
+    <t>34792</t>
+  </si>
+  <si>
+    <t>Лапша б\п "по-тайски" со вк. креветки, 75 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/</t>
+  </si>
+  <si>
+    <t>34810</t>
+  </si>
+  <si>
+    <t>Лапша Гречневая Нэнмен 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-nenmen-400-gr/</t>
+  </si>
+  <si>
+    <t>34823</t>
+  </si>
+  <si>
+    <t>Лапша Рамен Шаньдун  (широкая) т.м. «MAI XIANG CUN» 2,27 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-shandun-shirokaya-tm-mai-xiang-cun-227-kg/</t>
+  </si>
+  <si>
+    <t>34782</t>
+  </si>
+  <si>
+    <t>Лапша Nongshim Удон вареная, мягкая , быстрого приготовления в чашке</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-varenaya-myagkaya--bystrogo-prigotovleniya-v-chashke/</t>
+  </si>
+  <si>
     <t>34879</t>
   </si>
   <si>
     <t>Суп-лапша NISSIN "Кап-нудл"  с карри, 71 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri/</t>
   </si>
   <si>
-    <t>34770</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-kuksi-kuksu/</t>
+    <t>34768</t>
+  </si>
+  <si>
+    <t>Китайская лапша для жарки т.м. «MAI XIANG CUN», 2,27 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg/</t>
+  </si>
+  <si>
+    <t>34777</t>
+  </si>
+  <si>
+    <t>Лапша Nongshim Кимчи Рамён острая, быстрого приготовления</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya/</t>
+  </si>
+  <si>
+    <t>34845</t>
+  </si>
+  <si>
+    <t>Лапша яичная  толстая Safoco, 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tolstaya-safoco/</t>
   </si>
   <si>
     <t>34795</t>
   </si>
   <si>
     <t>Лапша б\п рисовая со вк.кимчи, 92 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkkimchi-92-g/</t>
   </si>
   <si>
-    <t>34767</t>
-[...95 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-varenaya-myagkaya--bystrogo-prigotovleniya-v-chashke/</t>
+    <t>34924</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg/?sku=34924</t>
   </si>
   <si>
     <t>34971</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-varenaya-myagkaya--bystrogo-prigotovleniya-v-chashke/?sku=34971</t>
   </si>
   <si>
+    <t>34968</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-kuksi-kuksu/?sku=34968</t>
+  </si>
+  <si>
+    <t>34919</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri/?sku=34919</t>
+  </si>
+  <si>
+    <t>34945</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya/?sku=34945</t>
+  </si>
+  <si>
     <t>34912</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/grechnevaya-lapsha-soba-yamamoto-seyfun-yaponskoe-kachestvo/?sku=34912</t>
   </si>
   <si>
-    <t>34945</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri/?sku=34919</t>
+    <t>35018</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkkimchi-92-g/?sku=35018</t>
+  </si>
+  <si>
+    <t>35156</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-govyadinoy-50-g-/?sku=35156</t>
+  </si>
+  <si>
+    <t>34922</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/vermishel-bobovaya-mung-bian/?sku=34922</t>
   </si>
   <si>
     <t>34996</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-champong-ostraya-s-moreproduktami-130-g/?sku=34996</t>
   </si>
   <si>
-    <t>34968</t>
-[...20 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/vermishel-bobovaya-mung-bian/?sku=34922</t>
+    <t>34991</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/cpagetti-shirataki-s-morkovyu/?sku=34991</t>
+  </si>
+  <si>
+    <t>35106</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tolstaya-safoco/?sku=35106</t>
+  </si>
+  <si>
+    <t>34903</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/?sku=34903</t>
   </si>
   <si>
     <t>34916</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-nenmen-400-gr/?sku=34916</t>
   </si>
   <si>
     <t>34931</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-shandun-shirokaya-tm-mai-xiang-cun-227-kg/?sku=34931</t>
   </si>
   <si>
-    <t>34991</t>
-[...20 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/?sku=34903</t>
+    <t>35015</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/?sku=35015</t>
+  </si>
+  <si>
+    <t>34962</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/grechnevaya-lapsha-soba-yamamoto-seyfun-yaponskoe-kachestvo/?sku=34962</t>
+  </si>
+  <si>
+    <t>35165</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-govyadinoy-50-g-/?sku=35165</t>
+  </si>
+  <si>
+    <t>35159</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/vermishel-bobovaya-mung-bian/?sku=35159</t>
   </si>
   <si>
     <t>34958</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-shandun-shirokaya-tm-mai-xiang-cun-227-kg/?sku=34958</t>
   </si>
   <si>
+    <t>35005</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-varenaya-myagkaya--bystrogo-prigotovleniya-v-chashke/?sku=35005</t>
+  </si>
+  <si>
+    <t>34949</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya/?sku=34949</t>
+  </si>
+  <si>
     <t>35072</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-champong-ostraya-s-moreproduktami-130-g/?sku=35072</t>
   </si>
   <si>
-    <t>35015</t>
-[...34 lines deleted...]
-  <si>
     <t>35092</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-nenmen-400-gr/?sku=35092</t>
   </si>
   <si>
+    <t>35185</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tolstaya-safoco/?sku=35185</t>
+  </si>
+  <si>
+    <t>35058</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-kuksi-kuksu/?sku=35058</t>
+  </si>
+  <si>
+    <t>35050</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri/?sku=35050</t>
+  </si>
+  <si>
     <t>35108</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg/?sku=35108</t>
   </si>
   <si>
-    <t>35185</t>
-[...16 lines deleted...]
-  <si>
     <t>35062</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkkimchi-92-g/?sku=35062</t>
   </si>
   <si>
     <t>35195</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/grechnevaya-lapsha-soba-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35195</t>
   </si>
   <si>
+    <t>35110</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-kuksi-kuksu/?sku=35110</t>
+  </si>
+  <si>
+    <t>35168</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri/?sku=35168</t>
+  </si>
+  <si>
+    <t>35076</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/?sku=35076</t>
+  </si>
+  <si>
+    <t>35000</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya/?sku=35000</t>
+  </si>
+  <si>
     <t>35098</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-shandun-shirokaya-tm-mai-xiang-cun-227-kg/?sku=35098</t>
   </si>
   <si>
-    <t>35000</t>
-[...22 lines deleted...]
-  <si>
     <t>35137</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkkimchi-92-g/?sku=35137</t>
   </si>
   <si>
+    <t>35171</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/?sku=35171</t>
+  </si>
+  <si>
     <t>35123</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-shandun-shirokaya-tm-mai-xiang-cun-227-kg/?sku=35123</t>
   </si>
   <si>
-    <t>35171</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/?sku=35171</t>
+    <t>34877</t>
+  </si>
+  <si>
+    <t>Суп-лапша NISSIN "Pockemon" детская с морепродуктами (наклейка внутри), 37 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1-1/</t>
+  </si>
+  <si>
+    <t>34837</t>
+  </si>
+  <si>
+    <t>Лапша соевая "Фунчоза", 280 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/</t>
+  </si>
+  <si>
+    <t>34806</t>
+  </si>
+  <si>
+    <t>Лапша бататовая Фунчеза, 500 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-funcheza-500-g/</t>
+  </si>
+  <si>
+    <t>34769</t>
+  </si>
+  <si>
+    <t>Лапша "зеленый чай" Kekeshi, 300 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-zelenyy-chay-kekeshi-300-g/</t>
+  </si>
+  <si>
+    <t>34783</t>
+  </si>
+  <si>
+    <t>Лапша Nongshim Удон, быстрого приготовления в стакане, 62 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-stakane/</t>
+  </si>
+  <si>
+    <t>34794</t>
+  </si>
+  <si>
+    <t>Лапша б\п рисовая со вк.говядины, 92 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkgovyadiny-92-g/</t>
+  </si>
+  <si>
+    <t>34815</t>
+  </si>
+  <si>
+    <t>Лапша морковная тонкая для супов и обжарки, 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1/</t>
+  </si>
+  <si>
+    <t>34481</t>
+  </si>
+  <si>
+    <t>Лапша гречневая "Соба" японская, варено-мороженная</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/</t>
+  </si>
+  <si>
+    <t>34773</t>
+  </si>
+  <si>
+    <t>Лапша Nongshim Neoguri Hot, 120 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-hot-120-gr/</t>
+  </si>
+  <si>
+    <t>34772</t>
+  </si>
+  <si>
+    <t>Лапша "сомен" пшеничная</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-pshenichnaya/</t>
+  </si>
+  <si>
+    <t>34846</t>
+  </si>
+  <si>
+    <t>Лапша яичная  тонкая Safoco "Ассорти овощных вкусов, 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco-1/</t>
+  </si>
+  <si>
+    <t>34778</t>
+  </si>
+  <si>
+    <t>Лапша Nongshim Кимчи Рамён острая, быстрого приготовления в тарелке 112 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/</t>
   </si>
   <si>
     <t>34766</t>
   </si>
   <si>
     <t>Вермишель из кукурузной муки</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/vermishel-iz-kukuruznoy-muki/</t>
   </si>
   <si>
+    <t>34826</t>
+  </si>
+  <si>
+    <t>Лапша рисовая 5 мм Oriental Food, 400 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-5-mm-oriental-food-400-g/</t>
+  </si>
+  <si>
     <t>34885</t>
   </si>
   <si>
     <t>Фетучини ширатаки со шпинатом</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/fetuchini-shirataki-so-shpinatom/</t>
   </si>
   <si>
-    <t>34877</t>
-[...113 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-pshenichnaya/</t>
+    <t>34923</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/vermishel-iz-kukuruznoy-muki/?sku=34923</t>
+  </si>
+  <si>
+    <t>34992</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/fetuchini-shirataki-so-shpinatom/?sku=34992</t>
+  </si>
+  <si>
+    <t>34934</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=34934</t>
+  </si>
+  <si>
+    <t>35094</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco-1/?sku=35094</t>
+  </si>
+  <si>
+    <t>34984</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-funcheza-500-g/?sku=34984</t>
+  </si>
+  <si>
+    <t>34925</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-zelenyy-chay-kekeshi-300-g/?sku=34925</t>
+  </si>
+  <si>
+    <t>34972</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-stakane/?sku=34972</t>
+  </si>
+  <si>
+    <t>34926</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkgovyadiny-92-g/?sku=34926</t>
+  </si>
+  <si>
+    <t>34929</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1/?sku=34929</t>
+  </si>
+  <si>
+    <t>34807</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34807</t>
+  </si>
+  <si>
+    <t>34997</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-hot-120-gr/?sku=34997</t>
+  </si>
+  <si>
+    <t>35099</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-5-mm-oriental-food-400-g/?sku=35099</t>
   </si>
   <si>
     <t>34969</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-pshenichnaya/?sku=34969</t>
   </si>
   <si>
+    <t>35048</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1-1/?sku=35048</t>
+  </si>
+  <si>
     <t>34946</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=34946</t>
   </si>
   <si>
-    <t>34807</t>
-[...74 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1-1/?sku=35048</t>
+    <t>34950</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=34950</t>
+  </si>
+  <si>
+    <t>34913</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34913</t>
+  </si>
+  <si>
+    <t>35186</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco-1/?sku=35186</t>
+  </si>
+  <si>
+    <t>35109</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-zelenyy-chay-kekeshi-300-g/?sku=35109</t>
+  </si>
+  <si>
+    <t>35093</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1/?sku=35093</t>
+  </si>
+  <si>
+    <t>35060</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-hot-120-gr/?sku=35060</t>
+  </si>
+  <si>
+    <t>35059</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-pshenichnaya/?sku=35059</t>
+  </si>
+  <si>
+    <t>34985</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=34985</t>
+  </si>
+  <si>
+    <t>35141</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-5-mm-oriental-food-400-g/?sku=35141</t>
+  </si>
+  <si>
+    <t>35166</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1-1/?sku=35166</t>
+  </si>
+  <si>
+    <t>35006</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-stakane/?sku=35006</t>
+  </si>
+  <si>
+    <t>35017</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkgovyadiny-92-g/?sku=35017</t>
   </si>
   <si>
     <t>35174</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-funcheza-500-g/?sku=35174</t>
   </si>
   <si>
-    <t>35093</t>
-[...68 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkgovyadiny-92-g/?sku=35017</t>
+    <t>34963</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34963</t>
+  </si>
+  <si>
+    <t>35117</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1/?sku=35117</t>
+  </si>
+  <si>
+    <t>35112</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-hot-120-gr/?sku=35112</t>
+  </si>
+  <si>
+    <t>35111</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-pshenichnaya/?sku=35111</t>
+  </si>
+  <si>
+    <t>35172</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkgovyadiny-92-g/?sku=35172</t>
+  </si>
+  <si>
+    <t>35001</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=35001</t>
+  </si>
+  <si>
+    <t>35177</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-5-mm-oriental-food-400-g/?sku=35177</t>
   </si>
   <si>
     <t>35065</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=35065</t>
   </si>
   <si>
-    <t>34963</t>
-[...40 lines deleted...]
-  <si>
     <t>35197</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=35197</t>
   </si>
   <si>
     <t>35160</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=35160</t>
   </si>
   <si>
     <t>38374</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=38374</t>
   </si>
   <si>
+    <t>34789</t>
+  </si>
+  <si>
+    <t>Лапша Samyang Ramen со вкусом бекона в стакане</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane/</t>
+  </si>
+  <si>
+    <t>34838</t>
+  </si>
+  <si>
+    <t>Лапша соевая фунчоза  "JinTong" высшее качество, 280 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/</t>
+  </si>
+  <si>
+    <t>34847</t>
+  </si>
+  <si>
+    <t>Лапша яичная  тонкая Safoco, 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco/</t>
+  </si>
+  <si>
+    <t>34808</t>
+  </si>
+  <si>
+    <t>Лапша гречневая "Соба", 300 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-soba/</t>
+  </si>
+  <si>
+    <t>34799</t>
+  </si>
+  <si>
+    <t>Лапша б\п со вк. говядины MILIKET, 75 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-govyadiny-miliket-75-g/</t>
+  </si>
+  <si>
+    <t>34888</t>
+  </si>
+  <si>
+    <t>Ширатаки вермишель, 340 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/vermishel-pautinka-shirataki/</t>
+  </si>
+  <si>
+    <t>34800</t>
+  </si>
+  <si>
+    <t>Лапша б\п со вк. креветки MILIKET , 65 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-krevetki-miliket--65-g/</t>
+  </si>
+  <si>
+    <t>34779</t>
+  </si>
+  <si>
+    <t>Лапша Nongshim Премиум Шин Рамён Блэк, быстрого приготовления, 130 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-1/</t>
+  </si>
+  <si>
+    <t>34854</t>
+  </si>
+  <si>
+    <t>Пшеничная лапша  Сомен "Ямамото Сэйфун", японское качество!</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-somen-yamamoto-seyfun-yaponskoe-kachestvo/</t>
+  </si>
+  <si>
+    <t>34824</t>
+  </si>
+  <si>
+    <t>Лапша рисовая 3 мм "TFK", 375 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-3-mm-tfk-375-gr-/</t>
+  </si>
+  <si>
+    <t>34878</t>
+  </si>
+  <si>
+    <t>Суп-лапша NISSIN "Pockemon" детская с соевым соусом(наклейка внутри), 38 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1/</t>
+  </si>
+  <si>
+    <t>34827</t>
+  </si>
+  <si>
+    <t>Лапша рисовая AROY-D  10 мм (для Пад Тай)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-10-mm-dlya-pad-tay/</t>
+  </si>
+  <si>
+    <t>34775</t>
+  </si>
+  <si>
+    <t>Лапша Nongshim Neoguri острая с морепродуктами,б\п в стакане, 62 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-ostraya-s-moreproduktami-bystrogo-prigotovleniya-v-stakane/</t>
+  </si>
+  <si>
     <t>34784</t>
   </si>
   <si>
     <t>Лапша Nongshim Удон, быстрого приготовления в тарелке, 111 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-tarelke/</t>
   </si>
   <si>
-    <t>34808</t>
-[...113 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane/</t>
+    <t>34998</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-ostraya-s-moreproduktami-bystrogo-prigotovleniya-v-stakane/?sku=34998</t>
+  </si>
+  <si>
+    <t>34973</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-tarelke/?sku=34973</t>
+  </si>
+  <si>
+    <t>34914</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-soba/?sku=34914</t>
   </si>
   <si>
     <t>35012</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane/?sku=35012</t>
   </si>
   <si>
+    <t>34935</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/?sku=34935</t>
+  </si>
+  <si>
+    <t>35139</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-3-mm-tfk-375-gr-/?sku=35139</t>
+  </si>
+  <si>
+    <t>35049</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1/?sku=35049</t>
+  </si>
+  <si>
+    <t>34904</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-govyadiny-miliket-75-g/?sku=34904</t>
+  </si>
+  <si>
+    <t>34993</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/vermishel-pautinka-shirataki/?sku=34993</t>
+  </si>
+  <si>
+    <t>35100</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-10-mm-dlya-pad-tay/?sku=35100</t>
+  </si>
+  <si>
+    <t>34905</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-krevetki-miliket--65-g/?sku=34905</t>
+  </si>
+  <si>
+    <t>34947</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-1/?sku=34947</t>
+  </si>
+  <si>
+    <t>34970</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-somen-yamamoto-seyfun-yaponskoe-kachestvo/?sku=34970</t>
+  </si>
+  <si>
     <t>35095</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco/?sku=35095</t>
   </si>
   <si>
-    <t>34973</t>
-[...68 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-somen-yamamoto-seyfun-yaponskoe-kachestvo/?sku=34970</t>
+    <t>35167</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1/?sku=35167</t>
+  </si>
+  <si>
+    <t>35007</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-tarelke/?sku=35007</t>
+  </si>
+  <si>
+    <t>34964</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-soba/?sku=34964</t>
+  </si>
+  <si>
+    <t>35129</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-somen-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35129</t>
   </si>
   <si>
     <t>35142</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-10-mm-dlya-pad-tay/?sku=35142</t>
   </si>
   <si>
-    <t>35167</t>
-[...20 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-somen-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35129</t>
+    <t>34986</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/?sku=34986</t>
   </si>
   <si>
     <t>35022</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-govyadiny-miliket-75-g/?sku=35022</t>
   </si>
   <si>
-    <t>34986</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/?sku=34986</t>
+    <t>35187</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco/?sku=35187</t>
+  </si>
+  <si>
+    <t>35023</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-krevetki-miliket--65-g/?sku=35023</t>
+  </si>
+  <si>
+    <t>34951</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-1/?sku=34951</t>
   </si>
   <si>
     <t>35074</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane/?sku=35074</t>
   </si>
   <si>
-    <t>34951</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco/?sku=35187</t>
+    <t>35077</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-govyadiny-miliket-75-g/?sku=35077</t>
   </si>
   <si>
     <t>35002</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-1/?sku=35002</t>
   </si>
   <si>
+    <t>35178</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-10-mm-dlya-pad-tay/?sku=35178</t>
+  </si>
+  <si>
     <t>35200</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-somen-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35200</t>
   </si>
   <si>
     <t>35078</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-krevetki-miliket--65-g/?sku=35078</t>
   </si>
   <si>
-    <t>35178</t>
-[...4 lines deleted...]
-  <si>
     <t>35161</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/?sku=35161</t>
   </si>
   <si>
-    <t>35077</t>
-[...4 lines deleted...]
-  <si>
     <t>35173</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-krevetki-miliket--65-g/?sku=35173</t>
   </si>
   <si>
     <t>38375</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/?sku=38375</t>
   </si>
   <si>
+    <t>34825</t>
+  </si>
+  <si>
+    <t>Лапша рисовая 3 мм Oriental Food, 400 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-3-mm-oriental-food-400-g/</t>
+  </si>
+  <si>
+    <t>34774</t>
+  </si>
+  <si>
+    <t>Лапша Nongshim Neoguri Mild, 120 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-mild-120-g/</t>
+  </si>
+  <si>
+    <t>34785</t>
+  </si>
+  <si>
+    <t>Лапша Nongshim Шин Рамён острая, быстрого приготовления в стакане, 75 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-stakane/</t>
+  </si>
+  <si>
+    <t>34776</t>
+  </si>
+  <si>
+    <t>Лапша Nongshim Soon Veggie овощная, быстрого приготовления в стакане, 67 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-soon-veggie-ovoshchnaya-bystrogo-prigotovleniya-v-stakane/</t>
+  </si>
+  <si>
+    <t>34839</t>
+  </si>
+  <si>
+    <t>Лапша соевая Фунчоза, 500 гр</t>
+  </si>
+  <si>
+    <t>34482</t>
+  </si>
+  <si>
+    <t>Лапша Рамен замороженная</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/</t>
+  </si>
+  <si>
+    <t>34828</t>
+  </si>
+  <si>
+    <t>Лапша рисовая AROY-D  5 мм (для Пад Тай)</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-5-mm-dlya-pad-tay/</t>
+  </si>
+  <si>
+    <t>34848</t>
+  </si>
+  <si>
+    <t>Лапша яичная "Kekeshi", 300 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-kekeshi-300-gr/</t>
+  </si>
+  <si>
     <t>34809</t>
   </si>
   <si>
     <t>Лапша гречневая "Соба", 680 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-iz-grechnevoy-muki-680-gr/</t>
   </si>
   <si>
-    <t>34825</t>
-[...67 lines deleted...]
-  <si>
     <t>34860</t>
   </si>
   <si>
     <t>Рисовая вермишель б\п со вкусом кимчи 92гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-paldo-mini-vantukkon-so-vkusom-govyadiny-bystrogo-prigotovleniya-1/</t>
   </si>
   <si>
     <t>34889</t>
   </si>
   <si>
     <t>Ширатаки спагетти Деликат (Узелки) 340 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/shirataki-delikat/</t>
   </si>
   <si>
+    <t>34915</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-iz-grechnevoy-muki-680-gr/?sku=34915</t>
+  </si>
+  <si>
+    <t>35101</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-5-mm-dlya-pad-tay/?sku=35101</t>
+  </si>
+  <si>
+    <t>35188</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-kekeshi-300-gr/?sku=35188</t>
+  </si>
+  <si>
+    <t>34952</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-stakane/?sku=34952</t>
+  </si>
+  <si>
+    <t>34999</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-soon-veggie-ovoshchnaya-bystrogo-prigotovleniya-v-stakane/?sku=34999</t>
+  </si>
+  <si>
+    <t>34987</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=34987</t>
+  </si>
+  <si>
+    <t>34822</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=34822</t>
+  </si>
+  <si>
+    <t>34948</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-paldo-mini-vantukkon-so-vkusom-govyadiny-bystrogo-prigotovleniya-1/?sku=34948</t>
+  </si>
+  <si>
     <t>35140</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-3-mm-oriental-food-400-g/?sku=35140</t>
   </si>
   <si>
-    <t>35101</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-iz-grechnevoy-muki-680-gr/?sku=34915</t>
+    <t>34994</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/shirataki-delikat/?sku=34994</t>
   </si>
   <si>
     <t>35061</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-mild-120-g/?sku=35061</t>
   </si>
   <si>
-    <t>34952</t>
-[...38 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/shirataki-delikat/?sku=34994</t>
+    <t>35066</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=35066</t>
+  </si>
+  <si>
+    <t>35143</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-5-mm-dlya-pad-tay/?sku=35143</t>
+  </si>
+  <si>
+    <t>34965</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-iz-grechnevoy-muki-680-gr/?sku=34965</t>
+  </si>
+  <si>
+    <t>35038</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-paldo-mini-vantukkon-so-vkusom-govyadiny-bystrogo-prigotovleniya-1/?sku=35038</t>
+  </si>
+  <si>
+    <t>35008</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-stakane/?sku=35008</t>
+  </si>
+  <si>
+    <t>34957</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=34957</t>
   </si>
   <si>
     <t>35113</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-mild-120-g/?sku=35113</t>
   </si>
   <si>
-    <t>35066</t>
-[...28 lines deleted...]
-  <si>
     <t>35176</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-3-mm-oriental-food-400-g/?sku=35176</t>
   </si>
   <si>
-    <t>35143</t>
-[...4 lines deleted...]
-  <si>
     <t>35122</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=35122</t>
   </si>
   <si>
     <t>35084</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-paldo-mini-vantukkon-so-vkusom-govyadiny-bystrogo-prigotovleniya-1/?sku=35084</t>
   </si>
   <si>
+    <t>35162</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=35162</t>
+  </si>
+  <si>
     <t>35179</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-5-mm-dlya-pad-tay/?sku=35179</t>
   </si>
   <si>
-    <t>35162</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=35162</t>
+    <t>38376</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=38376</t>
   </si>
   <si>
     <t>35198</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=35198</t>
   </si>
   <si>
-    <t>38376</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=38376</t>
+    <t>34880</t>
+  </si>
+  <si>
+    <t>Суп-лапша Nissin со вкусом креветки 59 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-so-vkusom-kuritsy-rasa-kari-ayam-v-tarelke-1/</t>
+  </si>
+  <si>
+    <t>34890</t>
+  </si>
+  <si>
+    <t>Ширатаки. Классические спагетти</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/shirataki-klassicheskie-spagetti/</t>
+  </si>
+  <si>
+    <t>34842</t>
+  </si>
+  <si>
+    <t>Лапша холодная по-корейски «Синг Сонг» с соусом, 750 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-kholodnaya-sing-song/</t>
+  </si>
+  <si>
+    <t>34829</t>
+  </si>
+  <si>
+    <t>Лапша рисовая AROY-D 3  мм</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-3-mm/</t>
+  </si>
+  <si>
+    <t>34863</t>
+  </si>
+  <si>
+    <t>Рисовая лапша Jin Zhi Mi Fen тонкая</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-jin-zhi-mi-fen-tonkaya/</t>
+  </si>
+  <si>
+    <t>34896</t>
+  </si>
+  <si>
+    <t>Японская 100 % гречневая соба с зеленым чаем</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-100--grechnevaya-soba-s-zelenym-chaem/</t>
+  </si>
+  <si>
+    <t>34786</t>
+  </si>
+  <si>
+    <t>Лапша Nongshim Шин Рамён острая, быстрого приготовления в тарелке</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/</t>
+  </si>
+  <si>
+    <t>34817</t>
+  </si>
+  <si>
+    <t>Лапша пшеничная вареная "Удон", 200 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1/</t>
   </si>
   <si>
     <t>34819</t>
   </si>
   <si>
     <t>Лапша пшеничная с куркумой Чоу Мейн, 454 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-s-kurkumoy/</t>
   </si>
   <si>
-    <t>34829</t>
-[...70 lines deleted...]
-  <si>
     <t>34833</t>
   </si>
   <si>
     <t>Лапша рисовая для супа FO (Вьетнам), 375 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-dlya-supa-fo-vetnam-375-gr/</t>
   </si>
   <si>
+    <t>35102</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-3-mm/?sku=35102</t>
+  </si>
+  <si>
+    <t>34930</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-s-kurkumoy/?sku=34930</t>
+  </si>
+  <si>
+    <t>34906</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-dlya-supa-fo-vetnam-375-gr/?sku=34906</t>
+  </si>
+  <si>
+    <t>34995</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/shirataki-klassicheskie-spagetti/?sku=34995</t>
+  </si>
+  <si>
+    <t>34939</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-jin-zhi-mi-fen-tonkaya/?sku=34939</t>
+  </si>
+  <si>
+    <t>34917</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-100--grechnevaya-soba-s-zelenym-chaem/?sku=34917</t>
+  </si>
+  <si>
     <t>35051</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-so-vkusom-kuritsy-rasa-kari-ayam-v-tarelke-1/?sku=35051</t>
   </si>
   <si>
-    <t>34906</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-dlya-supa-fo-vetnam-375-gr/?sku=34906</t>
+    <t>34953</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=34953</t>
+  </si>
+  <si>
+    <t>34975</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1/?sku=34975</t>
   </si>
   <si>
     <t>35067</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-kholodnaya-sing-song/?sku=35067</t>
   </si>
   <si>
-    <t>34930</t>
-[...38 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=34953</t>
+    <t>35096</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-jin-zhi-mi-fen-tonkaya/?sku=35096</t>
   </si>
   <si>
     <t>35009</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=35009</t>
   </si>
   <si>
     <t>35119</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1/?sku=35119</t>
   </si>
   <si>
+    <t>34966</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-100--grechnevaya-soba-s-zelenym-chaem/?sku=34966</t>
+  </si>
+  <si>
+    <t>35087</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-so-vkusom-kuritsy-rasa-kari-ayam-v-tarelke-1/?sku=35087</t>
+  </si>
+  <si>
+    <t>35121</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-s-kurkumoy/?sku=35121</t>
+  </si>
+  <si>
+    <t>35163</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-kholodnaya-sing-song/?sku=35163</t>
+  </si>
+  <si>
     <t>35104</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-dlya-supa-fo-vetnam-375-gr/?sku=35104</t>
   </si>
   <si>
-    <t>34966</t>
-[...4 lines deleted...]
-  <si>
     <t>35144</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-3-mm/?sku=35144</t>
   </si>
   <si>
-    <t>35087</t>
-[...22 lines deleted...]
-  <si>
     <t>35202</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-100--grechnevaya-soba-s-zelenym-chaem/?sku=35202</t>
   </si>
   <si>
+    <t>35169</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-so-vkusom-kuritsy-rasa-kari-ayam-v-tarelke-1/?sku=35169</t>
+  </si>
+  <si>
+    <t>35175</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-s-kurkumoy/?sku=35175</t>
+  </si>
+  <si>
     <t>35180</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-3-mm/?sku=35180</t>
   </si>
   <si>
-    <t>35169</t>
-[...10 lines deleted...]
-  <si>
     <t>35152</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-jin-zhi-mi-fen-tonkaya/?sku=35152</t>
   </si>
   <si>
+    <t>34897</t>
+  </si>
+  <si>
+    <t>Японская гречневая лапша "Соба" с соусом</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-grechnevaya-lapsha-soba-s-sousom/</t>
+  </si>
+  <si>
+    <t>34895</t>
+  </si>
+  <si>
+    <t>Яичная лапша тонкая, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tonkaya/</t>
+  </si>
+  <si>
+    <t>34796</t>
+  </si>
+  <si>
+    <t>Лапша б\п с курицей и сыром, острая, 140 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-i-syrom-ostraya-140-g/</t>
+  </si>
+  <si>
+    <t>34787</t>
+  </si>
+  <si>
+    <t>Лапша Nongshim Шин Рамён острая, быстрого приготовления, 120 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya/</t>
+  </si>
+  <si>
+    <t>34834</t>
+  </si>
+  <si>
+    <t>Лапша рисовая красная, 500 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-krasnaya-500-g/</t>
+  </si>
+  <si>
+    <t>34804</t>
+  </si>
+  <si>
+    <t>Лапша б\п со вкусом сыра, 95 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-syra-95-gr/</t>
+  </si>
+  <si>
     <t>34891</t>
   </si>
   <si>
     <t>Яичная лапша SANLIAN (2 шт)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sanlian-2-sht/</t>
   </si>
   <si>
-    <t>34897</t>
-[...43 lines deleted...]
-  <si>
     <t>34831</t>
   </si>
   <si>
     <t>Лапша рисовая Thai Food King 5 мм</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-thai-food-king-5-mm/</t>
   </si>
   <si>
-    <t>34895</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tonkaya/</t>
+    <t>34942</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sanlian-2-sht/?sku=34942</t>
+  </si>
+  <si>
+    <t>34918</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-grechnevaya-lapsha-soba-s-sousom/?sku=34918</t>
   </si>
   <si>
     <t>34944</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tonkaya/?sku=34944</t>
   </si>
   <si>
-    <t>34942</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-grechnevaya-lapsha-soba-s-sousom/?sku=34918</t>
+    <t>34927</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-i-syrom-ostraya-140-g/?sku=34927</t>
   </si>
   <si>
     <t>35027</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-syra-95-gr/?sku=35027</t>
   </si>
   <si>
-    <t>34927</t>
-[...4 lines deleted...]
-  <si>
     <t>34954</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya/?sku=34954</t>
   </si>
   <si>
     <t>34907</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-krasnaya-500-g/?sku=34907</t>
   </si>
   <si>
     <t>35103</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-thai-food-king-5-mm/?sku=35103</t>
   </si>
   <si>
     <t>35063</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-syra-95-gr/?sku=35063</t>
   </si>
   <si>
     <t>35147</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-krasnaya-500-g/?sku=35147</t>
   </si>
   <si>
+    <t>34967</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-grechnevaya-lapsha-soba-s-sousom/?sku=34967</t>
+  </si>
+  <si>
+    <t>35019</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-i-syrom-ostraya-140-g/?sku=35019</t>
+  </si>
+  <si>
     <t>35146</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-thai-food-king-5-mm/?sku=35146</t>
   </si>
   <si>
-    <t>34967</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-i-syrom-ostraya-140-g/?sku=35019</t>
+    <t>35010</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya/?sku=35010</t>
+  </si>
+  <si>
+    <t>35190</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sanlian-2-sht/?sku=35190</t>
   </si>
   <si>
     <t>35097</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tonkaya/?sku=35097</t>
   </si>
   <si>
-    <t>35010</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sanlian-2-sht/?sku=35190</t>
+    <t>35080</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-syra-95-gr/?sku=35080</t>
   </si>
   <si>
     <t>35181</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-thai-food-king-5-mm/?sku=35181</t>
   </si>
   <si>
     <t>35194</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tonkaya/?sku=35194</t>
   </si>
   <si>
     <t>35203</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-grechnevaya-lapsha-soba-s-sousom/?sku=35203</t>
   </si>
   <si>
-    <t>35080</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-syra-95-gr/?sku=35080</t>
+    <t>34861</t>
+  </si>
+  <si>
+    <t>Рисовая вермишель вьетнамская</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-vermishel-vetnamskaya/</t>
+  </si>
+  <si>
+    <t>34816</t>
+  </si>
+  <si>
+    <t>Лапша пшеничная вареная "Рамэн", 200 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1-1/</t>
+  </si>
+  <si>
+    <t>34855</t>
+  </si>
+  <si>
+    <t>Пшеничная лапша  Удон "Ямамото Сэйфун", японское качество!</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-yamamoto-seyfun-yaponskoe-kachestvo/</t>
   </si>
   <si>
     <t>34813</t>
   </si>
   <si>
     <t>Лапша Кантонская, традиционная 300 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1-1/</t>
   </si>
   <si>
-    <t>34816</t>
-[...23 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-vermishel-vetnamskaya/</t>
+    <t>34928</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1-1/?sku=34928</t>
+  </si>
+  <si>
+    <t>34908</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-vermishel-vetnamskaya/?sku=34908</t>
+  </si>
+  <si>
+    <t>34955</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1-1/?sku=34955</t>
   </si>
   <si>
     <t>34978</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-yamamoto-seyfun-yaponskoe-kachestvo/?sku=34978</t>
   </si>
   <si>
-    <t>34908</t>
-[...16 lines deleted...]
-  <si>
     <t>35130</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35130</t>
   </si>
   <si>
+    <t>35116</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1-1/?sku=35116</t>
+  </si>
+  <si>
+    <t>35118</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1-1/?sku=35118</t>
+  </si>
+  <si>
     <t>35150</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-vermishel-vetnamskaya/?sku=35150</t>
   </si>
   <si>
-    <t>35116</t>
-[...10 lines deleted...]
-  <si>
     <t>35201</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35201</t>
   </si>
   <si>
+    <t>34835</t>
+  </si>
+  <si>
+    <t>Лапша рисовая широкая (3 мм) Sha He Fen</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-shirokaya-3-mm-sha-he-fen/</t>
+  </si>
+  <si>
     <t>34802</t>
   </si>
   <si>
     <t>Лапша б\п со вкусом морепродуктов "Sam Yang" 120 г (SEAFOOD PARTY)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane-1/</t>
   </si>
   <si>
+    <t>34893</t>
+  </si>
+  <si>
+    <t>Яичная лапша Сэн Сой, 300 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sen-soy/</t>
+  </si>
+  <si>
+    <t>34887</t>
+  </si>
+  <si>
+    <t>Черная фунчоза , 200 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza-chernaya-200-g/</t>
+  </si>
+  <si>
+    <t>34818</t>
+  </si>
+  <si>
+    <t>Лапша пшеничная рамен Kekeshi, 300 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-ramen-kekeshi-300-gr/</t>
+  </si>
+  <si>
+    <t>34793</t>
+  </si>
+  <si>
+    <t>Лапша б\п Джин рамён со вкусом грибов 65 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-dzhin-ramyon-so-vkusom-gribov-65-gr-/</t>
+  </si>
+  <si>
     <t>34780</t>
   </si>
   <si>
     <t>Лапша Nongshim Сеутанг с креветками, быстрого приготовления в стакане</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-seutang-s-krevetkami-bystrogo-prigotovleniya-v-stakane/</t>
   </si>
   <si>
-    <t>34893</t>
-[...34 lines deleted...]
-  <si>
     <t>34864</t>
   </si>
   <si>
     <t>Рисовая лапша для супа Фо Pho Kho</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-dlya-supa-fo-pho-kho/</t>
   </si>
   <si>
-    <t>34835</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-shirokaya-3-mm-sha-he-fen/</t>
+    <t>35003</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-seutang-s-krevetkami-bystrogo-prigotovleniya-v-stakane/?sku=35003</t>
+  </si>
+  <si>
+    <t>34909</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-dlya-supa-fo-pho-kho/?sku=34909</t>
   </si>
   <si>
     <t>34933</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-shirokaya-3-mm-sha-he-fen/?sku=34933</t>
   </si>
   <si>
-    <t>34909</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-seutang-s-krevetkami-bystrogo-prigotovleniya-v-stakane/?sku=35003</t>
+    <t>35192</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sen-soy/?sku=35192</t>
   </si>
   <si>
     <t>35025</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane-1/?sku=35025</t>
   </si>
   <si>
-    <t>35192</t>
-[...4 lines deleted...]
-  <si>
     <t>34941</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza-chernaya-200-g/?sku=34941</t>
   </si>
   <si>
+    <t>34956</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-ramen-kekeshi-300-gr/?sku=34956</t>
+  </si>
+  <si>
     <t>35016</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-dzhin-ramyon-so-vkusom-gribov-65-gr-/?sku=35016</t>
   </si>
   <si>
-    <t>34956</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-ramen-kekeshi-300-gr/?sku=34956</t>
+    <t>35079</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane-1/?sku=35079</t>
+  </si>
+  <si>
+    <t>35120</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-ramen-kekeshi-300-gr/?sku=35120</t>
   </si>
   <si>
     <t>35115</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-dzhin-ramyon-so-vkusom-gribov-65-gr-/?sku=35115</t>
   </si>
   <si>
-    <t>35120</t>
-[...4 lines deleted...]
-  <si>
     <t>35107</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-dlya-supa-fo-pho-kho/?sku=35107</t>
   </si>
   <si>
+    <t>34990</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza-chernaya-200-g/?sku=34990</t>
+  </si>
+  <si>
     <t>35105</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-shirokaya-3-mm-sha-he-fen/?sku=35105</t>
   </si>
   <si>
-    <t>34990</t>
-[...10 lines deleted...]
-  <si>
     <t>35153</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-dlya-supa-fo-pho-kho/?sku=35153</t>
   </si>
   <si>
     <t>35148</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-shirokaya-3-mm-sha-he-fen/?sku=35148</t>
   </si>
   <si>
     <t>34858</t>
   </si>
   <si>
     <t>Пшеничная лапша "Удон", 300 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon/</t>
   </si>
   <si>
     <t>34781</t>
   </si>
   <si>
     <t>Лапша Nongshim сублимированная Юккедян Hot Spicy острая , быстрого приготовления в стакане</t>
@@ -2069,137 +2069,137 @@
   <si>
     <t>Лапша рисовая Sha He Noodles</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-sha-he-noodles/</t>
   </si>
   <si>
     <t>34870</t>
   </si>
   <si>
     <t>Суп б\п рисовый Бо Хо с курицей, 50 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-kuritsey-50-g/</t>
   </si>
   <si>
     <t>34894</t>
   </si>
   <si>
     <t>Яичная лапша т.м. «MYTEN», 350 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tm-myten-350-g/</t>
   </si>
   <si>
+    <t>34943</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tm-myten-350-g/?sku=34943</t>
+  </si>
+  <si>
+    <t>34979</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon/?sku=34979</t>
+  </si>
+  <si>
+    <t>35004</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-sublimirovannaya-yukkedyan-hot-spicy-ostraya--bystrogo-prigotovleniya-v-stakane/?sku=35004</t>
+  </si>
+  <si>
+    <t>34932</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-sha-he-noodles/?sku=34932</t>
+  </si>
+  <si>
     <t>34910</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-kuritsey-50-g/?sku=34910</t>
   </si>
   <si>
-    <t>34943</t>
-[...22 lines deleted...]
-  <si>
     <t>35145</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-sha-he-noodles/?sku=35145</t>
   </si>
   <si>
     <t>35041</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-kuritsey-50-g/?sku=35041</t>
   </si>
   <si>
     <t>35193</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tm-myten-350-g/?sku=35193</t>
   </si>
   <si>
     <t>35132</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon/?sku=35132</t>
   </si>
   <si>
     <t>35157</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-kuritsey-50-g/?sku=35157</t>
   </si>
   <si>
+    <t>34109</t>
+  </si>
+  <si>
+    <t>Пшеничная лапша "Удон"японская, варено-мороженная</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/</t>
+  </si>
+  <si>
+    <t>34812</t>
+  </si>
+  <si>
+    <t>Лапша индонезийская б\п со вкусом говядины "INDOMIE", 58 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-indoneziyskaya-bp-so-vkusom-kuritsy-indomie-60-g/</t>
+  </si>
+  <si>
     <t>34898</t>
   </si>
   <si>
     <t>Японская лапша "Удон" с соусом</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-s-sousom/</t>
   </si>
   <si>
-    <t>34109</t>
-[...16 lines deleted...]
-  <si>
     <t>34981</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-s-sousom/?sku=34981</t>
   </si>
   <si>
     <t>34487</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34487</t>
   </si>
   <si>
     <t>35030</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-indoneziyskaya-bp-so-vkusom-kuritsy-indomie-60-g/?sku=35030</t>
   </si>
   <si>
     <t>35081</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-indoneziyskaya-bp-so-vkusom-kuritsy-indomie-60-g/?sku=35081</t>
   </si>
   <si>
     <t>34859</t>
@@ -2228,203 +2228,203 @@
   <si>
     <t>35133</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=35133</t>
   </si>
   <si>
     <t>34850</t>
   </si>
   <si>
     <t>Лапша-суп DAIKOKU "Вакаме рамен"  с водорослями и кукурузой</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-sup-daikoku-vakame-ramen-s-vodoroslyami-i-kukuruzoy/</t>
   </si>
   <si>
     <t>34814</t>
   </si>
   <si>
     <t>Лапша картофельная "Samyang", 118 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-samyang-118-g/</t>
   </si>
   <si>
+    <t>34899</t>
+  </si>
+  <si>
+    <t>Японская лапша "Удон" со специями, 630гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-so-spetsiyami-630gr-/</t>
+  </si>
+  <si>
     <t>34844</t>
   </si>
   <si>
     <t>Лапша Чунчжан с соусом из черных бобов, 660 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-chunchzhan-s-sousom-iz-chernykh-bobov-660-g/</t>
   </si>
   <si>
-    <t>34899</t>
-[...7 lines deleted...]
-  <si>
     <t>35031</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-samyang-118-g/?sku=35031</t>
   </si>
   <si>
+    <t>34959</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-sup-daikoku-vakame-ramen-s-vodoroslyami-i-kukuruzoy/?sku=34959</t>
+  </si>
+  <si>
+    <t>35068</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-chunchzhan-s-sousom-iz-chernykh-bobov-660-g/?sku=35068</t>
+  </si>
+  <si>
     <t>34982</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-so-spetsiyami-630gr-/?sku=34982</t>
   </si>
   <si>
-    <t>34959</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-chunchzhan-s-sousom-iz-chernykh-bobov-660-g/?sku=35068</t>
+    <t>35149</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-chunchzhan-s-sousom-iz-chernykh-bobov-660-g/?sku=35149</t>
+  </si>
+  <si>
+    <t>35056</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-so-spetsiyami-630gr-/?sku=35056</t>
   </si>
   <si>
     <t>35036</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-sup-daikoku-vakame-ramen-s-vodoroslyami-i-kukuruzoy/?sku=35036</t>
   </si>
   <si>
-    <t>35149</t>
-[...10 lines deleted...]
-  <si>
     <t>35082</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-samyang-118-g/?sku=35082</t>
   </si>
   <si>
     <t>35205</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-so-spetsiyami-630gr-/?sku=35205</t>
   </si>
   <si>
+    <t>34836</t>
+  </si>
+  <si>
+    <t>Лапша с кунжутом со вкусом говядины, 110 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-s-kunzhutom-so-vkusom-govyadiny-110-gr/</t>
+  </si>
+  <si>
     <t>34498</t>
   </si>
   <si>
     <t>Японская лапша рамен с соусом мисо замороженная</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/</t>
   </si>
   <si>
     <t>34866</t>
   </si>
   <si>
     <t>Рисовая лапша со вкусом морепродуктов, 92 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-so-vkusom-moreproduktov-92-g/</t>
   </si>
   <si>
-    <t>34836</t>
-[...7 lines deleted...]
-  <si>
     <t>35039</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-so-vkusom-moreproduktov-92-g/?sku=35039</t>
   </si>
   <si>
     <t>34900</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=34900</t>
   </si>
   <si>
     <t>35034</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-s-kunzhutom-so-vkusom-govyadiny-110-gr/?sku=35034</t>
   </si>
   <si>
     <t>35069</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-so-vkusom-moreproduktov-92-g/?sku=35069</t>
   </si>
   <si>
     <t>35083</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-s-kunzhutom-so-vkusom-govyadiny-110-gr/?sku=35083</t>
   </si>
   <si>
     <t>34960</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=34960</t>
   </si>
   <si>
+    <t>35155</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-so-vkusom-moreproduktov-92-g/?sku=35155</t>
+  </si>
+  <si>
     <t>35135</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=35135</t>
   </si>
   <si>
     <t>35124</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-s-kunzhutom-so-vkusom-govyadiny-110-gr/?sku=35124</t>
   </si>
   <si>
-    <t>35155</t>
-[...4 lines deleted...]
-  <si>
     <t>35207</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=35207</t>
   </si>
   <si>
     <t>34868</t>
   </si>
   <si>
     <t>Рисовые палочки тток для Токпокки (Garaetteok), 400 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/</t>
   </si>
   <si>
     <t>34901</t>
   </si>
   <si>
     <t>Японская пшеничная лапша  "Рамен" с соусом</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-pshenichnaya-lapsha-ramen-s-sousom/</t>
   </si>
   <si>
     <t>34961</t>
@@ -2519,138 +2519,138 @@
   <si>
     <t>Рисовая лапша 0,8 мм(порционная)</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-08-mmportsionnaya/</t>
   </si>
   <si>
     <t>34841</t>
   </si>
   <si>
     <t>Лапша томатная Kekeshi, 300 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-tomatnaya-kekeshi-300-g/</t>
   </si>
   <si>
     <t>34876</t>
   </si>
   <si>
     <t>Суп Фо со вкусом морепродуктов быстрого приготовления Pho Hai san</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/</t>
   </si>
   <si>
+    <t>34938</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-08-mmportsionnaya/?sku=34938</t>
+  </si>
+  <si>
+    <t>34936</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-tomatnaya-kekeshi-300-g/?sku=34936</t>
+  </si>
+  <si>
     <t>35047</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=35047</t>
   </si>
   <si>
-    <t>34938</t>
-[...10 lines deleted...]
-  <si>
     <t>35151</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-08-mmportsionnaya/?sku=35151</t>
   </si>
   <si>
+    <t>35126</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-tomatnaya-kekeshi-300-g/?sku=35126</t>
+  </si>
+  <si>
     <t>35086</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=35086</t>
   </si>
   <si>
-    <t>35126</t>
-[...4 lines deleted...]
-  <si>
     <t>38433</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=38433</t>
   </si>
   <si>
     <t>38515</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=38515</t>
   </si>
   <si>
     <t>38559</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=38559</t>
   </si>
   <si>
     <t>38593</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=38593</t>
   </si>
   <si>
     <t>34865</t>
   </si>
   <si>
     <t>Рисовая лапша Робот Xin Zhu, 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-robot/</t>
   </si>
   <si>
     <t>34840</t>
   </si>
   <si>
     <t>Лапша сомен "Kekeshi" ,300 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-kekeshi-300-gr/</t>
   </si>
   <si>
+    <t>34940</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-robot/?sku=34940</t>
+  </si>
+  <si>
     <t>35125</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-kekeshi-300-gr/?sku=35125</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-robot/?sku=34940</t>
   </si>
   <si>
     <t>35154</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-robot/?sku=35154</t>
   </si>
   <si>
     <t>34886</t>
   </si>
   <si>
     <t>Харусаме, стеклянная лапша из картофельного крахмала, 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/kharusame/</t>
   </si>
   <si>
     <t>35158</t>
   </si>
   <si>
     <t>https://www.edazii.ru/lapsha-i-vermishel/kharusame/?sku=35158</t>
   </si>
   <si>
     <t>34857</t>
   </si>
@@ -3498,51 +3498,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-champong-ostraya-s-moreproduktami-130-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kuksi-kuksu/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkkimchi-92-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/grechnevaya-lapsha-soba-yamamoto-seyfun-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tolstaya-safoco/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vermishel-bobovaya-mung-bian/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-nenmen-400-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-govyadinoy-50-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-shandun-shirokaya-tm-mai-xiang-cun-227-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/cpagetti-shirataki-s-morkovyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-varenaya-myagkaya--bystrogo-prigotovleniya-v-chashke/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-varenaya-myagkaya--bystrogo-prigotovleniya-v-chashke/?sku=34971" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/grechnevaya-lapsha-soba-yamamoto-seyfun-yaponskoe-kachestvo/?sku=34912" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya/?sku=34945" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri/?sku=34919" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-champong-ostraya-s-moreproduktami-130-g/?sku=34996" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kuksi-kuksu/?sku=34968" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkkimchi-92-g/?sku=35018" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-govyadinoy-50-g-/?sku=35156" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vermishel-bobovaya-mung-bian/?sku=34922" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-nenmen-400-gr/?sku=34916" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-shandun-shirokaya-tm-mai-xiang-cun-227-kg/?sku=34931" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/cpagetti-shirataki-s-morkovyu/?sku=34991" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg/?sku=34924" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tolstaya-safoco/?sku=35106" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/?sku=34903" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-shandun-shirokaya-tm-mai-xiang-cun-227-kg/?sku=34958" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-champong-ostraya-s-moreproduktami-130-g/?sku=35072" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/?sku=35015" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-govyadinoy-50-g-/?sku=35165" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vermishel-bobovaya-mung-bian/?sku=35159" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-varenaya-myagkaya--bystrogo-prigotovleniya-v-chashke/?sku=35005" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/grechnevaya-lapsha-soba-yamamoto-seyfun-yaponskoe-kachestvo/?sku=34962" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya/?sku=34949" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-nenmen-400-gr/?sku=35092" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg/?sku=35108" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tolstaya-safoco/?sku=35185" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri/?sku=35050" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kuksi-kuksu/?sku=35058" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkkimchi-92-g/?sku=35062" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/grechnevaya-lapsha-soba-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35195" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-shandun-shirokaya-tm-mai-xiang-cun-227-kg/?sku=35098" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya/?sku=35000" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/?sku=35076" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri/?sku=35168" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kuksi-kuksu/?sku=35110" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkkimchi-92-g/?sku=35137" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-shandun-shirokaya-tm-mai-xiang-cun-227-kg/?sku=35123" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/?sku=35171" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vermishel-iz-kukuruznoy-muki/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/fetuchini-shirataki-so-shpinatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-funcheza-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-zelenyy-chay-kekeshi-300-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-stakane/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkgovyadiny-92-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-hot-120-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-5-mm-oriental-food-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-pshenichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-pshenichnaya/?sku=34969" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=34946" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34807" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vermishel-iz-kukuruznoy-muki/?sku=34923" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/fetuchini-shirataki-so-shpinatom/?sku=34992" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-funcheza-500-g/?sku=34984" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=34934" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1/?sku=34929" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-zelenyy-chay-kekeshi-300-g/?sku=34925" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco-1/?sku=35094" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-5-mm-oriental-food-400-g/?sku=35099" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-stakane/?sku=34972" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkgovyadiny-92-g/?sku=34926" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-hot-120-gr/?sku=34997" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1-1/?sku=35048" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-funcheza-500-g/?sku=35174" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1/?sku=35093" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=34950" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-zelenyy-chay-kekeshi-300-g/?sku=35109" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco-1/?sku=35186" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34913" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-5-mm-oriental-food-400-g/?sku=35141" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-hot-120-gr/?sku=35060" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=34985" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-pshenichnaya/?sku=35059" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1-1/?sku=35166" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-stakane/?sku=35006" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkgovyadiny-92-g/?sku=35017" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=35065" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34963" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-5-mm-oriental-food-400-g/?sku=35177" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=35001" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkgovyadiny-92-g/?sku=35172" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-hot-120-gr/?sku=35112" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-pshenichnaya/?sku=35111" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1/?sku=35117" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=35197" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=35160" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=38374" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-tarelke/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-soba/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-ostraya-s-moreproduktami-bystrogo-prigotovleniya-v-stakane/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-govyadiny-miliket-75-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vermishel-pautinka-shirataki/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-krevetki-miliket--65-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-somen-yamamoto-seyfun-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-10-mm-dlya-pad-tay/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-3-mm-tfk-375-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane/?sku=35012" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco/?sku=35095" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-tarelke/?sku=34973" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-soba/?sku=34914" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-govyadiny-miliket-75-g/?sku=34904" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-ostraya-s-moreproduktami-bystrogo-prigotovleniya-v-stakane/?sku=34998" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-10-mm-dlya-pad-tay/?sku=35100" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/?sku=34935" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-3-mm-tfk-375-gr-/?sku=35139" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1/?sku=35049" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vermishel-pautinka-shirataki/?sku=34993" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-1/?sku=34947" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-krevetki-miliket--65-g/?sku=34905" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-somen-yamamoto-seyfun-yaponskoe-kachestvo/?sku=34970" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-10-mm-dlya-pad-tay/?sku=35142" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1/?sku=35167" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-tarelke/?sku=35007" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-soba/?sku=34964" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-somen-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35129" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-govyadiny-miliket-75-g/?sku=35022" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/?sku=34986" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane/?sku=35074" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-1/?sku=34951" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-krevetki-miliket--65-g/?sku=35023" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco/?sku=35187" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-1/?sku=35002" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-somen-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35200" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-krevetki-miliket--65-g/?sku=35078" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-10-mm-dlya-pad-tay/?sku=35178" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/?sku=35161" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-govyadiny-miliket-75-g/?sku=35077" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-krevetki-miliket--65-g/?sku=35173" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/?sku=38375" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-iz-grechnevoy-muki-680-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-3-mm-oriental-food-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-stakane/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-5-mm-dlya-pad-tay/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-mild-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-soon-veggie-ovoshchnaya-bystrogo-prigotovleniya-v-stakane/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-kekeshi-300-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-paldo-mini-vantukkon-so-vkusom-govyadiny-bystrogo-prigotovleniya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/shirataki-delikat/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-3-mm-oriental-food-400-g/?sku=35140" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-5-mm-dlya-pad-tay/?sku=35101" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-iz-grechnevoy-muki-680-gr/?sku=34915" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-mild-120-g/?sku=35061" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-stakane/?sku=34952" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-kekeshi-300-gr/?sku=35188" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=34987" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=34822" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-soon-veggie-ovoshchnaya-bystrogo-prigotovleniya-v-stakane/?sku=34999" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-paldo-mini-vantukkon-so-vkusom-govyadiny-bystrogo-prigotovleniya-1/?sku=34948" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/shirataki-delikat/?sku=34994" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-mild-120-g/?sku=35113" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=35066" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-iz-grechnevoy-muki-680-gr/?sku=34965" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-paldo-mini-vantukkon-so-vkusom-govyadiny-bystrogo-prigotovleniya-1/?sku=35038" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-stakane/?sku=35008" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=34957" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-3-mm-oriental-food-400-g/?sku=35176" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-5-mm-dlya-pad-tay/?sku=35143" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=35122" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-paldo-mini-vantukkon-so-vkusom-govyadiny-bystrogo-prigotovleniya-1/?sku=35084" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-5-mm-dlya-pad-tay/?sku=35179" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=35162" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=35198" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=38376" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-s-kurkumoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-jin-zhi-mi-fen-tonkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/shirataki-klassicheskie-spagetti/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-so-vkusom-kuritsy-rasa-kari-ayam-v-tarelke-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kholodnaya-sing-song/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-100--grechnevaya-soba-s-zelenym-chaem/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-dlya-supa-fo-vetnam-375-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-so-vkusom-kuritsy-rasa-kari-ayam-v-tarelke-1/?sku=35051" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-dlya-supa-fo-vetnam-375-gr/?sku=34906" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kholodnaya-sing-song/?sku=35067" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-s-kurkumoy/?sku=34930" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-jin-zhi-mi-fen-tonkaya/?sku=34939" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-100--grechnevaya-soba-s-zelenym-chaem/?sku=34917" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/shirataki-klassicheskie-spagetti/?sku=34995" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-3-mm/?sku=35102" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1/?sku=34975" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=34953" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=35009" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1/?sku=35119" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-dlya-supa-fo-vetnam-375-gr/?sku=35104" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-100--grechnevaya-soba-s-zelenym-chaem/?sku=34966" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-3-mm/?sku=35144" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-so-vkusom-kuritsy-rasa-kari-ayam-v-tarelke-1/?sku=35087" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-s-kurkumoy/?sku=35121" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kholodnaya-sing-song/?sku=35163" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-jin-zhi-mi-fen-tonkaya/?sku=35096" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-100--grechnevaya-soba-s-zelenym-chaem/?sku=35202" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-3-mm/?sku=35180" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-so-vkusom-kuritsy-rasa-kari-ayam-v-tarelke-1/?sku=35169" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-s-kurkumoy/?sku=35175" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-jin-zhi-mi-fen-tonkaya/?sku=35152" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sanlian-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-grechnevaya-lapsha-soba-s-sousom/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-i-syrom-ostraya-140-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-krasnaya-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-syra-95-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-thai-food-king-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tonkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tonkaya/?sku=34944" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sanlian-2-sht/?sku=34942" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-grechnevaya-lapsha-soba-s-sousom/?sku=34918" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-syra-95-gr/?sku=35027" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-i-syrom-ostraya-140-g/?sku=34927" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya/?sku=34954" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-krasnaya-500-g/?sku=34907" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-thai-food-king-5-mm/?sku=35103" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-syra-95-gr/?sku=35063" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-krasnaya-500-g/?sku=35147" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-thai-food-king-5-mm/?sku=35146" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-grechnevaya-lapsha-soba-s-sousom/?sku=34967" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-i-syrom-ostraya-140-g/?sku=35019" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tonkaya/?sku=35097" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya/?sku=35010" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sanlian-2-sht/?sku=35190" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-thai-food-king-5-mm/?sku=35181" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tonkaya/?sku=35194" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-grechnevaya-lapsha-soba-s-sousom/?sku=35203" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-syra-95-gr/?sku=35080" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-yamamoto-seyfun-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-vermishel-vetnamskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-yamamoto-seyfun-yaponskoe-kachestvo/?sku=34978" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-vermishel-vetnamskaya/?sku=34908" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1-1/?sku=34928" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1-1/?sku=34955" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35130" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-vermishel-vetnamskaya/?sku=35150" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1-1/?sku=35116" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1-1/?sku=35118" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35201" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-seutang-s-krevetkami-bystrogo-prigotovleniya-v-stakane/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sen-soy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza-chernaya-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-dzhin-ramyon-so-vkusom-gribov-65-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-ramen-kekeshi-300-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-dlya-supa-fo-pho-kho/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-shirokaya-3-mm-sha-he-fen/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-shirokaya-3-mm-sha-he-fen/?sku=34933" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-dlya-supa-fo-pho-kho/?sku=34909" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-seutang-s-krevetkami-bystrogo-prigotovleniya-v-stakane/?sku=35003" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane-1/?sku=35025" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sen-soy/?sku=35192" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza-chernaya-200-g/?sku=34941" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-dzhin-ramyon-so-vkusom-gribov-65-gr-/?sku=35016" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-ramen-kekeshi-300-gr/?sku=34956" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-dzhin-ramyon-so-vkusom-gribov-65-gr-/?sku=35115" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-ramen-kekeshi-300-gr/?sku=35120" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-dlya-supa-fo-pho-kho/?sku=35107" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-shirokaya-3-mm-sha-he-fen/?sku=35105" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza-chernaya-200-g/?sku=34990" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane-1/?sku=35079" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-dlya-supa-fo-pho-kho/?sku=35153" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-shirokaya-3-mm-sha-he-fen/?sku=35148" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-sublimirovannaya-yukkedyan-hot-spicy-ostraya--bystrogo-prigotovleniya-v-stakane/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-sha-he-noodles/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-kuritsey-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tm-myten-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-kuritsey-50-g/?sku=34910" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tm-myten-350-g/?sku=34943" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon/?sku=34979" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-sublimirovannaya-yukkedyan-hot-spicy-ostraya--bystrogo-prigotovleniya-v-stakane/?sku=35004" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-sha-he-noodles/?sku=34932" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-sha-he-noodles/?sku=35145" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-kuritsey-50-g/?sku=35041" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tm-myten-350-g/?sku=35193" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon/?sku=35132" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-kuritsey-50-g/?sku=35157" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-s-sousom/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-indoneziyskaya-bp-so-vkusom-kuritsy-indomie-60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-s-sousom/?sku=34981" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34487" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-indoneziyskaya-bp-so-vkusom-kuritsy-indomie-60-g/?sku=35030" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-indoneziyskaya-bp-so-vkusom-kuritsy-indomie-60-g/?sku=35081" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34859" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-s-sousom/?sku=35134" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-s-sousom/?sku=35204" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34980" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=35133" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-sup-daikoku-vakame-ramen-s-vodoroslyami-i-kukuruzoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-samyang-118-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-chunchzhan-s-sousom-iz-chernykh-bobov-660-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-so-spetsiyami-630gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-samyang-118-g/?sku=35031" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-so-spetsiyami-630gr-/?sku=34982" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-sup-daikoku-vakame-ramen-s-vodoroslyami-i-kukuruzoy/?sku=34959" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-chunchzhan-s-sousom-iz-chernykh-bobov-660-g/?sku=35068" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-sup-daikoku-vakame-ramen-s-vodoroslyami-i-kukuruzoy/?sku=35036" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-chunchzhan-s-sousom-iz-chernykh-bobov-660-g/?sku=35149" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-so-spetsiyami-630gr-/?sku=35056" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-samyang-118-g/?sku=35082" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-so-spetsiyami-630gr-/?sku=35205" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-so-vkusom-moreproduktov-92-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-s-kunzhutom-so-vkusom-govyadiny-110-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-so-vkusom-moreproduktov-92-g/?sku=35039" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=34900" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-s-kunzhutom-so-vkusom-govyadiny-110-gr/?sku=35034" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-so-vkusom-moreproduktov-92-g/?sku=35069" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-s-kunzhutom-so-vkusom-govyadiny-110-gr/?sku=35083" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=34960" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=35135" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-s-kunzhutom-so-vkusom-govyadiny-110-gr/?sku=35124" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-so-vkusom-moreproduktov-92-g/?sku=35155" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=35207" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-pshenichnaya-lapsha-ramen-s-sousom/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-pshenichnaya-lapsha-ramen-s-sousom/?sku=34961" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35070" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-pshenichnaya-lapsha-ramen-s-sousom/?sku=35136" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35746" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36025" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-pshenichnaya-lapsha-ramen-s-sousom/?sku=35208" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36120" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-so-vkusom-govyadiny-bystrogo-prigotovleniya-pho-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-so-vkusom-govyadiny-bystrogo-prigotovleniya-pho-bo/?sku=35043" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-so-vkusom-govyadiny-bystrogo-prigotovleniya-pho-bo/?sku=35085" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-so-vkusom-govyadiny-bystrogo-prigotovleniya-pho-bo/?sku=38429" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-so-vkusom-govyadiny-bystrogo-prigotovleniya-pho-bo/?sku=38511" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-so-vkusom-govyadiny-bystrogo-prigotovleniya-pho-bo/?sku=38555" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-so-vkusom-govyadiny-bystrogo-prigotovleniya-pho-bo/?sku=38589" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-08-mmportsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-tomatnaya-kekeshi-300-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=35047" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-08-mmportsionnaya/?sku=34938" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-tomatnaya-kekeshi-300-g/?sku=34936" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-08-mmportsionnaya/?sku=35151" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=35086" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-tomatnaya-kekeshi-300-g/?sku=35126" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=38433" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=38515" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=38559" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=38593" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-robot/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-kekeshi-300-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-kekeshi-300-gr/?sku=35125" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-robot/?sku=34940" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-robot/?sku=35154" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kharusame/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kharusame/?sku=35158" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-midori-s-zelenym-chaem/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-midori-s-zelenym-chaem/?sku=35131" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-ostraya-105-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-ostraya-105-g/?sku=35020" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-ostraya-140-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-ostraya-140-g/?sku=35021" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-krevetki-110-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-krevetki-110-gr/?sku=35024" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-moreproduktov-72-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-moreproduktov-72-g/?sku=35026" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-indoneziyskaya-bp-mi-goreng-zharenaya-indomie-75-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-indoneziyskaya-bp-mi-goreng-zharenaya-indomie-75-g/?sku=35029" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-sublimirovannaya-toyo-suysan-yakisoba-s-sousom-bystrogo-prigotovleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-sublimirovannaya-toyo-suysan-yakisoba-s-sousom-bystrogo-prigotovleniya/?sku=35032" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-bp-dlya-supa-fo-miliket-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-bp-dlya-supa-fo-miliket-500-g/?sku=35033" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-chapagettichapaghetti-bystrogo-prigotovleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-chapagettichapaghetti-bystrogo-prigotovleniya/?sku=35035" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-sup-daikoku-goma-miso-ramen-na-osnove-kunzhutnoy-pasty/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-sup-daikoku-goma-miso-ramen-na-osnove-kunzhutnoy-pasty/?sku=35037" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=35040" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=36024" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=36056" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-s-govyadinoy-pho-thit-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-s-govyadinoy-pho-thit-bo/?sku=35042" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-s-govyadinoy-pho-thit-bo/?sku=38428" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-s-govyadinoy-pho-thit-bo/?sku=38510" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-s-govyadinoy-pho-thit-bo/?sku=38529" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-s-govyadinoy-pho-thit-bo/?sku=38554" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-s-govyadinoy-pho-thit-bo/?sku=38588" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga/?sku=35045" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga/?sku=38431" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga/?sku=38513" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga/?sku=38531" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga/?sku=38557" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga/?sku=38591" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga-1/?sku=35046" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga-1/?sku=38432" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga-1/?sku=38514" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga-1/?sku=38532" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga-1/?sku=38558" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga-1/?sku=38592" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-vm-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-khiyamugi-yamamoto-seyfun-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vetnamskaya-vermishel/vetnamskaya-funcheza/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vetnamskaya-vermishel/vetnamskaya-funcheza/?sku=34983" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vetnamskaya-vermishel/vetnamskaya-funcheza/?sku=38373" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza/funcheza-iz-risovoy-i-bobovoy-muki-jin-ton-dzhin--dzhin/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza/funcheza-iz-risovoy-i-bobovoy-muki-jin-ton-dzhin--dzhin/?sku=38378" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza/funcheza-oriental-iz-kartofelnogo-krakhmala/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza/funcheza-oriental-iz-kartofelnogo-krakhmala/?sku=35071" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza/funcheza-oriental-iz-kartofelnogo-krakhmala/?sku=38379" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp/20170420/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp/20170420/?sku=35206" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/soevayabobovaya-lapsha/nabor-dlya-prigotovleniya-ashlyam-fu-hot-asia/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/soevayabobovaya-lapsha/nabor-dlya-prigotovleniya-ashlyam-fu-hot-asia/?sku=38405" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/soevayabobovaya-lapsha/nabor-dlya-prigotovleniya-ashlyam-fu-hot-asia/?sku=38481" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/soevayabobovaya-lapsha/nabor-dlya-prigotovleniya-ashlyam-fu-hot-asia/?sku=38537" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kuksi-kuksu/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vermishel-bobovaya-mung-bian/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/grechnevaya-lapsha-soba-yamamoto-seyfun-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-govyadinoy-50-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-champong-ostraya-s-moreproduktami-130-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/cpagetti-shirataki-s-morkovyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-nenmen-400-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-shandun-shirokaya-tm-mai-xiang-cun-227-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-varenaya-myagkaya--bystrogo-prigotovleniya-v-chashke/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tolstaya-safoco/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkkimchi-92-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg/?sku=34924" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-varenaya-myagkaya--bystrogo-prigotovleniya-v-chashke/?sku=34971" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kuksi-kuksu/?sku=34968" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri/?sku=34919" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya/?sku=34945" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/grechnevaya-lapsha-soba-yamamoto-seyfun-yaponskoe-kachestvo/?sku=34912" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkkimchi-92-g/?sku=35018" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-govyadinoy-50-g-/?sku=35156" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vermishel-bobovaya-mung-bian/?sku=34922" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-champong-ostraya-s-moreproduktami-130-g/?sku=34996" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/cpagetti-shirataki-s-morkovyu/?sku=34991" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tolstaya-safoco/?sku=35106" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/?sku=34903" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-nenmen-400-gr/?sku=34916" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-shandun-shirokaya-tm-mai-xiang-cun-227-kg/?sku=34931" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/?sku=35015" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/grechnevaya-lapsha-soba-yamamoto-seyfun-yaponskoe-kachestvo/?sku=34962" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-govyadinoy-50-g-/?sku=35165" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vermishel-bobovaya-mung-bian/?sku=35159" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-shandun-shirokaya-tm-mai-xiang-cun-227-kg/?sku=34958" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-varenaya-myagkaya--bystrogo-prigotovleniya-v-chashke/?sku=35005" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya/?sku=34949" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-champong-ostraya-s-moreproduktami-130-g/?sku=35072" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-nenmen-400-gr/?sku=35092" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tolstaya-safoco/?sku=35185" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kuksi-kuksu/?sku=35058" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri/?sku=35050" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg/?sku=35108" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkkimchi-92-g/?sku=35062" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/grechnevaya-lapsha-soba-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35195" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kuksi-kuksu/?sku=35110" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri/?sku=35168" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/?sku=35076" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya/?sku=35000" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-shandun-shirokaya-tm-mai-xiang-cun-227-kg/?sku=35098" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkkimchi-92-g/?sku=35137" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-po-tayski-so-vk-krevetki-75-g/?sku=35171" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-shandun-shirokaya-tm-mai-xiang-cun-227-kg/?sku=35123" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-funcheza-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-zelenyy-chay-kekeshi-300-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-stakane/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkgovyadiny-92-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-hot-120-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-pshenichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vermishel-iz-kukuruznoy-muki/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-5-mm-oriental-food-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/fetuchini-shirataki-so-shpinatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vermishel-iz-kukuruznoy-muki/?sku=34923" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/fetuchini-shirataki-so-shpinatom/?sku=34992" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=34934" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco-1/?sku=35094" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-funcheza-500-g/?sku=34984" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-zelenyy-chay-kekeshi-300-g/?sku=34925" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-stakane/?sku=34972" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkgovyadiny-92-g/?sku=34926" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1/?sku=34929" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34807" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-hot-120-gr/?sku=34997" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-5-mm-oriental-food-400-g/?sku=35099" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-pshenichnaya/?sku=34969" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1-1/?sku=35048" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=34946" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=34950" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34913" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco-1/?sku=35186" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-zelenyy-chay-kekeshi-300-g/?sku=35109" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1/?sku=35093" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-hot-120-gr/?sku=35060" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-pshenichnaya/?sku=35059" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=34985" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-5-mm-oriental-food-400-g/?sku=35141" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1-1/?sku=35166" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-stakane/?sku=35006" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkgovyadiny-92-g/?sku=35017" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-funcheza-500-g/?sku=35174" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34963" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1/?sku=35117" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-hot-120-gr/?sku=35112" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-pshenichnaya/?sku=35111" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-risovaya-so-vkgovyadiny-92-g/?sku=35172" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=35001" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-5-mm-oriental-food-400-g/?sku=35177" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=35065" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=35197" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=35160" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=38374" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-soba/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-govyadiny-miliket-75-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vermishel-pautinka-shirataki/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-krevetki-miliket--65-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-somen-yamamoto-seyfun-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-3-mm-tfk-375-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-10-mm-dlya-pad-tay/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-ostraya-s-moreproduktami-bystrogo-prigotovleniya-v-stakane/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-tarelke/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-ostraya-s-moreproduktami-bystrogo-prigotovleniya-v-stakane/?sku=34998" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-tarelke/?sku=34973" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-soba/?sku=34914" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane/?sku=35012" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/?sku=34935" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-3-mm-tfk-375-gr-/?sku=35139" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1/?sku=35049" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-govyadiny-miliket-75-g/?sku=34904" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vermishel-pautinka-shirataki/?sku=34993" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-10-mm-dlya-pad-tay/?sku=35100" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-krevetki-miliket--65-g/?sku=34905" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-1/?sku=34947" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-somen-yamamoto-seyfun-yaponskoe-kachestvo/?sku=34970" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco/?sku=35095" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-kap-nudl-s-karri-1/?sku=35167" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-udon-bystrogo-prigotovleniya-v-tarelke/?sku=35007" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-grechnevaya-soba/?sku=34964" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-somen-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35129" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-10-mm-dlya-pad-tay/?sku=35142" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/?sku=34986" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-govyadiny-miliket-75-g/?sku=35022" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-tonkaya-safoco/?sku=35187" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-krevetki-miliket--65-g/?sku=35023" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-1/?sku=34951" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane/?sku=35074" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-govyadiny-miliket-75-g/?sku=35077" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-kimchi-ramyon-ostraya-bystrogo-prigotovleniya-1/?sku=35002" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-10-mm-dlya-pad-tay/?sku=35178" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-somen-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35200" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-krevetki-miliket--65-g/?sku=35078" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/?sku=35161" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vk-krevetki-miliket--65-g/?sku=35173" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza-jintong/?sku=38375" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-3-mm-oriental-food-400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-mild-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-stakane/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-soon-veggie-ovoshchnaya-bystrogo-prigotovleniya-v-stakane/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-5-mm-dlya-pad-tay/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-kekeshi-300-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-iz-grechnevoy-muki-680-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-paldo-mini-vantukkon-so-vkusom-govyadiny-bystrogo-prigotovleniya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/shirataki-delikat/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-iz-grechnevoy-muki-680-gr/?sku=34915" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-5-mm-dlya-pad-tay/?sku=35101" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-yaichnaya-kekeshi-300-gr/?sku=35188" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-stakane/?sku=34952" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-soon-veggie-ovoshchnaya-bystrogo-prigotovleniya-v-stakane/?sku=34999" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=34987" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=34822" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-paldo-mini-vantukkon-so-vkusom-govyadiny-bystrogo-prigotovleniya-1/?sku=34948" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-3-mm-oriental-food-400-g/?sku=35140" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/shirataki-delikat/?sku=34994" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-mild-120-g/?sku=35061" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=35066" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-5-mm-dlya-pad-tay/?sku=35143" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-iz-grechnevoy-muki-680-gr/?sku=34965" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-paldo-mini-vantukkon-so-vkusom-govyadiny-bystrogo-prigotovleniya-1/?sku=35038" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-stakane/?sku=35008" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=34957" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-neoguri-mild-120-g/?sku=35113" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-3-mm-oriental-food-400-g/?sku=35176" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=35122" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-paldo-mini-vantukkon-so-vkusom-govyadiny-bystrogo-prigotovleniya-1/?sku=35084" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=35162" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-5-mm-dlya-pad-tay/?sku=35179" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-soevaya-funchoza/?sku=38376" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=35198" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-so-vkusom-kuritsy-rasa-kari-ayam-v-tarelke-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/shirataki-klassicheskie-spagetti/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kholodnaya-sing-song/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-jin-zhi-mi-fen-tonkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-100--grechnevaya-soba-s-zelenym-chaem/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-s-kurkumoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-dlya-supa-fo-vetnam-375-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-3-mm/?sku=35102" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-s-kurkumoy/?sku=34930" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-dlya-supa-fo-vetnam-375-gr/?sku=34906" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/shirataki-klassicheskie-spagetti/?sku=34995" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-jin-zhi-mi-fen-tonkaya/?sku=34939" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-100--grechnevaya-soba-s-zelenym-chaem/?sku=34917" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-so-vkusom-kuritsy-rasa-kari-ayam-v-tarelke-1/?sku=35051" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=34953" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1/?sku=34975" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kholodnaya-sing-song/?sku=35067" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-jin-zhi-mi-fen-tonkaya/?sku=35096" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya-v-tarelke/?sku=35009" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1/?sku=35119" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-100--grechnevaya-soba-s-zelenym-chaem/?sku=34966" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-so-vkusom-kuritsy-rasa-kari-ayam-v-tarelke-1/?sku=35087" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-s-kurkumoy/?sku=35121" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kholodnaya-sing-song/?sku=35163" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-dlya-supa-fo-vetnam-375-gr/?sku=35104" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-3-mm/?sku=35144" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-100--grechnevaya-soba-s-zelenym-chaem/?sku=35202" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-lapsha-nissin-so-vkusom-kuritsy-rasa-kari-ayam-v-tarelke-1/?sku=35169" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-s-kurkumoy/?sku=35175" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-aroy-d-3-mm/?sku=35180" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-jin-zhi-mi-fen-tonkaya/?sku=35152" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-grechnevaya-lapsha-soba-s-sousom/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tonkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-i-syrom-ostraya-140-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-krasnaya-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-syra-95-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sanlian-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-thai-food-king-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sanlian-2-sht/?sku=34942" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-grechnevaya-lapsha-soba-s-sousom/?sku=34918" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tonkaya/?sku=34944" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-i-syrom-ostraya-140-g/?sku=34927" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-syra-95-gr/?sku=35027" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya/?sku=34954" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-krasnaya-500-g/?sku=34907" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-thai-food-king-5-mm/?sku=35103" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-syra-95-gr/?sku=35063" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-krasnaya-500-g/?sku=35147" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-grechnevaya-lapsha-soba-s-sousom/?sku=34967" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-i-syrom-ostraya-140-g/?sku=35019" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-thai-food-king-5-mm/?sku=35146" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-shin-ramyon-ostraya-bystrogo-prigotovleniya/?sku=35010" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sanlian-2-sht/?sku=35190" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tonkaya/?sku=35097" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-syra-95-gr/?sku=35080" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-thai-food-king-5-mm/?sku=35181" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tonkaya/?sku=35194" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-grechnevaya-lapsha-soba-s-sousom/?sku=35203" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-vermishel-vetnamskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-yamamoto-seyfun-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1-1/?sku=34928" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-vermishel-vetnamskaya/?sku=34908" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1-1/?sku=34955" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-yamamoto-seyfun-yaponskoe-kachestvo/?sku=34978" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35130" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kitayskaya-lapsha-dlya-zharki-tm-mai-xiang-cun-227-kg-1-1/?sku=35116" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-1-1/?sku=35118" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-vermishel-vetnamskaya/?sku=35150" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon-yamamoto-seyfun-yaponskoe-kachestvo/?sku=35201" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-shirokaya-3-mm-sha-he-fen/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sen-soy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza-chernaya-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-ramen-kekeshi-300-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-dzhin-ramyon-so-vkusom-gribov-65-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-seutang-s-krevetkami-bystrogo-prigotovleniya-v-stakane/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-dlya-supa-fo-pho-kho/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-seutang-s-krevetkami-bystrogo-prigotovleniya-v-stakane/?sku=35003" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-dlya-supa-fo-pho-kho/?sku=34909" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-shirokaya-3-mm-sha-he-fen/?sku=34933" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-sen-soy/?sku=35192" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane-1/?sku=35025" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza-chernaya-200-g/?sku=34941" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-ramen-kekeshi-300-gr/?sku=34956" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-dzhin-ramyon-so-vkusom-gribov-65-gr-/?sku=35016" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-samyang-ramen-so-vkusom-bekona-v-stakane-1/?sku=35079" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-ramen-kekeshi-300-gr/?sku=35120" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-dzhin-ramyon-so-vkusom-gribov-65-gr-/?sku=35115" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-dlya-supa-fo-pho-kho/?sku=35107" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza-chernaya-200-g/?sku=34990" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-shirokaya-3-mm-sha-he-fen/?sku=35105" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-dlya-supa-fo-pho-kho/?sku=35153" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-shirokaya-3-mm-sha-he-fen/?sku=35148" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-sublimirovannaya-yukkedyan-hot-spicy-ostraya--bystrogo-prigotovleniya-v-stakane/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-sha-he-noodles/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-kuritsey-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tm-myten-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tm-myten-350-g/?sku=34943" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon/?sku=34979" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-nongshim-sublimirovannaya-yukkedyan-hot-spicy-ostraya--bystrogo-prigotovleniya-v-stakane/?sku=35004" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-sha-he-noodles/?sku=34932" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-kuritsey-50-g/?sku=34910" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-sha-he-noodles/?sku=35145" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-kuritsey-50-g/?sku=35041" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaichnaya-lapsha-tm-myten-350-g/?sku=35193" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-udon/?sku=35132" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pyure-bp-risovoe-bo-kho-s-kuritsey-50-g/?sku=35157" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-indoneziyskaya-bp-so-vkusom-kuritsy-indomie-60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-s-sousom/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-s-sousom/?sku=34981" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34487" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-indoneziyskaya-bp-so-vkusom-kuritsy-indomie-60-g/?sku=35030" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-indoneziyskaya-bp-so-vkusom-kuritsy-indomie-60-g/?sku=35081" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34859" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-s-sousom/?sku=35134" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-s-sousom/?sku=35204" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34980" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=35133" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-sup-daikoku-vakame-ramen-s-vodoroslyami-i-kukuruzoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-samyang-118-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-so-spetsiyami-630gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-chunchzhan-s-sousom-iz-chernykh-bobov-660-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-samyang-118-g/?sku=35031" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-sup-daikoku-vakame-ramen-s-vodoroslyami-i-kukuruzoy/?sku=34959" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-chunchzhan-s-sousom-iz-chernykh-bobov-660-g/?sku=35068" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-so-spetsiyami-630gr-/?sku=34982" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-chunchzhan-s-sousom-iz-chernykh-bobov-660-g/?sku=35149" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-so-spetsiyami-630gr-/?sku=35056" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-sup-daikoku-vakame-ramen-s-vodoroslyami-i-kukuruzoy/?sku=35036" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-kartofelnaya-samyang-118-g/?sku=35082" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-lapsha-udon-so-spetsiyami-630gr-/?sku=35205" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-s-kunzhutom-so-vkusom-govyadiny-110-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-so-vkusom-moreproduktov-92-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-so-vkusom-moreproduktov-92-g/?sku=35039" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=34900" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-s-kunzhutom-so-vkusom-govyadiny-110-gr/?sku=35034" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-so-vkusom-moreproduktov-92-g/?sku=35069" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-s-kunzhutom-so-vkusom-govyadiny-110-gr/?sku=35083" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=34960" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-so-vkusom-moreproduktov-92-g/?sku=35155" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=35135" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-s-kunzhutom-so-vkusom-govyadiny-110-gr/?sku=35124" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=35207" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-pshenichnaya-lapsha-ramen-s-sousom/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-pshenichnaya-lapsha-ramen-s-sousom/?sku=34961" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35070" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-pshenichnaya-lapsha-ramen-s-sousom/?sku=35136" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=35746" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36025" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/yaponskaya-pshenichnaya-lapsha-ramen-s-sousom/?sku=35208" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/testo-dlya-spring-rollov-40-listov-1/?sku=36120" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-so-vkusom-govyadiny-bystrogo-prigotovleniya-pho-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-so-vkusom-govyadiny-bystrogo-prigotovleniya-pho-bo/?sku=35043" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-so-vkusom-govyadiny-bystrogo-prigotovleniya-pho-bo/?sku=35085" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-so-vkusom-govyadiny-bystrogo-prigotovleniya-pho-bo/?sku=38429" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-so-vkusom-govyadiny-bystrogo-prigotovleniya-pho-bo/?sku=38511" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-so-vkusom-govyadiny-bystrogo-prigotovleniya-pho-bo/?sku=38555" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-so-vkusom-govyadiny-bystrogo-prigotovleniya-pho-bo/?sku=38589" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-08-mmportsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-tomatnaya-kekeshi-300-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-08-mmportsionnaya/?sku=34938" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-tomatnaya-kekeshi-300-g/?sku=34936" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=35047" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-08-mmportsionnaya/?sku=35151" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-tomatnaya-kekeshi-300-g/?sku=35126" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=35086" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=38433" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=38515" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=38559" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-so-vkusom-moreproduktov-bystrogo-prigotovleniya-pho-hai-san/?sku=38593" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-robot/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-kekeshi-300-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-robot/?sku=34940" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-somen-kekeshi-300-gr/?sku=35125" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovaya-lapsha-robot/?sku=35154" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kharusame/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/kharusame/?sku=35158" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-midori-s-zelenym-chaem/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-midori-s-zelenym-chaem/?sku=35131" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-ostraya-105-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-ostraya-105-g/?sku=35020" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-ostraya-140-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-s-kuritsey-ostraya-140-g/?sku=35021" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-krevetki-110-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-krevetki-110-gr/?sku=35024" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-moreproduktov-72-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp-so-vkusom-moreproduktov-72-g/?sku=35026" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-indoneziyskaya-bp-mi-goreng-zharenaya-indomie-75-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-indoneziyskaya-bp-mi-goreng-zharenaya-indomie-75-g/?sku=35029" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-sublimirovannaya-toyo-suysan-yakisoba-s-sousom-bystrogo-prigotovleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-pshenichnaya-sublimirovannaya-toyo-suysan-yakisoba-s-sousom-bystrogo-prigotovleniya/?sku=35032" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-bp-dlya-supa-fo-miliket-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-risovaya-bp-dlya-supa-fo-miliket-500-g/?sku=35033" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-chapagettichapaghetti-bystrogo-prigotovleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-chapagettichapaghetti-bystrogo-prigotovleniya/?sku=35035" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-sup-daikoku-goma-miso-ramen-na-osnove-kunzhutnoy-pasty/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-sup-daikoku-goma-miso-ramen-na-osnove-kunzhutnoy-pasty/?sku=35037" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=35040" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=36024" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/risovye-palochki-topokki-bp-293-g/?sku=36056" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-s-govyadinoy-pho-thit-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-s-govyadinoy-pho-thit-bo/?sku=35042" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-s-govyadinoy-pho-thit-bo/?sku=38428" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-s-govyadinoy-pho-thit-bo/?sku=38510" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-s-govyadinoy-pho-thit-bo/?sku=38529" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-s-govyadinoy-pho-thit-bo/?sku=38554" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-bo-s-govyadinoy-pho-thit-bo/?sku=38588" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga/?sku=35045" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga/?sku=38431" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga/?sku=38513" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga/?sku=38531" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga/?sku=38557" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga/?sku=38591" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga-1/?sku=35046" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga-1/?sku=38432" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga-1/?sku=38514" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga-1/?sku=38532" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga-1/?sku=38558" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/sup-fo-ga-s-kuritsey-pho-ga-1/?sku=38592" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-ramen-vm-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/pshenichnaya-lapsha-khiyamugi-yamamoto-seyfun-yaponskoe-kachestvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vetnamskaya-vermishel/vetnamskaya-funcheza/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vetnamskaya-vermishel/vetnamskaya-funcheza/?sku=34983" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/vetnamskaya-vermishel/vetnamskaya-funcheza/?sku=38373" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza/funcheza-iz-risovoy-i-bobovoy-muki-jin-ton-dzhin--dzhin/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza/funcheza-iz-risovoy-i-bobovoy-muki-jin-ton-dzhin--dzhin/?sku=38378" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza/funcheza-oriental-iz-kartofelnogo-krakhmala/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza/funcheza-oriental-iz-kartofelnogo-krakhmala/?sku=35071" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-funchoza/funcheza-oriental-iz-kartofelnogo-krakhmala/?sku=38379" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp/20170420/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/lapsha-bp/20170420/?sku=35206" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/soevayabobovaya-lapsha/nabor-dlya-prigotovleniya-ashlyam-fu-hot-asia/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/soevayabobovaya-lapsha/nabor-dlya-prigotovleniya-ashlyam-fu-hot-asia/?sku=38405" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/soevayabobovaya-lapsha/nabor-dlya-prigotovleniya-ashlyam-fu-hot-asia/?sku=38481" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/lapsha-i-vermishel/soevayabobovaya-lapsha/nabor-dlya-prigotovleniya-ashlyam-fu-hot-asia/?sku=38537" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F452"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F452" sqref="F452"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -3575,3324 +3575,3324 @@
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="6"/>
+      <c r="E6" s="6">
+        <v>14</v>
+      </c>
       <c r="F6" s="14">
-        <v>209</v>
+        <v>317</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
         <v>106</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>317</v>
+        <v>197</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>114</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>197</v>
+        <v>106</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>257</v>
+        <v>190</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="E12" s="6"/>
+      <c r="E12" s="6">
+        <v>0</v>
+      </c>
       <c r="F12" s="14">
-        <v>94</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>106</v>
+        <v>197</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>197</v>
+        <v>700</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="E15" s="6"/>
+      <c r="E15" s="6">
+        <v>0</v>
+      </c>
       <c r="F15" s="14">
-        <v>42</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>700</v>
+        <v>209</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="E17" s="6"/>
+      <c r="E17" s="6">
+        <v>86</v>
+      </c>
       <c r="F17" s="14">
-        <v>190</v>
+        <v>609</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="E18" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>609</v>
+        <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="E19" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>48</v>
+        <v>257</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="E20" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>150</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="6">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="F21" s="14">
-        <v>150</v>
+        <v>609</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="E22" s="6"/>
+      <c r="E22" s="6">
+        <v>0</v>
+      </c>
       <c r="F22" s="14">
-        <v>197</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="E23" s="6"/>
+      <c r="E23" s="6">
+        <v>14</v>
+      </c>
       <c r="F23" s="14">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
         <v>209</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>106</v>
+        <v>94</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="E26" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>317</v>
+        <v>197</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
         <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
         <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>197</v>
+        <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>700</v>
+        <v>190</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>190</v>
+        <v>257</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E33" s="6">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="F33" s="14">
-        <v>609</v>
+        <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>257</v>
+        <v>197</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="E35" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>48</v>
+        <v>700</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="E36" s="6"/>
+      <c r="E36" s="6">
+        <v>0</v>
+      </c>
       <c r="F36" s="14">
-        <v>700</v>
+        <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>106</v>
+        <v>197</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="E38" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>42</v>
+        <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>106</v>
+        <v>700</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E41" s="6">
         <v>0</v>
       </c>
       <c r="F41" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>197</v>
+        <v>94</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>94</v>
+        <v>106</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="E45" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>609</v>
+        <v>257</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="E46" s="6"/>
+      <c r="E46" s="6">
+        <v>14</v>
+      </c>
       <c r="F46" s="14">
-        <v>257</v>
+        <v>317</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
         <v>209</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E48" s="6">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="F48" s="14">
-        <v>317</v>
+        <v>609</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>112</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="E51" s="6"/>
+      <c r="E51" s="6">
+        <v>14</v>
+      </c>
       <c r="F51" s="14">
-        <v>700</v>
+        <v>317</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>94</v>
+        <v>209</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>209</v>
+        <v>94</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="E55" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>317</v>
+        <v>700</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="E57" s="6"/>
+      <c r="E57" s="6">
+        <v>0</v>
+      </c>
       <c r="F57" s="14">
-        <v>700</v>
+        <v>48</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>128</v>
       </c>
-      <c r="E58" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>48</v>
+        <v>700</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="E59" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E59" s="6"/>
       <c r="F59" s="14">
-        <v>197</v>
+        <v>245</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="E60" s="6"/>
+      <c r="E60" s="6">
+        <v>0</v>
+      </c>
       <c r="F60" s="14">
-        <v>178</v>
+        <v>118</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>245</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
-        <v>150</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="E63" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E63" s="6"/>
       <c r="F63" s="14">
-        <v>118</v>
+        <v>106</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>146</v>
       </c>
-      <c r="E64" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>150</v>
+        <v>114</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="E65" s="6"/>
+      <c r="E65" s="6">
+        <v>59</v>
+      </c>
       <c r="F65" s="14">
-        <v>83</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>106</v>
+        <v>178</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>114</v>
+        <v>102</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>158</v>
       </c>
-      <c r="E68" s="6"/>
+      <c r="E68" s="6">
+        <v>21</v>
+      </c>
       <c r="F68" s="14">
-        <v>178</v>
+        <v>90</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
-        <v>130</v>
+        <v>257</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>257</v>
+        <v>130</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>167</v>
       </c>
-      <c r="E71" s="6"/>
+      <c r="E71" s="6">
+        <v>0</v>
+      </c>
       <c r="F71" s="14">
-        <v>102</v>
+        <v>197</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>170</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="E73" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>90</v>
+        <v>178</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E74" s="6">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="F74" s="14">
-        <v>90</v>
+        <v>197</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
-        <v>130</v>
+        <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>157</v>
+        <v>133</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="E76" s="6"/>
+      <c r="E76" s="6">
+        <v>0</v>
+      </c>
       <c r="F76" s="14">
-        <v>178</v>
+        <v>118</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>130</v>
+        <v>160</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>181</v>
       </c>
-      <c r="E77" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E77" s="6"/>
       <c r="F77" s="14">
-        <v>197</v>
+        <v>257</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E78" s="6"/>
       <c r="F78" s="14">
-        <v>178</v>
+        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
-        <v>150</v>
+        <v>83</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>187</v>
       </c>
-      <c r="E80" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E80" s="6"/>
       <c r="F80" s="14">
-        <v>118</v>
+        <v>106</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="E81" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>150</v>
+        <v>114</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="E82" s="6"/>
+      <c r="E82" s="6">
+        <v>59</v>
+      </c>
       <c r="F82" s="14">
-        <v>83</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>257</v>
+        <v>178</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>138</v>
+        <v>102</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>197</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>106</v>
+        <v>138</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>199</v>
       </c>
-      <c r="E86" s="6"/>
+      <c r="E86" s="6">
+        <v>21</v>
+      </c>
       <c r="F86" s="14">
-        <v>114</v>
+        <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>166</v>
+        <v>130</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>201</v>
       </c>
       <c r="E87" s="6"/>
       <c r="F87" s="14">
-        <v>102</v>
+        <v>245</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>136</v>
+        <v>163</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E88" s="6"/>
       <c r="F88" s="14">
-        <v>245</v>
+        <v>130</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>139</v>
+        <v>163</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>205</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="E90" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>150</v>
+        <v>178</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>130</v>
+        <v>257</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="14">
         <v>83</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="E93" s="6"/>
+      <c r="E93" s="6">
+        <v>59</v>
+      </c>
       <c r="F93" s="14">
-        <v>257</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>215</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>178</v>
+        <v>102</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="E95" s="6"/>
+      <c r="E95" s="6">
+        <v>21</v>
+      </c>
       <c r="F95" s="14">
-        <v>138</v>
+        <v>90</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>166</v>
+        <v>133</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>219</v>
       </c>
-      <c r="E96" s="6"/>
+      <c r="E96" s="6">
+        <v>0</v>
+      </c>
       <c r="F96" s="14">
-        <v>102</v>
+        <v>118</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>142</v>
+        <v>169</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>221</v>
       </c>
-      <c r="E97" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E97" s="6"/>
       <c r="F97" s="14">
-        <v>118</v>
+        <v>138</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>172</v>
+        <v>130</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="E98" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E98" s="6"/>
       <c r="F98" s="14">
-        <v>90</v>
+        <v>245</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>225</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
-        <v>245</v>
+        <v>106</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>106</v>
+        <v>114</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="14">
-        <v>114</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>231</v>
       </c>
-      <c r="E102" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E102" s="6"/>
       <c r="F102" s="14">
-        <v>118</v>
+        <v>178</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>233</v>
       </c>
-      <c r="E103" s="6"/>
+      <c r="E103" s="6">
+        <v>59</v>
+      </c>
       <c r="F103" s="14">
-        <v>178</v>
+        <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>235</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="14">
-        <v>138</v>
+        <v>102</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>237</v>
       </c>
-      <c r="E105" s="6"/>
+      <c r="E105" s="6">
+        <v>21</v>
+      </c>
       <c r="F105" s="14">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>239</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>102</v>
+        <v>130</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>243</v>
       </c>
-      <c r="E108" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E108" s="6"/>
       <c r="F108" s="14">
-        <v>90</v>
+        <v>138</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>245</v>
       </c>
       <c r="E109" s="6">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="F109" s="14">
-        <v>150</v>
+        <v>118</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>247</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
         <v>178</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>249</v>
       </c>
       <c r="E111" s="6">
         <v>0</v>
       </c>
       <c r="F111" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>251</v>
       </c>
       <c r="E112" s="6">
         <v>0</v>
       </c>
       <c r="F112" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>254</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
-        <v>130</v>
+        <v>116</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>257</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
-        <v>78</v>
+        <v>221</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>260</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>108</v>
+        <v>257</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>263</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
         <v>78</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>266</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
-        <v>221</v>
+        <v>78</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>269</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
-        <v>257</v>
+        <v>178</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>270</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>272</v>
       </c>
       <c r="E119" s="6"/>
       <c r="F119" s="14">
-        <v>178</v>
+        <v>48</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>273</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>275</v>
       </c>
       <c r="E120" s="6"/>
       <c r="F120" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>276</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>278</v>
       </c>
-      <c r="E121" s="6"/>
+      <c r="E121" s="6">
+        <v>91</v>
+      </c>
       <c r="F121" s="14">
-        <v>48</v>
+        <v>197</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>279</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>281</v>
       </c>
-      <c r="E122" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E122" s="6"/>
       <c r="F122" s="14">
-        <v>197</v>
+        <v>154</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>282</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>284</v>
       </c>
       <c r="E123" s="6"/>
       <c r="F123" s="14">
-        <v>197</v>
+        <v>245</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>287</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="14">
-        <v>154</v>
+        <v>197</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>288</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>290</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
-        <v>245</v>
+        <v>108</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>291</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>293</v>
       </c>
       <c r="E126" s="6"/>
       <c r="F126" s="14">
-        <v>116</v>
+        <v>130</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>294</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>295</v>
       </c>
       <c r="E127" s="6"/>
       <c r="F127" s="14">
-        <v>116</v>
+        <v>108</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>296</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
-        <v>257</v>
+        <v>130</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>299</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
-        <v>130</v>
+        <v>78</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>300</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>301</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
-        <v>78</v>
+        <v>116</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>302</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="14">
-        <v>78</v>
+        <v>221</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>304</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>259</v>
+        <v>280</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>305</v>
       </c>
       <c r="E132" s="6"/>
       <c r="F132" s="14">
-        <v>108</v>
+        <v>154</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>306</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E133" s="6"/>
       <c r="F133" s="14">
-        <v>197</v>
+        <v>245</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>308</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E134" s="6"/>
       <c r="F134" s="14">
-        <v>221</v>
+        <v>78</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>310</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E135" s="6"/>
       <c r="F135" s="14">
-        <v>154</v>
+        <v>178</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>312</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>313</v>
       </c>
       <c r="E136" s="6"/>
       <c r="F136" s="14">
-        <v>245</v>
+        <v>197</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>314</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>315</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
-        <v>178</v>
+        <v>48</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>316</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>318</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>319</v>
       </c>
-      <c r="E139" s="6"/>
+      <c r="E139" s="6">
+        <v>91</v>
+      </c>
       <c r="F139" s="14">
-        <v>48</v>
+        <v>197</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>280</v>
+        <v>259</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>321</v>
       </c>
-      <c r="E140" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E140" s="6"/>
       <c r="F140" s="14">
-        <v>197</v>
+        <v>257</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>322</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E141" s="6"/>
       <c r="F141" s="14">
-        <v>197</v>
+        <v>245</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>324</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E142" s="6"/>
       <c r="F142" s="14">
-        <v>245</v>
+        <v>130</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E143" s="6"/>
       <c r="F143" s="14">
-        <v>130</v>
+        <v>78</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>328</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>256</v>
+        <v>277</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>329</v>
       </c>
-      <c r="E144" s="6"/>
+      <c r="E144" s="6">
+        <v>91</v>
+      </c>
       <c r="F144" s="14">
-        <v>78</v>
+        <v>197</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>330</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>331</v>
       </c>
-      <c r="E145" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E145" s="6"/>
       <c r="F145" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
-        <v>78</v>
+        <v>221</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E147" s="6"/>
       <c r="F147" s="14">
-        <v>221</v>
+        <v>78</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>336</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>292</v>
+        <v>259</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="14">
-        <v>116</v>
+        <v>257</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>339</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
-        <v>173</v>
+        <v>48</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>340</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>341</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
-        <v>48</v>
+        <v>173</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>342</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>343</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
-        <v>257</v>
+        <v>116</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>344</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>345</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
-        <v>173</v>
+        <v>78</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>346</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>347</v>
       </c>
-      <c r="E153" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E153" s="6"/>
       <c r="F153" s="14">
-        <v>197</v>
+        <v>173</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>348</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>349</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
-        <v>48</v>
+        <v>197</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>350</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>351</v>
       </c>
-      <c r="E155" s="6"/>
+      <c r="E155" s="6">
+        <v>91</v>
+      </c>
       <c r="F155" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>352</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>353</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
-        <v>221</v>
+        <v>48</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>354</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>355</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
-        <v>78</v>
+        <v>221</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>356</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>357</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>358</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>359</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
         <v>221</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>360</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>362</v>
       </c>
       <c r="E160" s="6"/>
       <c r="F160" s="14">
-        <v>405</v>
+        <v>138</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>363</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>365</v>
       </c>
       <c r="E161" s="6"/>
       <c r="F161" s="14">
-        <v>138</v>
+        <v>102</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>366</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>368</v>
       </c>
       <c r="E162" s="6"/>
       <c r="F162" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>369</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>143</v>
+        <v>371</v>
       </c>
       <c r="E163" s="6"/>
       <c r="F163" s="14">
-        <v>173</v>
+        <v>106</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>373</v>
+        <v>134</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E165" s="6">
         <v>0</v>
       </c>
       <c r="F165" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>379</v>
       </c>
       <c r="E166" s="6"/>
       <c r="F166" s="14">
-        <v>102</v>
+        <v>173</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>380</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="14">
-        <v>106</v>
+        <v>72</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>385</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="14">
-        <v>72</v>
+        <v>405</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>388</v>
       </c>
       <c r="E169" s="6"/>
       <c r="F169" s="14">
         <v>166</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>389</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>391</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="14">
         <v>178</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>392</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>364</v>
+        <v>384</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>393</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
-        <v>138</v>
+        <v>405</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>394</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>395</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>396</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>361</v>
+        <v>381</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>397</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
-        <v>405</v>
+        <v>72</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>398</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>399</v>
       </c>
       <c r="E174" s="6"/>
       <c r="F174" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>400</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>401</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>402</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>403</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
-        <v>72</v>
+        <v>173</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>405</v>
       </c>
-      <c r="E177" s="6"/>
+      <c r="E177" s="6">
+        <v>0</v>
+      </c>
       <c r="F177" s="14">
-        <v>173</v>
+        <v>238</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>406</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>407</v>
       </c>
-      <c r="E178" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E178" s="6"/>
       <c r="F178" s="14">
-        <v>238</v>
+        <v>166</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>408</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>381</v>
+        <v>361</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E179" s="6"/>
       <c r="F179" s="14">
-        <v>106</v>
+        <v>138</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>410</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>411</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
-        <v>166</v>
+        <v>178</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>412</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>390</v>
+        <v>364</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>413</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
-        <v>178</v>
+        <v>102</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>414</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E182" s="6"/>
       <c r="F182" s="14">
-        <v>102</v>
+        <v>173</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>417</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>418</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>361</v>
+        <v>384</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>419</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>405</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>420</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>421</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
         <v>166</v>
@@ -6929,865 +6929,863 @@
       <c r="D187" s="6" t="s">
         <v>425</v>
       </c>
       <c r="E187" s="6">
         <v>0</v>
       </c>
       <c r="F187" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>426</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>427</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
-        <v>138</v>
+        <v>102</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>429</v>
       </c>
       <c r="E189" s="6"/>
       <c r="F189" s="14">
-        <v>173</v>
+        <v>138</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>430</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>431</v>
       </c>
       <c r="E190" s="6">
         <v>0</v>
       </c>
       <c r="F190" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>432</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>433</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="14">
         <v>166</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>435</v>
       </c>
       <c r="E192" s="6"/>
       <c r="F192" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>436</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>437</v>
       </c>
       <c r="E193" s="6"/>
       <c r="F193" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>438</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>439</v>
       </c>
-      <c r="E194" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E194" s="6"/>
       <c r="F194" s="14">
-        <v>238</v>
+        <v>173</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>441</v>
       </c>
-      <c r="E195" s="6"/>
+      <c r="E195" s="6">
+        <v>0</v>
+      </c>
       <c r="F195" s="14">
-        <v>173</v>
+        <v>238</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>442</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>444</v>
       </c>
-      <c r="E196" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E196" s="6"/>
       <c r="F196" s="14">
-        <v>250</v>
+        <v>209</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>445</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>447</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="14">
-        <v>173</v>
+        <v>178</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>448</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>450</v>
       </c>
-      <c r="E198" s="6"/>
+      <c r="E198" s="6">
+        <v>88</v>
+      </c>
       <c r="F198" s="14">
-        <v>84</v>
+        <v>341</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>451</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>452</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>453</v>
       </c>
       <c r="E199" s="6"/>
       <c r="F199" s="14">
-        <v>178</v>
+        <v>173</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>454</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>456</v>
       </c>
       <c r="E200" s="6"/>
       <c r="F200" s="14">
-        <v>209</v>
+        <v>84</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>457</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>459</v>
       </c>
       <c r="E201" s="6">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="F201" s="14">
-        <v>341</v>
+        <v>353</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>460</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>462</v>
       </c>
       <c r="E202" s="6">
         <v>0</v>
       </c>
       <c r="F202" s="14">
-        <v>353</v>
+        <v>108</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>463</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>464</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>465</v>
       </c>
       <c r="E203" s="6">
         <v>0</v>
       </c>
       <c r="F203" s="14">
         <v>90</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>466</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>468</v>
       </c>
       <c r="E204" s="6">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="F204" s="14">
-        <v>108</v>
+        <v>250</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>469</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>471</v>
       </c>
       <c r="E205" s="6"/>
       <c r="F205" s="14">
         <v>132</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>472</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>473</v>
       </c>
       <c r="E206" s="6"/>
       <c r="F206" s="14">
-        <v>209</v>
+        <v>173</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>474</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>475</v>
       </c>
-      <c r="E207" s="6"/>
+      <c r="E207" s="6">
+        <v>82</v>
+      </c>
       <c r="F207" s="14">
-        <v>132</v>
+        <v>250</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>476</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>477</v>
       </c>
-      <c r="E208" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E208" s="6"/>
       <c r="F208" s="14">
-        <v>341</v>
+        <v>132</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>478</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>479</v>
       </c>
-      <c r="E209" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E209" s="6"/>
       <c r="F209" s="14">
-        <v>250</v>
+        <v>178</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>480</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>481</v>
       </c>
       <c r="E210" s="6"/>
       <c r="F210" s="14">
         <v>84</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="10" t="s">
         <v>482</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>483</v>
       </c>
       <c r="E211" s="6">
         <v>0</v>
       </c>
       <c r="F211" s="14">
         <v>353</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>484</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>452</v>
+        <v>443</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>485</v>
       </c>
       <c r="E212" s="6"/>
       <c r="F212" s="14">
-        <v>178</v>
+        <v>209</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="10" t="s">
         <v>486</v>
       </c>
       <c r="C213" s="7" t="s">
-        <v>446</v>
+        <v>461</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>487</v>
       </c>
-      <c r="E213" s="6"/>
+      <c r="E213" s="6">
+        <v>0</v>
+      </c>
       <c r="F213" s="14">
-        <v>173</v>
+        <v>108</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>488</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>464</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>489</v>
       </c>
       <c r="E214" s="6">
         <v>0</v>
       </c>
       <c r="F214" s="14">
         <v>90</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>490</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>467</v>
+        <v>449</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>491</v>
       </c>
       <c r="E215" s="6">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="F215" s="14">
-        <v>108</v>
+        <v>341</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>492</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>467</v>
+        <v>455</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>493</v>
       </c>
-      <c r="E216" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E216" s="6"/>
       <c r="F216" s="14">
-        <v>108</v>
+        <v>84</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>494</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>495</v>
       </c>
       <c r="E217" s="6">
         <v>0</v>
       </c>
       <c r="F217" s="14">
-        <v>90</v>
+        <v>108</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>496</v>
       </c>
       <c r="C218" s="7" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>497</v>
       </c>
-      <c r="E218" s="6"/>
+      <c r="E218" s="6">
+        <v>0</v>
+      </c>
       <c r="F218" s="14">
-        <v>132</v>
+        <v>90</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>498</v>
       </c>
       <c r="C219" s="7" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>499</v>
       </c>
       <c r="E219" s="6">
         <v>0</v>
       </c>
       <c r="F219" s="14">
         <v>353</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>501</v>
       </c>
       <c r="E220" s="6"/>
       <c r="F220" s="14">
-        <v>173</v>
+        <v>209</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>502</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>503</v>
       </c>
-      <c r="E221" s="6"/>
+      <c r="E221" s="6">
+        <v>82</v>
+      </c>
       <c r="F221" s="14">
-        <v>209</v>
+        <v>250</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>504</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>505</v>
       </c>
       <c r="E222" s="6">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="F222" s="14">
-        <v>250</v>
+        <v>341</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>506</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>507</v>
       </c>
-      <c r="E223" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E223" s="6"/>
       <c r="F223" s="14">
-        <v>341</v>
+        <v>132</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>508</v>
       </c>
       <c r="C224" s="7" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>509</v>
       </c>
       <c r="E224" s="6"/>
       <c r="F224" s="14">
-        <v>84</v>
+        <v>173</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>510</v>
       </c>
       <c r="C225" s="7" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>511</v>
       </c>
       <c r="E225" s="6">
         <v>0</v>
       </c>
       <c r="F225" s="14">
         <v>353</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>512</v>
       </c>
       <c r="C226" s="7" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>513</v>
       </c>
       <c r="E226" s="6"/>
       <c r="F226" s="14">
-        <v>173</v>
+        <v>209</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>514</v>
       </c>
       <c r="C227" s="7" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>515</v>
       </c>
-      <c r="E227" s="6"/>
+      <c r="E227" s="6">
+        <v>82</v>
+      </c>
       <c r="F227" s="14">
-        <v>209</v>
+        <v>250</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>516</v>
       </c>
       <c r="C228" s="7" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>517</v>
       </c>
-      <c r="E228" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E228" s="6"/>
       <c r="F228" s="14">
-        <v>250</v>
+        <v>173</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>518</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>519</v>
       </c>
       <c r="E229" s="6"/>
       <c r="F229" s="14">
         <v>84</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>520</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>522</v>
       </c>
-      <c r="E230" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E230" s="6"/>
       <c r="F230" s="14">
-        <v>197</v>
+        <v>238</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>523</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>525</v>
       </c>
       <c r="E231" s="6"/>
       <c r="F231" s="14">
-        <v>238</v>
+        <v>286</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>526</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>528</v>
       </c>
       <c r="E232" s="6"/>
       <c r="F232" s="14">
         <v>114</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="10" t="s">
@@ -7831,210 +7829,212 @@
       </c>
       <c r="C235" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>537</v>
       </c>
       <c r="E235" s="6"/>
       <c r="F235" s="14">
         <v>138</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>538</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>540</v>
       </c>
-      <c r="E236" s="6"/>
+      <c r="E236" s="6">
+        <v>46</v>
+      </c>
       <c r="F236" s="14">
-        <v>161</v>
+        <v>197</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>541</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>543</v>
       </c>
       <c r="E237" s="6"/>
       <c r="F237" s="14">
-        <v>286</v>
+        <v>161</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>544</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>545</v>
       </c>
-      <c r="E238" s="6"/>
+      <c r="E238" s="6">
+        <v>46</v>
+      </c>
       <c r="F238" s="14">
-        <v>286</v>
+        <v>197</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="10" t="s">
         <v>546</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>547</v>
       </c>
-      <c r="E239" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E239" s="6"/>
       <c r="F239" s="14">
-        <v>197</v>
+        <v>238</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="10" t="s">
         <v>548</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>549</v>
       </c>
       <c r="E240" s="6"/>
       <c r="F240" s="14">
-        <v>238</v>
+        <v>286</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>550</v>
       </c>
       <c r="C241" s="7" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>551</v>
       </c>
       <c r="E241" s="6"/>
       <c r="F241" s="14">
-        <v>138</v>
+        <v>114</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>552</v>
       </c>
       <c r="C242" s="7" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>553</v>
       </c>
       <c r="E242" s="6"/>
       <c r="F242" s="14">
-        <v>114</v>
+        <v>138</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>554</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>555</v>
       </c>
       <c r="E243" s="6"/>
       <c r="F243" s="14">
         <v>94</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>556</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>557</v>
       </c>
       <c r="E244" s="6"/>
       <c r="F244" s="14">
         <v>166</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>558</v>
       </c>
       <c r="C245" s="7" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>559</v>
       </c>
       <c r="E245" s="6"/>
       <c r="F245" s="14">
         <v>161</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>560</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>561</v>
       </c>
       <c r="E246" s="6"/>
       <c r="F246" s="14">
         <v>138</v>
@@ -8044,240 +8044,242 @@
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>562</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>563</v>
       </c>
       <c r="E247" s="6"/>
       <c r="F247" s="14">
         <v>166</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>564</v>
       </c>
       <c r="C248" s="7" t="s">
-        <v>539</v>
+        <v>521</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>565</v>
       </c>
       <c r="E248" s="6"/>
       <c r="F248" s="14">
-        <v>161</v>
+        <v>238</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="10" t="s">
         <v>566</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>567</v>
       </c>
       <c r="E249" s="6"/>
       <c r="F249" s="14">
-        <v>238</v>
+        <v>114</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="10" t="s">
         <v>568</v>
       </c>
       <c r="C250" s="7" t="s">
-        <v>527</v>
+        <v>542</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>569</v>
       </c>
       <c r="E250" s="6"/>
       <c r="F250" s="14">
-        <v>114</v>
+        <v>161</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="10" t="s">
         <v>570</v>
       </c>
       <c r="C251" s="7" t="s">
-        <v>542</v>
+        <v>530</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>571</v>
       </c>
       <c r="E251" s="6"/>
       <c r="F251" s="14">
-        <v>286</v>
+        <v>94</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="10" t="s">
         <v>572</v>
       </c>
       <c r="C252" s="7" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>573</v>
       </c>
-      <c r="E252" s="6"/>
+      <c r="E252" s="6">
+        <v>46</v>
+      </c>
       <c r="F252" s="14">
-        <v>94</v>
+        <v>197</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="10" t="s">
         <v>574</v>
       </c>
       <c r="C253" s="7" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>575</v>
       </c>
-      <c r="E253" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E253" s="6"/>
       <c r="F253" s="14">
-        <v>197</v>
+        <v>286</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>576</v>
       </c>
       <c r="C254" s="7" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>577</v>
       </c>
       <c r="E254" s="6"/>
       <c r="F254" s="14">
-        <v>161</v>
+        <v>138</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>578</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>579</v>
       </c>
       <c r="E255" s="6"/>
       <c r="F255" s="14">
-        <v>286</v>
+        <v>161</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>580</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>581</v>
       </c>
       <c r="E256" s="6"/>
       <c r="F256" s="14">
-        <v>238</v>
+        <v>286</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>582</v>
       </c>
       <c r="C257" s="7" t="s">
-        <v>536</v>
+        <v>521</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>583</v>
       </c>
       <c r="E257" s="6"/>
       <c r="F257" s="14">
-        <v>138</v>
+        <v>238</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>584</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>586</v>
       </c>
-      <c r="E258" s="6"/>
+      <c r="E258" s="6">
+        <v>0</v>
+      </c>
       <c r="F258" s="14">
-        <v>90</v>
+        <v>105</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>587</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>588</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>589</v>
       </c>
       <c r="E259" s="6">
         <v>0</v>
       </c>
       <c r="F259" s="14">
         <v>90</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
@@ -8287,261 +8289,261 @@
       </c>
       <c r="C260" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>592</v>
       </c>
       <c r="E260" s="6"/>
       <c r="F260" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>593</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>595</v>
       </c>
-      <c r="E261" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E261" s="6"/>
       <c r="F261" s="14">
-        <v>105</v>
+        <v>90</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>596</v>
       </c>
       <c r="C262" s="7" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>597</v>
       </c>
       <c r="E262" s="6"/>
       <c r="F262" s="14">
-        <v>197</v>
+        <v>90</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>598</v>
       </c>
       <c r="C263" s="7" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>599</v>
       </c>
       <c r="E263" s="6">
         <v>0</v>
       </c>
       <c r="F263" s="14">
         <v>105</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="10" t="s">
         <v>600</v>
       </c>
       <c r="C264" s="7" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>601</v>
       </c>
-      <c r="E264" s="6"/>
+      <c r="E264" s="6">
+        <v>0</v>
+      </c>
       <c r="F264" s="14">
         <v>90</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="10" t="s">
         <v>602</v>
       </c>
       <c r="C265" s="7" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>603</v>
       </c>
-      <c r="E265" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E265" s="6"/>
       <c r="F265" s="14">
-        <v>90</v>
+        <v>197</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>604</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>605</v>
       </c>
       <c r="E266" s="6"/>
       <c r="F266" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>606</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>607</v>
       </c>
-      <c r="E267" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E267" s="6"/>
       <c r="F267" s="14">
-        <v>105</v>
+        <v>90</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>608</v>
       </c>
       <c r="C268" s="7" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>609</v>
       </c>
-      <c r="E268" s="6"/>
+      <c r="E268" s="6">
+        <v>0</v>
+      </c>
       <c r="F268" s="14">
         <v>90</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>610</v>
       </c>
       <c r="C269" s="7" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>611</v>
       </c>
       <c r="E269" s="6">
         <v>0</v>
       </c>
       <c r="F269" s="14">
-        <v>90</v>
+        <v>105</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>612</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>613</v>
       </c>
       <c r="E270" s="6"/>
       <c r="F270" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>614</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>616</v>
       </c>
-      <c r="E271" s="6"/>
+      <c r="E271" s="6">
+        <v>0</v>
+      </c>
       <c r="F271" s="14">
-        <v>108</v>
+        <v>84</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>617</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>618</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>619</v>
       </c>
       <c r="E272" s="6"/>
       <c r="F272" s="14">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>620</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>622</v>
       </c>
       <c r="E273" s="6">
         <v>58</v>
       </c>
       <c r="F273" s="14">
         <v>144</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
@@ -8551,402 +8553,400 @@
       </c>
       <c r="C274" s="7" t="s">
         <v>624</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>625</v>
       </c>
       <c r="E274" s="6"/>
       <c r="F274" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>626</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>628</v>
       </c>
-      <c r="E275" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E275" s="6"/>
       <c r="F275" s="14">
-        <v>108</v>
+        <v>72</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>629</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>630</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>631</v>
       </c>
-      <c r="E276" s="6"/>
+      <c r="E276" s="6">
+        <v>0</v>
+      </c>
       <c r="F276" s="14">
-        <v>72</v>
+        <v>108</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="10" t="s">
         <v>632</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>634</v>
       </c>
       <c r="E277" s="6"/>
       <c r="F277" s="14">
-        <v>167</v>
+        <v>106</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="10" t="s">
         <v>635</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>636</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>637</v>
       </c>
-      <c r="E278" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E278" s="6"/>
       <c r="F278" s="14">
-        <v>84</v>
+        <v>167</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="10" t="s">
         <v>638</v>
       </c>
       <c r="C279" s="7" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>639</v>
       </c>
-      <c r="E279" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E279" s="6"/>
       <c r="F279" s="14">
-        <v>84</v>
+        <v>106</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="10" t="s">
         <v>640</v>
       </c>
       <c r="C280" s="7" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>641</v>
       </c>
       <c r="E280" s="6"/>
       <c r="F280" s="14">
         <v>167</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="10" t="s">
         <v>642</v>
       </c>
       <c r="C281" s="7" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>643</v>
       </c>
-      <c r="E281" s="6"/>
+      <c r="E281" s="6">
+        <v>0</v>
+      </c>
       <c r="F281" s="14">
-        <v>106</v>
+        <v>84</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="10" t="s">
         <v>644</v>
       </c>
       <c r="C282" s="7" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>645</v>
       </c>
-      <c r="E282" s="6"/>
+      <c r="E282" s="6">
+        <v>58</v>
+      </c>
       <c r="F282" s="14">
-        <v>108</v>
+        <v>144</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="10" t="s">
         <v>646</v>
       </c>
       <c r="C283" s="7" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>647</v>
       </c>
-      <c r="E283" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E283" s="6"/>
       <c r="F283" s="14">
-        <v>144</v>
+        <v>108</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>648</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>624</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>649</v>
       </c>
       <c r="E284" s="6"/>
       <c r="F284" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>280</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>650</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>651</v>
       </c>
-      <c r="E285" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E285" s="6"/>
       <c r="F285" s="14">
-        <v>108</v>
+        <v>72</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>281</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>652</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>630</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>653</v>
       </c>
-      <c r="E286" s="6"/>
+      <c r="E286" s="6">
+        <v>0</v>
+      </c>
       <c r="F286" s="14">
-        <v>72</v>
+        <v>108</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>654</v>
       </c>
       <c r="C287" s="7" t="s">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>655</v>
       </c>
-      <c r="E287" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E287" s="6"/>
       <c r="F287" s="14">
         <v>108</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>656</v>
       </c>
       <c r="C288" s="7" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>657</v>
       </c>
       <c r="E288" s="6"/>
       <c r="F288" s="14">
         <v>72</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>658</v>
       </c>
       <c r="C289" s="7" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>659</v>
       </c>
-      <c r="E289" s="6"/>
+      <c r="E289" s="6">
+        <v>0</v>
+      </c>
       <c r="F289" s="14">
-        <v>167</v>
+        <v>108</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="10" t="s">
         <v>660</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>636</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>661</v>
       </c>
-      <c r="E290" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E290" s="6"/>
       <c r="F290" s="14">
-        <v>84</v>
+        <v>167</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="10" t="s">
         <v>662</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>624</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>663</v>
       </c>
       <c r="E291" s="6"/>
       <c r="F291" s="14">
         <v>197</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="10" t="s">
         <v>664</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>665</v>
       </c>
-      <c r="E292" s="6"/>
+      <c r="E292" s="6">
+        <v>0</v>
+      </c>
       <c r="F292" s="14">
-        <v>108</v>
+        <v>84</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="10" t="s">
         <v>666</v>
       </c>
       <c r="C293" s="7" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>667</v>
       </c>
       <c r="E293" s="6"/>
       <c r="F293" s="14">
         <v>167</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="10" t="s">
         <v>668</v>
       </c>
       <c r="C294" s="7" t="s">
-        <v>636</v>
+        <v>615</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>669</v>
       </c>
       <c r="E294" s="6">
         <v>0</v>
       </c>
       <c r="F294" s="14">
         <v>84</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="10" t="s">
         <v>670</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>672</v>
       </c>
       <c r="E295" s="6"/>
@@ -9018,136 +9018,136 @@
       </c>
       <c r="B299" s="10" t="s">
         <v>682</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>684</v>
       </c>
       <c r="E299" s="6">
         <v>0</v>
       </c>
       <c r="F299" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="10" t="s">
         <v>685</v>
       </c>
       <c r="C300" s="7" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>686</v>
       </c>
-      <c r="E300" s="6"/>
+      <c r="E300" s="6">
+        <v>0</v>
+      </c>
       <c r="F300" s="14">
-        <v>42</v>
+        <v>118</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="10" t="s">
         <v>687</v>
       </c>
       <c r="C301" s="7" t="s">
-        <v>683</v>
+        <v>671</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>688</v>
       </c>
-      <c r="E301" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E301" s="6"/>
       <c r="F301" s="14">
-        <v>118</v>
+        <v>78</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>297</v>
       </c>
       <c r="B302" s="10" t="s">
         <v>689</v>
       </c>
       <c r="C302" s="7" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>690</v>
       </c>
-      <c r="E302" s="6"/>
+      <c r="E302" s="6">
+        <v>0</v>
+      </c>
       <c r="F302" s="14">
-        <v>78</v>
+        <v>114</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>298</v>
       </c>
       <c r="B303" s="10" t="s">
         <v>691</v>
       </c>
       <c r="C303" s="7" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>692</v>
       </c>
       <c r="E303" s="6">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="F303" s="14">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="10" t="s">
         <v>693</v>
       </c>
       <c r="C304" s="7" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>694</v>
       </c>
-      <c r="E304" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E304" s="6"/>
       <c r="F304" s="14">
-        <v>118</v>
+        <v>42</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="10" t="s">
         <v>695</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>696</v>
       </c>
       <c r="E305" s="6">
         <v>23</v>
       </c>
       <c r="F305" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
@@ -9214,259 +9214,259 @@
       <c r="C309" s="7" t="s">
         <v>680</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>704</v>
       </c>
       <c r="E309" s="6"/>
       <c r="F309" s="14">
         <v>42</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="10" t="s">
         <v>705</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>707</v>
       </c>
       <c r="E310" s="6">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="F310" s="14">
-        <v>238</v>
+        <v>118</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="10" t="s">
         <v>708</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>710</v>
       </c>
-      <c r="E311" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E311" s="6"/>
       <c r="F311" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="10" t="s">
         <v>711</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>713</v>
       </c>
-      <c r="E312" s="6"/>
+      <c r="E312" s="6">
+        <v>65</v>
+      </c>
       <c r="F312" s="14">
-        <v>118</v>
+        <v>238</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
         <v>308</v>
       </c>
       <c r="B313" s="10" t="s">
         <v>714</v>
       </c>
       <c r="C313" s="7" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>715</v>
       </c>
       <c r="E313" s="6">
         <v>65</v>
       </c>
       <c r="F313" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>309</v>
       </c>
       <c r="B314" s="10" t="s">
         <v>716</v>
       </c>
       <c r="C314" s="7" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>717</v>
       </c>
       <c r="E314" s="6">
         <v>0</v>
       </c>
       <c r="F314" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>310</v>
       </c>
       <c r="B315" s="10" t="s">
         <v>718</v>
       </c>
       <c r="C315" s="7" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>719</v>
       </c>
       <c r="E315" s="6"/>
       <c r="F315" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="10" t="s">
         <v>720</v>
       </c>
       <c r="C316" s="7" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>721</v>
       </c>
       <c r="E316" s="6"/>
       <c r="F316" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="10" t="s">
         <v>722</v>
       </c>
       <c r="C317" s="7" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>723</v>
       </c>
       <c r="E317" s="6">
         <v>0</v>
       </c>
       <c r="F317" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="10" t="s">
         <v>724</v>
       </c>
       <c r="C318" s="7" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>725</v>
       </c>
       <c r="E318" s="6">
         <v>65</v>
       </c>
       <c r="F318" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>314</v>
       </c>
       <c r="B319" s="10" t="s">
         <v>726</v>
       </c>
       <c r="C319" s="7" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>727</v>
       </c>
       <c r="E319" s="6">
         <v>65</v>
       </c>
       <c r="F319" s="14">
         <v>238</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>315</v>
       </c>
       <c r="B320" s="10" t="s">
         <v>728</v>
       </c>
       <c r="C320" s="7" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>729</v>
       </c>
       <c r="E320" s="6">
         <v>0</v>
       </c>
       <c r="F320" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>316</v>
       </c>
       <c r="B321" s="10" t="s">
         <v>730</v>
       </c>
       <c r="C321" s="7" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>731</v>
       </c>
       <c r="E321" s="6">
         <v>0</v>
       </c>
       <c r="F321" s="14">
         <v>118</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>317</v>
       </c>
       <c r="B322" s="10" t="s">
         <v>732</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>734</v>
       </c>
       <c r="E322" s="6">
@@ -9487,462 +9487,462 @@
         <v>736</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>737</v>
       </c>
       <c r="E323" s="6"/>
       <c r="F323" s="14">
         <v>109</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="10" t="s">
         <v>738</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>740</v>
       </c>
       <c r="E324" s="6"/>
       <c r="F324" s="14">
-        <v>417</v>
+        <v>513</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="10" t="s">
         <v>741</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>743</v>
       </c>
       <c r="E325" s="6"/>
       <c r="F325" s="14">
-        <v>513</v>
+        <v>417</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>321</v>
       </c>
       <c r="B326" s="10" t="s">
         <v>744</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>736</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>745</v>
       </c>
       <c r="E326" s="6"/>
       <c r="F326" s="14">
         <v>109</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>322</v>
       </c>
       <c r="B327" s="10" t="s">
         <v>746</v>
       </c>
       <c r="C327" s="7" t="s">
-        <v>742</v>
+        <v>733</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>747</v>
       </c>
-      <c r="E327" s="6"/>
+      <c r="E327" s="6">
+        <v>0</v>
+      </c>
       <c r="F327" s="14">
-        <v>513</v>
+        <v>197</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
         <v>323</v>
       </c>
       <c r="B328" s="10" t="s">
         <v>748</v>
       </c>
       <c r="C328" s="7" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>749</v>
       </c>
-      <c r="E328" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E328" s="6"/>
       <c r="F328" s="14">
-        <v>197</v>
+        <v>417</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="10" t="s">
         <v>750</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>751</v>
       </c>
       <c r="E329" s="6"/>
       <c r="F329" s="14">
-        <v>417</v>
+        <v>513</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>325</v>
       </c>
       <c r="B330" s="10" t="s">
         <v>752</v>
       </c>
       <c r="C330" s="7" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>753</v>
       </c>
-      <c r="E330" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E330" s="6"/>
       <c r="F330" s="14">
-        <v>197</v>
+        <v>417</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
         <v>326</v>
       </c>
       <c r="B331" s="10" t="s">
         <v>754</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>755</v>
       </c>
       <c r="E331" s="6"/>
       <c r="F331" s="14">
-        <v>417</v>
+        <v>513</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
         <v>327</v>
       </c>
       <c r="B332" s="10" t="s">
         <v>756</v>
       </c>
       <c r="C332" s="7" t="s">
-        <v>742</v>
+        <v>733</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>757</v>
       </c>
-      <c r="E332" s="6"/>
+      <c r="E332" s="6">
+        <v>0</v>
+      </c>
       <c r="F332" s="14">
-        <v>513</v>
+        <v>197</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
         <v>328</v>
       </c>
       <c r="B333" s="10" t="s">
         <v>758</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>736</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>759</v>
       </c>
       <c r="E333" s="6"/>
       <c r="F333" s="14">
         <v>109</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
         <v>329</v>
       </c>
       <c r="B334" s="10" t="s">
         <v>760</v>
       </c>
       <c r="C334" s="7" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>761</v>
       </c>
       <c r="E334" s="6"/>
       <c r="F334" s="14">
         <v>513</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
         <v>330</v>
       </c>
       <c r="B335" s="10" t="s">
         <v>762</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D335" s="6" t="s">
         <v>764</v>
       </c>
       <c r="E335" s="6"/>
       <c r="F335" s="14">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
         <v>331</v>
       </c>
       <c r="B336" s="10" t="s">
         <v>765</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>767</v>
       </c>
       <c r="E336" s="6"/>
       <c r="F336" s="14">
-        <v>166</v>
+        <v>161</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
         <v>332</v>
       </c>
       <c r="B337" s="10" t="s">
         <v>768</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>770</v>
       </c>
       <c r="E337" s="6"/>
       <c r="F337" s="14">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
         <v>333</v>
       </c>
       <c r="B338" s="10" t="s">
         <v>771</v>
       </c>
       <c r="C338" s="7" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>772</v>
       </c>
       <c r="E338" s="6"/>
       <c r="F338" s="14">
         <v>166</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>334</v>
       </c>
       <c r="B339" s="10" t="s">
         <v>773</v>
       </c>
       <c r="C339" s="7" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="D339" s="6" t="s">
         <v>774</v>
       </c>
       <c r="E339" s="6"/>
       <c r="F339" s="14">
         <v>161</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>335</v>
       </c>
       <c r="B340" s="10" t="s">
         <v>775</v>
       </c>
       <c r="C340" s="7" t="s">
-        <v>769</v>
+        <v>763</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>776</v>
       </c>
       <c r="E340" s="6"/>
       <c r="F340" s="14">
         <v>167</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
         <v>336</v>
       </c>
       <c r="B341" s="10" t="s">
         <v>777</v>
       </c>
       <c r="C341" s="7" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>778</v>
       </c>
       <c r="E341" s="6"/>
       <c r="F341" s="14">
         <v>166</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
         <v>337</v>
       </c>
       <c r="B342" s="10" t="s">
         <v>779</v>
       </c>
       <c r="C342" s="7" t="s">
-        <v>769</v>
+        <v>763</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>780</v>
       </c>
       <c r="E342" s="6"/>
       <c r="F342" s="14">
         <v>167</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>338</v>
       </c>
       <c r="B343" s="10" t="s">
         <v>781</v>
       </c>
       <c r="C343" s="7" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>782</v>
       </c>
       <c r="E343" s="6"/>
       <c r="F343" s="14">
         <v>161</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>339</v>
       </c>
       <c r="B344" s="10" t="s">
         <v>783</v>
       </c>
       <c r="C344" s="7" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>784</v>
       </c>
       <c r="E344" s="6"/>
       <c r="F344" s="14">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>340</v>
       </c>
       <c r="B345" s="10" t="s">
         <v>785</v>
       </c>
       <c r="C345" s="7" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>786</v>
       </c>
       <c r="E345" s="6"/>
       <c r="F345" s="14">
-        <v>167</v>
+        <v>161</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="10" t="s">
         <v>787</v>
       </c>
       <c r="C346" s="7" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>788</v>
       </c>
       <c r="E346" s="6"/>
       <c r="F346" s="14">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="10" t="s">
         <v>789</v>
       </c>
       <c r="C347" s="7" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>790</v>
       </c>
       <c r="E347" s="6"/>
       <c r="F347" s="14">
         <v>161</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>343</v>
       </c>
       <c r="B348" s="10" t="s">
         <v>791</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>792</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>793</v>
       </c>
       <c r="E348" s="6"/>
       <c r="F348" s="14">
         <v>197</v>
@@ -10262,156 +10262,156 @@
       </c>
       <c r="B366" s="10" t="s">
         <v>832</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>834</v>
       </c>
       <c r="E366" s="6">
         <v>-1</v>
       </c>
       <c r="F366" s="14">
         <v>59</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
         <v>362</v>
       </c>
       <c r="B367" s="10" t="s">
         <v>835</v>
       </c>
       <c r="C367" s="7" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>836</v>
       </c>
       <c r="E367" s="6">
-        <v>-1</v>
+        <v>71</v>
       </c>
       <c r="F367" s="14">
-        <v>59</v>
+        <v>173</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
         <v>363</v>
       </c>
       <c r="B368" s="10" t="s">
         <v>837</v>
       </c>
       <c r="C368" s="7" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>838</v>
       </c>
-      <c r="E368" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E368" s="6"/>
       <c r="F368" s="14">
-        <v>173</v>
+        <v>83</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
         <v>364</v>
       </c>
       <c r="B369" s="10" t="s">
         <v>839</v>
       </c>
       <c r="C369" s="7" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>840</v>
       </c>
-      <c r="E369" s="6"/>
+      <c r="E369" s="6">
+        <v>-1</v>
+      </c>
       <c r="F369" s="14">
-        <v>83</v>
+        <v>59</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
         <v>365</v>
       </c>
       <c r="B370" s="10" t="s">
         <v>841</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>842</v>
       </c>
       <c r="E370" s="6">
         <v>71</v>
       </c>
       <c r="F370" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4">
         <v>366</v>
       </c>
       <c r="B371" s="10" t="s">
         <v>843</v>
       </c>
       <c r="C371" s="7" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>844</v>
       </c>
-      <c r="E371" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E371" s="6"/>
       <c r="F371" s="14">
-        <v>59</v>
+        <v>83</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
         <v>367</v>
       </c>
       <c r="B372" s="10" t="s">
         <v>845</v>
       </c>
       <c r="C372" s="7" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>846</v>
       </c>
-      <c r="E372" s="6"/>
+      <c r="E372" s="6">
+        <v>-1</v>
+      </c>
       <c r="F372" s="14">
-        <v>83</v>
+        <v>59</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
         <v>368</v>
       </c>
       <c r="B373" s="10" t="s">
         <v>847</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>848</v>
       </c>
       <c r="E373" s="6">
         <v>-1</v>
       </c>
       <c r="F373" s="14">
         <v>59</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
         <v>369</v>
@@ -10494,76 +10494,76 @@
       <c r="A378" s="4">
         <v>373</v>
       </c>
       <c r="B378" s="10" t="s">
         <v>858</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>859</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>860</v>
       </c>
       <c r="E378" s="6"/>
       <c r="F378" s="14">
         <v>78</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
         <v>374</v>
       </c>
       <c r="B379" s="10" t="s">
         <v>861</v>
       </c>
       <c r="C379" s="7" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="D379" s="6" t="s">
         <v>862</v>
       </c>
       <c r="E379" s="6"/>
       <c r="F379" s="14">
-        <v>78</v>
+        <v>173</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
         <v>375</v>
       </c>
       <c r="B380" s="10" t="s">
         <v>863</v>
       </c>
       <c r="C380" s="7" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>864</v>
       </c>
       <c r="E380" s="6"/>
       <c r="F380" s="14">
-        <v>173</v>
+        <v>78</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
         <v>376</v>
       </c>
       <c r="B381" s="10" t="s">
         <v>865</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>866</v>
       </c>
       <c r="E381" s="6"/>
       <c r="F381" s="14">
         <v>173</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
         <v>377</v>
       </c>
       <c r="B382" s="10" t="s">