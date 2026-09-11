--- v0 (2026-06-09)
+++ v1 (2026-09-11)
@@ -38,609 +38,609 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Кокосовое молоко, паста</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>34668</t>
+  </si>
+  <si>
+    <t>Густые кокосовые сливки CHAOKOH (20% жирности 80% мякоти кокоса), 1000 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/</t>
+  </si>
+  <si>
+    <t>34679</t>
+  </si>
+  <si>
+    <t>Кокосовая стружка, 250 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/</t>
+  </si>
+  <si>
+    <t>34684</t>
+  </si>
+  <si>
+    <t>Кокосовое молоко Aroy-D 60% (жирность 17-19%) 1000 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti-tetra-pak/</t>
+  </si>
+  <si>
+    <t>34692</t>
+  </si>
+  <si>
+    <t>Кокосовое молоко сухое CHAOKOH, 60 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-sukhoe-chaokoh-60-g/</t>
+  </si>
+  <si>
     <t>34669</t>
   </si>
   <si>
     <t>Кокосовая вода 100%  без сахара т.м. FOCO с соком гуавы, 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/</t>
   </si>
   <si>
-    <t>34668</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/</t>
+    <t>34710</t>
+  </si>
+  <si>
+    <t>Органическое кокосовое молоко FOCO (жирность10-12%), 400 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/</t>
+  </si>
+  <si>
+    <t>34663</t>
+  </si>
+  <si>
+    <t>100 % Кокосовое рафинированное масло “Roi Thai”, для готовки и жарки, 1 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/</t>
   </si>
   <si>
     <t>34685</t>
   </si>
   <si>
     <t>Кокосовое молоко Aroy-D 60% (жирность 17-19%), ж/б, 400 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/</t>
   </si>
   <si>
-    <t>34684</t>
-[...41 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/</t>
+    <t>34735</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/?sku=34735</t>
+  </si>
+  <si>
+    <t>34721</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=34721</t>
+  </si>
+  <si>
+    <t>34729</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti-tetra-pak/?sku=34729</t>
+  </si>
+  <si>
+    <t>34744</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-sukhoe-chaokoh-60-g/?sku=34744</t>
   </si>
   <si>
     <t>34715</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=34715</t>
   </si>
   <si>
-    <t>34735</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/?sku=34735</t>
+    <t>34728</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34728</t>
+  </si>
+  <si>
+    <t>38657</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38657</t>
   </si>
   <si>
     <t>34722</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/?sku=34722</t>
   </si>
   <si>
-    <t>34729</t>
-[...28 lines deleted...]
-  <si>
     <t>34734</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34734</t>
   </si>
   <si>
+    <t>38720</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38720</t>
+  </si>
+  <si>
+    <t>35323</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35323</t>
+  </si>
+  <si>
+    <t>34730</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/?sku=34730</t>
+  </si>
+  <si>
+    <t>34741</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/?sku=34741</t>
+  </si>
+  <si>
     <t>36471</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36471</t>
   </si>
   <si>
-    <t>34741</t>
-[...22 lines deleted...]
-  <si>
     <t>34743</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34743</t>
   </si>
   <si>
+    <t>35472</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35472</t>
+  </si>
+  <si>
     <t>36879</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36879</t>
   </si>
   <si>
-    <t>35472</t>
-[...4 lines deleted...]
-  <si>
     <t>36999</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36999</t>
   </si>
   <si>
     <t>39205</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=39205</t>
   </si>
   <si>
+    <t>34670</t>
+  </si>
+  <si>
+    <t>Кокосовая вода 100%  без сахара т.м. FOCO с соком личи, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/</t>
+  </si>
+  <si>
+    <t>34688</t>
+  </si>
+  <si>
+    <t>Кокосовое молоко Elephants повышенной жирности (70%), 400 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/</t>
+  </si>
+  <si>
+    <t>34664</t>
+  </si>
+  <si>
+    <t>100% Кокосовая вода без сахара и консервантов CHAOKOH, 1 л</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/</t>
+  </si>
+  <si>
+    <t>34694</t>
+  </si>
+  <si>
+    <t>Кокосовые сливки 70% Aroy-D (жирность 20-22%), 560 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/</t>
+  </si>
+  <si>
+    <t>34713</t>
+  </si>
+  <si>
+    <t>Сухое кокосовое молоко Cot Dua, 50 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/sukhoe-kokosovoe-moloko/</t>
+  </si>
+  <si>
     <t>34693</t>
   </si>
   <si>
     <t>Кокосовые крем WonDerFarm (крем,23% жирности), 400 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/</t>
   </si>
   <si>
-    <t>34664</t>
-[...41 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/sukhoe-kokosovoe-moloko/</t>
+    <t>34726</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34726</t>
+  </si>
+  <si>
+    <t>35306</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35306</t>
+  </si>
+  <si>
+    <t>34716</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=34716</t>
   </si>
   <si>
     <t>34723</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/?sku=34723</t>
   </si>
   <si>
+    <t>34727</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34727</t>
+  </si>
+  <si>
     <t>34745</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/sukhoe-kokosovoe-moloko/?sku=34745</t>
   </si>
   <si>
-    <t>35306</t>
-[...22 lines deleted...]
-  <si>
     <t>34733</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34733</t>
   </si>
   <si>
+    <t>34732</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34732</t>
+  </si>
+  <si>
+    <t>35469</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35469</t>
+  </si>
+  <si>
     <t>34731</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/?sku=34731</t>
   </si>
   <si>
-    <t>35469</t>
-[...4 lines deleted...]
-  <si>
     <t>35324</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35324</t>
   </si>
   <si>
-    <t>34732</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34732</t>
+    <t>35473</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35473</t>
   </si>
   <si>
     <t>34736</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34736</t>
   </si>
   <si>
     <t>34742</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34742</t>
   </si>
   <si>
-    <t>35473</t>
-[...4 lines deleted...]
-  <si>
     <t>34665</t>
   </si>
   <si>
     <t>100% Кокосовая вода без сахара и консервантов CHAOKOH, 350 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/</t>
   </si>
   <si>
+    <t>34695</t>
+  </si>
+  <si>
+    <t>Кокосовые сливки AMTHAI 400 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-amthai-400-ml/</t>
+  </si>
+  <si>
     <t>34689</t>
   </si>
   <si>
     <t>Кокосовое молоко Orient Gourmet, 400 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-orient-gourmet-400-ml/</t>
   </si>
   <si>
     <t>34671</t>
   </si>
   <si>
     <t>Кокосовая вода 100%  без сахара т.м. FOCO с соком манго, 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/</t>
   </si>
   <si>
-    <t>34695</t>
-[...7 lines deleted...]
-  <si>
     <t>34724</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-orient-gourmet-400-ml/?sku=34724</t>
   </si>
   <si>
+    <t>34717</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=34717</t>
+  </si>
+  <si>
+    <t>34737</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-amthai-400-ml/?sku=34737</t>
+  </si>
+  <si>
     <t>35307</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35307</t>
   </si>
   <si>
-    <t>34717</t>
-[...10 lines deleted...]
-  <si>
     <t>35325</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35325</t>
   </si>
   <si>
     <t>35470</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35470</t>
   </si>
   <si>
     <t>35474</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35474</t>
   </si>
   <si>
+    <t>34690</t>
+  </si>
+  <si>
+    <t>Кокосовое молоко VIET COCO, 400 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-viet-coco-400-ml/</t>
+  </si>
+  <si>
+    <t>34696</t>
+  </si>
+  <si>
+    <t>Кокосовые сливки CHAOKOH 80%, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh/</t>
+  </si>
+  <si>
     <t>34673</t>
   </si>
   <si>
     <t>Кокосовая вода c фруктовым соком (клубника, виноград, гранат) King Island, 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/</t>
   </si>
   <si>
-    <t>34696</t>
-[...7 lines deleted...]
-  <si>
     <t>34666</t>
   </si>
   <si>
     <t>100% Кокосовая вода без сахара и консервантов Malee, 1 л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/</t>
   </si>
   <si>
-    <t>34690</t>
-[...7 lines deleted...]
-  <si>
     <t>35308</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35308</t>
   </si>
   <si>
+    <t>34725</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-viet-coco-400-ml/?sku=34725</t>
+  </si>
+  <si>
+    <t>34738</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh/?sku=34738</t>
+  </si>
+  <si>
     <t>34718</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=34718</t>
   </si>
   <si>
-    <t>34738</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-viet-coco-400-ml/?sku=34725</t>
+    <t>35327</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35327</t>
   </si>
   <si>
     <t>35471</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35471</t>
   </si>
   <si>
-    <t>35327</t>
-[...4 lines deleted...]
-  <si>
     <t>35475</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35475</t>
   </si>
   <si>
     <t>34674</t>
   </si>
   <si>
     <t>Кокосовая вода c фруктовыми соками (ананас, маракуйя, манго), 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/</t>
   </si>
   <si>
     <t>34697</t>
   </si>
   <si>
     <t>Кокосовые сливки для кофе и выпечки King Island, 1000 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-i-vypechki-king-island-1000-ml/</t>
   </si>
   <si>
     <t>34667</t>
   </si>
   <si>
     <t>100% кокосовое масло первого холодного отжима Aroy-D, 450 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/</t>
   </si>
   <si>
+    <t>38660</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38660</t>
+  </si>
+  <si>
     <t>34719</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=34719</t>
   </si>
   <si>
     <t>34739</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-i-vypechki-king-island-1000-ml/?sku=34739</t>
   </si>
   <si>
-    <t>38660</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38660</t>
+    <t>35328</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35328</t>
   </si>
   <si>
     <t>38723</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38723</t>
   </si>
   <si>
-    <t>35328</t>
-[...4 lines deleted...]
-  <si>
     <t>35476</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35476</t>
   </si>
   <si>
+    <t>34705</t>
+  </si>
+  <si>
+    <t>Кокосовый сок "FOCO" с мякотью кокоса, 520 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/</t>
+  </si>
+  <si>
     <t>34698</t>
   </si>
   <si>
     <t>Кокосовые сливки для кофе, напитков и выпечки King Island, 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-napitkov-i-vypechki/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/</t>
   </si>
   <si>
     <t>34740</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-napitkov-i-vypechki/?sku=34740</t>
   </si>
   <si>
     <t>34720</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=34720</t>
   </si>
   <si>
     <t>35337</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35337</t>
   </si>
   <si>
     <t>35485</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35485</t>
   </si>
@@ -1599,51 +1599,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti-tetra-pak/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-sukhoe-chaokoh-60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=34715" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/?sku=34735" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/?sku=34722" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti-tetra-pak/?sku=34729" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-sukhoe-chaokoh-60-g/?sku=34744" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38657" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=34721" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34728" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34734" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36471" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/?sku=34741" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35323" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/?sku=34730" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38720" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34743" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36879" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35472" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36999" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=39205" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sukhoe-kokosovoe-moloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/?sku=34723" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sukhoe-kokosovoe-moloko/?sku=34745" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35306" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34726" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=34716" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34727" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34733" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/?sku=34731" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35469" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35324" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34732" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34736" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34742" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35473" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-orient-gourmet-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-amthai-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-orient-gourmet-400-ml/?sku=34724" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35307" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=34717" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-amthai-400-ml/?sku=34737" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35325" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35470" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35474" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-viet-coco-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35308" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=34718" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh/?sku=34738" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-viet-coco-400-ml/?sku=34725" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35471" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35327" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35475" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-i-vypechki-king-island-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=34719" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-i-vypechki-king-island-1000-ml/?sku=34739" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38660" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38723" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35328" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35476" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-napitkov-i-vypechki/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-napitkov-i-vypechki/?sku=34740" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=34720" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35337" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35485" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=34672" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=35326" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35330" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35478" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35331" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35479" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35332" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35480" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35334" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35482" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38663" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38725" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-hom-d-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-soderzhanie-myakoti-kokosa-60--tetra-pak/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-soderzhanie-myakoti-kokosa-60--tetra-pak/?sku=34682" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-chaokoh/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-chaokon-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-so-vkusom-pandana-pandan-coconut-milk/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36476" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36883" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=37004" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39206" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39426" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39453" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36478" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36884" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=37006" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39208" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39428" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39455" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39476" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36479" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36885" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=37007" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39209" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39429" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39456" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39477" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36481" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36886" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=37009" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39211" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39430" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39458" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39479" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35335" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35483" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35336" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35484" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/myakot-molodogo-kokosa-v-sirope-aroy-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38689" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38749" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38690" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38750" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38691" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38751" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/?sku=36601" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/?sku=36973" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/?sku=36664" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/?sku=36979" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38701" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38765" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti-tetra-pak/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-sukhoe-chaokoh-60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/?sku=34735" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=34721" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti-tetra-pak/?sku=34729" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-sukhoe-chaokoh-60-g/?sku=34744" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=34715" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34728" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38657" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/?sku=34722" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34734" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38720" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35323" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/?sku=34730" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/?sku=34741" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36471" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34743" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35472" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36879" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36999" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=39205" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sukhoe-kokosovoe-moloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34726" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35306" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=34716" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/?sku=34723" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34727" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sukhoe-kokosovoe-moloko/?sku=34745" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34733" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34732" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35469" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/?sku=34731" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35324" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35473" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34736" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34742" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-amthai-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-orient-gourmet-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-orient-gourmet-400-ml/?sku=34724" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=34717" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-amthai-400-ml/?sku=34737" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35307" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35325" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35470" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35474" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-viet-coco-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35308" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-viet-coco-400-ml/?sku=34725" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh/?sku=34738" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=34718" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35327" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35471" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35475" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-i-vypechki-king-island-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38660" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=34719" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-i-vypechki-king-island-1000-ml/?sku=34739" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35328" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38723" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35476" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-napitkov-i-vypechki/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-napitkov-i-vypechki/?sku=34740" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=34720" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35337" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35485" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=34672" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=35326" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35330" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35478" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35331" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35479" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35332" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35480" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35334" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35482" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38663" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38725" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-hom-d-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-soderzhanie-myakoti-kokosa-60--tetra-pak/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-soderzhanie-myakoti-kokosa-60--tetra-pak/?sku=34682" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-chaokoh/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-chaokon-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-so-vkusom-pandana-pandan-coconut-milk/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36476" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36883" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=37004" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39206" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39426" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39453" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36478" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36884" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=37006" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39208" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39428" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39455" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39476" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36479" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36885" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=37007" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39209" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39429" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39456" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39477" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36481" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36886" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=37009" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39211" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39430" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39458" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39479" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35335" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35483" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35336" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35484" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/myakot-molodogo-kokosa-v-sirope-aroy-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38689" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38749" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38690" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38750" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38691" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38751" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/?sku=36601" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/?sku=36973" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/?sku=36664" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/?sku=36979" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38701" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38765" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F170" sqref="F170"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1678,1284 +1678,1284 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>202</v>
+        <v>454</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>454</v>
+        <v>190</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>173</v>
+        <v>365</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>365</v>
+        <v>142</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>142</v>
+        <v>202</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>543</v>
+        <v>251</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>190</v>
+        <v>543</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>251</v>
+        <v>173</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>202</v>
+        <v>454</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>454</v>
+        <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>173</v>
+        <v>365</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>365</v>
+        <v>142</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>142</v>
+        <v>202</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>543</v>
+        <v>251</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>190</v>
+        <v>543</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>251</v>
+        <v>173</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
         <v>251</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>190</v>
+        <v>543</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>454</v>
+        <v>202</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>202</v>
+        <v>173</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>173</v>
+        <v>454</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>543</v>
+        <v>190</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
         <v>251</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>190</v>
+        <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>202</v>
+        <v>190</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
         <v>190</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
         <v>190</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>72</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>197</v>
+        <v>202</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="E34" s="5"/>
+      <c r="E34" s="5">
+        <v>57</v>
+      </c>
       <c r="F34" s="13">
-        <v>395</v>
+        <v>287</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>77</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>202</v>
+        <v>395</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
         <v>310</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E37" s="5">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="F37" s="13">
-        <v>287</v>
+        <v>118</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="E38" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>118</v>
+        <v>197</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="E39" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>287</v>
+        <v>197</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="E40" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>118</v>
+        <v>395</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>93</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>395</v>
+        <v>202</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="E42" s="5"/>
+      <c r="E42" s="5">
+        <v>57</v>
+      </c>
       <c r="F42" s="13">
-        <v>197</v>
+        <v>287</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>202</v>
+        <v>310</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="E44" s="5"/>
+      <c r="E44" s="5">
+        <v>0</v>
+      </c>
       <c r="F44" s="13">
-        <v>310</v>
+        <v>118</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
         <v>310</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="E46" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>287</v>
+        <v>197</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
         <v>395</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="E48" s="5"/>
+      <c r="E48" s="5">
+        <v>57</v>
+      </c>
       <c r="F48" s="13">
-        <v>202</v>
+        <v>287</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>197</v>
+        <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>111</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
-        <v>310</v>
+        <v>202</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>197</v>
+        <v>310</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>202</v>
+        <v>197</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
         <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
-        <v>197</v>
+        <v>148</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>202</v>
+        <v>197</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="13">
-        <v>148</v>
+        <v>202</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>129</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="13">
         <v>197</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="13">
-        <v>150</v>
+        <v>202</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="13">
-        <v>202</v>
+        <v>148</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>135</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
         <v>202</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>138</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="13">
         <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
         <v>202</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="E64" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E64" s="5"/>
       <c r="F64" s="13">
-        <v>78</v>
+        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>147</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="13">
         <v>188</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>148</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>149</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="E66" s="5"/>
+      <c r="E66" s="5">
+        <v>80</v>
+      </c>
       <c r="F66" s="13">
-        <v>288</v>
+        <v>78</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>151</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>153</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="13">
-        <v>130</v>
+        <v>288</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>154</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="13">
         <v>288</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>156</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="E69" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E69" s="5"/>
       <c r="F69" s="13">
-        <v>78</v>
+        <v>130</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>159</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
         <v>188</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>160</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="E71" s="5"/>
+      <c r="E71" s="5">
+        <v>80</v>
+      </c>
       <c r="F71" s="13">
-        <v>130</v>
+        <v>78</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>162</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>149</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="E72" s="5"/>
+      <c r="E72" s="5">
+        <v>80</v>
+      </c>
       <c r="F72" s="13">
-        <v>288</v>
+        <v>78</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="E73" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E73" s="5"/>
       <c r="F73" s="13">
-        <v>78</v>
+        <v>288</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>166</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>167</v>
       </c>
       <c r="E74" s="5">
         <v>80</v>
       </c>
       <c r="F74" s="13">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>168</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>170</v>
       </c>
       <c r="E75" s="5">
@@ -2987,265 +2987,265 @@
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>174</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>175</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>176</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="13">
         <v>740</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="E78" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E78" s="5"/>
       <c r="F78" s="13">
-        <v>114</v>
+        <v>740</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="E79" s="5"/>
+      <c r="E79" s="5">
+        <v>76</v>
+      </c>
       <c r="F79" s="13">
-        <v>425</v>
+        <v>114</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="13">
-        <v>740</v>
+        <v>425</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="E81" s="5"/>
+      <c r="E81" s="5">
+        <v>76</v>
+      </c>
       <c r="F81" s="13">
-        <v>740</v>
+        <v>114</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="E82" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E82" s="5"/>
       <c r="F82" s="13">
-        <v>114</v>
+        <v>740</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>187</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>188</v>
       </c>
       <c r="E83" s="5">
         <v>76</v>
       </c>
       <c r="F83" s="13">
         <v>114</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>189</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>190</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>191</v>
       </c>
       <c r="E84" s="5">
         <v>0</v>
       </c>
       <c r="F84" s="13">
-        <v>274</v>
+        <v>154</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>192</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>193</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>194</v>
       </c>
       <c r="E85" s="5">
         <v>0</v>
       </c>
       <c r="F85" s="13">
-        <v>154</v>
+        <v>274</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>195</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E86" s="5">
         <v>0</v>
       </c>
       <c r="F86" s="13">
         <v>274</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>198</v>
       </c>
       <c r="E87" s="5">
         <v>0</v>
       </c>
       <c r="F87" s="13">
         <v>154</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>199</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>200</v>
       </c>
       <c r="E88" s="5">
         <v>0</v>
       </c>
       <c r="F88" s="13">
         <v>154</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>201</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E89" s="5">
         <v>0</v>
       </c>
       <c r="F89" s="13">
         <v>154</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E90" s="5">