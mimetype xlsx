--- v1 (2026-09-11)
+++ v2 (2026-10-26)
@@ -38,609 +38,609 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Кокосовое молоко, паста</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>34684</t>
+  </si>
+  <si>
+    <t>Кокосовое молоко Aroy-D 60% (жирность 17-19%) 1000 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti-tetra-pak/</t>
+  </si>
+  <si>
+    <t>34679</t>
+  </si>
+  <si>
+    <t>Кокосовая стружка, 250 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/</t>
+  </si>
+  <si>
     <t>34668</t>
   </si>
   <si>
     <t>Густые кокосовые сливки CHAOKOH (20% жирности 80% мякоти кокоса), 1000 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/</t>
   </si>
   <si>
-    <t>34679</t>
-[...16 lines deleted...]
-  <si>
     <t>34692</t>
   </si>
   <si>
     <t>Кокосовое молоко сухое CHAOKOH, 60 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-sukhoe-chaokoh-60-g/</t>
   </si>
   <si>
     <t>34669</t>
   </si>
   <si>
     <t>Кокосовая вода 100%  без сахара т.м. FOCO с соком гуавы, 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/</t>
   </si>
   <si>
     <t>34710</t>
   </si>
   <si>
     <t>Органическое кокосовое молоко FOCO (жирность10-12%), 400 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/</t>
   </si>
   <si>
+    <t>34685</t>
+  </si>
+  <si>
+    <t>Кокосовое молоко Aroy-D 60% (жирность 17-19%), ж/б, 400 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/</t>
+  </si>
+  <si>
     <t>34663</t>
   </si>
   <si>
     <t>100 % Кокосовое рафинированное масло “Roi Thai”, для готовки и жарки, 1 л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/</t>
   </si>
   <si>
-    <t>34685</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/</t>
+    <t>34722</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/?sku=34722</t>
+  </si>
+  <si>
+    <t>38657</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38657</t>
+  </si>
+  <si>
+    <t>34729</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti-tetra-pak/?sku=34729</t>
+  </si>
+  <si>
+    <t>34721</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=34721</t>
   </si>
   <si>
     <t>34735</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/?sku=34735</t>
   </si>
   <si>
-    <t>34721</t>
-[...10 lines deleted...]
-  <si>
     <t>34744</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-sukhoe-chaokoh-60-g/?sku=34744</t>
   </si>
   <si>
     <t>34715</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=34715</t>
   </si>
   <si>
     <t>34728</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34728</t>
   </si>
   <si>
-    <t>38657</t>
-[...10 lines deleted...]
-  <si>
     <t>34734</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34734</t>
   </si>
   <si>
+    <t>34741</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/?sku=34741</t>
+  </si>
+  <si>
+    <t>34730</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/?sku=34730</t>
+  </si>
+  <si>
+    <t>35323</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35323</t>
+  </si>
+  <si>
     <t>38720</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38720</t>
   </si>
   <si>
-    <t>35323</t>
-[...16 lines deleted...]
-  <si>
     <t>36471</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36471</t>
   </si>
   <si>
+    <t>36879</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36879</t>
+  </si>
+  <si>
     <t>34743</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34743</t>
   </si>
   <si>
     <t>35472</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35472</t>
   </si>
   <si>
-    <t>36879</t>
-[...4 lines deleted...]
-  <si>
     <t>36999</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36999</t>
   </si>
   <si>
     <t>39205</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=39205</t>
   </si>
   <si>
     <t>34670</t>
   </si>
   <si>
     <t>Кокосовая вода 100%  без сахара т.м. FOCO с соком личи, 500 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/</t>
   </si>
   <si>
+    <t>34694</t>
+  </si>
+  <si>
+    <t>Кокосовые сливки 70% Aroy-D (жирность 20-22%), 560 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/</t>
+  </si>
+  <si>
     <t>34688</t>
   </si>
   <si>
     <t>Кокосовое молоко Elephants повышенной жирности (70%), 400 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/</t>
   </si>
   <si>
     <t>34664</t>
   </si>
   <si>
     <t>100% Кокосовая вода без сахара и консервантов CHAOKOH, 1 л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/</t>
   </si>
   <si>
-    <t>34694</t>
-[...7 lines deleted...]
-  <si>
     <t>34713</t>
   </si>
   <si>
     <t>Сухое кокосовое молоко Cot Dua, 50 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/sukhoe-kokosovoe-moloko/</t>
   </si>
   <si>
     <t>34693</t>
   </si>
   <si>
     <t>Кокосовые крем WonDerFarm (крем,23% жирности), 400 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/</t>
   </si>
   <si>
+    <t>34745</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/sukhoe-kokosovoe-moloko/?sku=34745</t>
+  </si>
+  <si>
     <t>34726</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34726</t>
   </si>
   <si>
     <t>35306</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35306</t>
   </si>
   <si>
     <t>34716</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=34716</t>
   </si>
   <si>
+    <t>34727</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34727</t>
+  </si>
+  <si>
     <t>34723</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/?sku=34723</t>
   </si>
   <si>
-    <t>34727</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/sukhoe-kokosovoe-moloko/?sku=34745</t>
+    <t>34732</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34732</t>
+  </si>
+  <si>
+    <t>35469</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35469</t>
   </si>
   <si>
     <t>34733</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34733</t>
   </si>
   <si>
-    <t>34732</t>
-[...10 lines deleted...]
-  <si>
     <t>34731</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/?sku=34731</t>
   </si>
   <si>
     <t>35324</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35324</t>
   </si>
   <si>
     <t>35473</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35473</t>
   </si>
   <si>
+    <t>34742</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34742</t>
+  </si>
+  <si>
     <t>34736</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34736</t>
   </si>
   <si>
-    <t>34742</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34742</t>
+    <t>34671</t>
+  </si>
+  <si>
+    <t>Кокосовая вода 100%  без сахара т.м. FOCO с соком манго, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/</t>
+  </si>
+  <si>
+    <t>34695</t>
+  </si>
+  <si>
+    <t>Кокосовые сливки AMTHAI 400 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-amthai-400-ml/</t>
   </si>
   <si>
     <t>34665</t>
   </si>
   <si>
     <t>100% Кокосовая вода без сахара и консервантов CHAOKOH, 350 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/</t>
   </si>
   <si>
-    <t>34695</t>
-[...7 lines deleted...]
-  <si>
     <t>34689</t>
   </si>
   <si>
     <t>Кокосовое молоко Orient Gourmet, 400 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-orient-gourmet-400-ml/</t>
   </si>
   <si>
-    <t>34671</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/</t>
+    <t>35307</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35307</t>
   </si>
   <si>
     <t>34724</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-orient-gourmet-400-ml/?sku=34724</t>
   </si>
   <si>
     <t>34717</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=34717</t>
   </si>
   <si>
     <t>34737</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-amthai-400-ml/?sku=34737</t>
   </si>
   <si>
-    <t>35307</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35307</t>
+    <t>35470</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35470</t>
   </si>
   <si>
     <t>35325</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35325</t>
   </si>
   <si>
-    <t>35470</t>
-[...4 lines deleted...]
-  <si>
     <t>35474</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35474</t>
   </si>
   <si>
+    <t>34696</t>
+  </si>
+  <si>
+    <t>Кокосовые сливки CHAOKOH 80%, 250 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh/</t>
+  </si>
+  <si>
     <t>34690</t>
   </si>
   <si>
     <t>Кокосовое молоко VIET COCO, 400 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-viet-coco-400-ml/</t>
   </si>
   <si>
-    <t>34696</t>
-[...7 lines deleted...]
-  <si>
     <t>34673</t>
   </si>
   <si>
     <t>Кокосовая вода c фруктовым соком (клубника, виноград, гранат) King Island, 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/</t>
   </si>
   <si>
     <t>34666</t>
   </si>
   <si>
     <t>100% Кокосовая вода без сахара и консервантов Malee, 1 л</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/</t>
   </si>
   <si>
+    <t>34718</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=34718</t>
+  </si>
+  <si>
+    <t>34738</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh/?sku=34738</t>
+  </si>
+  <si>
+    <t>34725</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-viet-coco-400-ml/?sku=34725</t>
+  </si>
+  <si>
     <t>35308</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35308</t>
   </si>
   <si>
-    <t>34725</t>
-[...16 lines deleted...]
-  <si>
     <t>35327</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35327</t>
   </si>
   <si>
     <t>35471</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35471</t>
   </si>
   <si>
     <t>35475</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35475</t>
   </si>
   <si>
+    <t>34667</t>
+  </si>
+  <si>
+    <t>100% кокосовое масло первого холодного отжима Aroy-D, 450 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/</t>
+  </si>
+  <si>
     <t>34674</t>
   </si>
   <si>
     <t>Кокосовая вода c фруктовыми соками (ананас, маракуйя, манго), 250 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/</t>
   </si>
   <si>
     <t>34697</t>
   </si>
   <si>
     <t>Кокосовые сливки для кофе и выпечки King Island, 1000 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-i-vypechki-king-island-1000-ml/</t>
   </si>
   <si>
-    <t>34667</t>
-[...7 lines deleted...]
-  <si>
     <t>38660</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38660</t>
   </si>
   <si>
     <t>34719</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=34719</t>
   </si>
   <si>
     <t>34739</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-i-vypechki-king-island-1000-ml/?sku=34739</t>
   </si>
   <si>
     <t>35328</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35328</t>
   </si>
   <si>
     <t>38723</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38723</t>
   </si>
   <si>
     <t>35476</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35476</t>
   </si>
   <si>
+    <t>34698</t>
+  </si>
+  <si>
+    <t>Кокосовые сливки для кофе, напитков и выпечки King Island, 500 мл</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-napitkov-i-vypechki/</t>
+  </si>
+  <si>
     <t>34705</t>
   </si>
   <si>
     <t>Кокосовый сок "FOCO" с мякотью кокоса, 520 мл</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-napitkov-i-vypechki/</t>
   </si>
   <si>
     <t>34740</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-napitkov-i-vypechki/?sku=34740</t>
   </si>
   <si>
     <t>34720</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=34720</t>
   </si>
   <si>
     <t>35337</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35337</t>
   </si>
   <si>
     <t>35485</t>
   </si>
   <si>
     <t>https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35485</t>
   </si>
@@ -1599,51 +1599,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti-tetra-pak/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-sukhoe-chaokoh-60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/?sku=34735" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=34721" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti-tetra-pak/?sku=34729" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-sukhoe-chaokoh-60-g/?sku=34744" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=34715" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34728" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38657" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/?sku=34722" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34734" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38720" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35323" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/?sku=34730" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/?sku=34741" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36471" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34743" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35472" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36879" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36999" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=39205" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sukhoe-kokosovoe-moloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34726" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35306" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=34716" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/?sku=34723" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34727" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sukhoe-kokosovoe-moloko/?sku=34745" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34733" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34732" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35469" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/?sku=34731" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35324" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35473" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34736" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34742" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-amthai-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-orient-gourmet-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-orient-gourmet-400-ml/?sku=34724" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=34717" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-amthai-400-ml/?sku=34737" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35307" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35325" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35470" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35474" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-viet-coco-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35308" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-viet-coco-400-ml/?sku=34725" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh/?sku=34738" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=34718" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35327" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35471" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35475" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-i-vypechki-king-island-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38660" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=34719" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-i-vypechki-king-island-1000-ml/?sku=34739" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35328" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38723" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35476" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-napitkov-i-vypechki/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-napitkov-i-vypechki/?sku=34740" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=34720" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35337" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35485" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=34672" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=35326" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35330" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35478" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35331" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35479" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35332" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35480" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35334" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35482" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38663" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38725" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-hom-d-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-soderzhanie-myakoti-kokosa-60--tetra-pak/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-soderzhanie-myakoti-kokosa-60--tetra-pak/?sku=34682" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-chaokoh/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-chaokon-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-so-vkusom-pandana-pandan-coconut-milk/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36476" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36883" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=37004" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39206" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39426" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39453" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36478" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36884" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=37006" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39208" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39428" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39455" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39476" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36479" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36885" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=37007" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39209" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39429" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39456" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39477" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36481" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36886" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=37009" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39211" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39430" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39458" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39479" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35335" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35483" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35336" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35484" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/myakot-molodogo-kokosa-v-sirope-aroy-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38689" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38749" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38690" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38750" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38691" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38751" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/?sku=36601" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/?sku=36973" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/?sku=36664" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/?sku=36979" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38701" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38765" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti-tetra-pak/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-sukhoe-chaokoh-60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/?sku=34722" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38657" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti-tetra-pak/?sku=34729" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=34721" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/?sku=34735" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-sukhoe-chaokoh-60-g/?sku=34744" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=34715" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34728" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34734" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh-1/?sku=34741" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-55-zhirnosti/?sku=34730" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35323" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe-1/?sku=38720" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36471" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36879" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-moloko-foco/?sku=34743" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-guavy/?sku=35472" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=36999" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu-1/?sku=39205" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sukhoe-kokosovoe-moloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sukhoe-kokosovoe-moloko/?sku=34745" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34726" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35306" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=34716" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34727" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/?sku=34723" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34732" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1/?sku=35469" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34733" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70/?sku=34731" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35324" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-lichi/?sku=35473" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-krem-wonderfarm-krem23-zhirnosti/?sku=34742" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-pasta70-zhirnosti/?sku=34736" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-amthai-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-orient-gourmet-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35307" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-orient-gourmet-400-ml/?sku=34724" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=34717" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-amthai-400-ml/?sku=34737" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee-1-1/?sku=35470" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35325" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-bez-sakhara-tm-foco-s-sokom-mango/?sku=35474" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-viet-coco-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=34718" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-chaokoh/?sku=34738" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-viet-coco-400-ml/?sku=34725" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35308" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35327" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-kokosovaya-voda-bez-sakhara-i-konservantov-malee/?sku=35471" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovym-sokom-klubnika-vinograd-granat/?sku=35475" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-i-vypechki-king-island-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38660" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=34719" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-i-vypechki-king-island-1000-ml/?sku=34739" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35328" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco-1/?sku=38723" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-c-fruktovymi-sokami-ananas-marakuyya-mango/?sku=35476" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-napitkov-i-vypechki/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-slivki-dlya-kofe-napitkov-i-vypechki/?sku=34740" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=34720" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35337" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-sok-foco/?sku=35485" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=34672" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-100-tm-foco-s-kofe-latte/?sku=35326" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35330" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-1l/?sku=35478" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35331" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara-250/?sku=35479" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35332" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-bez-sakhara/?sku=35480" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35334" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovaya-voda-s-shokoladom/?sku=35482" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38663" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-maslo-100-indian-bazar-250-ml/?sku=38725" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-hom-d-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-soderzhanie-myakoti-kokosa-60--tetra-pak/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-soderzhanie-myakoti-kokosa-60--tetra-pak/?sku=34682" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-elephants-povyshennoy-zhirnosti-70-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-chaokoh/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-chaokon-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovoe-moloko-so-vkusom-pandana-pandan-coconut-milk/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36476" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=36883" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=37004" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39206" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39426" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy/?sku=39453" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36478" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=36884" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=37006" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39208" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39428" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39455" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-karamelyu/?sku=39476" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36479" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=36885" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=37007" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39209" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39429" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39456" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-kofeynoy-glazuryu/?sku=39477" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36481" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=36886" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=37009" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39211" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39430" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39458" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovye-chipsy-s-shokoladom/?sku=39479" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35335" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-king-island-miks-kokosovoy-vody-i-kokosovogo-moloka/?sku=35483" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35336" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/kokosovyy-napitok-s-chernym-kunzhutom-fuco/?sku=35484" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/myakot-molodogo-kokosa-v-sirope-aroy-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38689" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/100-naturalnoe-nerafinirovannoe-kokosovoe-maslo-dolphin-coco/?sku=38749" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38690" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-450-ml/?sku=38750" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38691" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/organicheskoe-kokosovoe-maslo-agrilife-100-naturalnoe/?sku=38751" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/?sku=36601" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sakhar-kokosovyy-nektar-bio-250-g/?sku=36973" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/?sku=36664" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/sirop-iz-nektara-kokosovykh-sotsvetiy/?sku=36979" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38701" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/kokosovoe-moloko-pasta/uksus-limonnyy-beksul-1/?sku=38765" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F170" sqref="F170"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1678,87 +1678,87 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>454</v>
+        <v>365</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
         <v>190</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>365</v>
+        <v>454</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
         <v>142</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
@@ -1786,375 +1786,375 @@
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
         <v>251</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>543</v>
+        <v>173</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>173</v>
+        <v>543</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>454</v>
+        <v>173</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>190</v>
+        <v>543</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
         <v>365</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>142</v>
+        <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>202</v>
+        <v>454</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>251</v>
+        <v>142</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>543</v>
+        <v>202</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>173</v>
+        <v>251</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
         <v>251</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>543</v>
+        <v>454</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>202</v>
+        <v>173</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>173</v>
+        <v>202</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>454</v>
+        <v>543</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
         <v>190</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>251</v>
+        <v>190</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>202</v>
+        <v>251</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>190</v>
+        <v>202</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
         <v>190</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
@@ -2180,306 +2180,306 @@
       </c>
       <c r="C33" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>72</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
         <v>202</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="E34" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E34" s="5"/>
       <c r="F34" s="13">
-        <v>287</v>
+        <v>310</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>77</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="E35" s="5"/>
+      <c r="E35" s="5">
+        <v>57</v>
+      </c>
       <c r="F35" s="13">
-        <v>395</v>
+        <v>287</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>310</v>
+        <v>395</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" s="13">
         <v>118</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
         <v>197</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="E39" s="5"/>
+      <c r="E39" s="5">
+        <v>0</v>
+      </c>
       <c r="F39" s="13">
-        <v>197</v>
+        <v>118</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>395</v>
+        <v>197</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>93</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>202</v>
+        <v>395</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="E42" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>287</v>
+        <v>202</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
         <v>310</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E44" s="5">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="F44" s="13">
-        <v>118</v>
+        <v>287</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>310</v>
+        <v>197</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>197</v>
+        <v>395</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>395</v>
+        <v>310</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E48" s="5">
         <v>57</v>
       </c>
       <c r="F48" s="13">
         <v>287</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E49" s="5"/>
@@ -2491,422 +2491,422 @@
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>111</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
         <v>202</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>310</v>
+        <v>197</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>197</v>
+        <v>310</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>150</v>
+        <v>202</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
         <v>148</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>197</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="13">
-        <v>202</v>
+        <v>197</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>129</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="13">
-        <v>197</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="13">
-        <v>202</v>
+        <v>197</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="13">
-        <v>148</v>
+        <v>202</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>135</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
-        <v>202</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>138</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="13">
-        <v>150</v>
+        <v>202</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
         <v>202</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>144</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
-        <v>130</v>
+        <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>147</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="13">
-        <v>188</v>
+        <v>130</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>148</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>149</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>150</v>
       </c>
       <c r="E66" s="5">
         <v>80</v>
       </c>
       <c r="F66" s="13">
         <v>78</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>151</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>153</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="13">
         <v>288</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>154</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="E68" s="5"/>
+      <c r="E68" s="5">
+        <v>80</v>
+      </c>
       <c r="F68" s="13">
-        <v>288</v>
+        <v>78</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>156</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="13">
-        <v>130</v>
+        <v>188</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>159</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
-        <v>188</v>
+        <v>130</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>160</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="E71" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E71" s="5"/>
       <c r="F71" s="13">
-        <v>78</v>
+        <v>288</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>162</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>149</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E72" s="5">
         <v>80</v>
       </c>
       <c r="F72" s="13">
         <v>78</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
@@ -2936,316 +2936,316 @@
         <v>149</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>167</v>
       </c>
       <c r="E74" s="5">
         <v>80</v>
       </c>
       <c r="F74" s="13">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>168</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="E75" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E75" s="5"/>
       <c r="F75" s="13">
-        <v>114</v>
+        <v>740</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>171</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="E76" s="5"/>
+      <c r="E76" s="5">
+        <v>76</v>
+      </c>
       <c r="F76" s="13">
-        <v>425</v>
+        <v>114</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>174</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>175</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>176</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="13">
-        <v>740</v>
+        <v>425</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="13">
         <v>740</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>180</v>
       </c>
       <c r="E79" s="5">
         <v>76</v>
       </c>
       <c r="F79" s="13">
         <v>114</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="13">
         <v>425</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E81" s="5">
         <v>76</v>
       </c>
       <c r="F81" s="13">
         <v>114</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="13">
         <v>740</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>187</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>188</v>
       </c>
       <c r="E83" s="5">
         <v>76</v>
       </c>
       <c r="F83" s="13">
         <v>114</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>189</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>190</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>191</v>
       </c>
       <c r="E84" s="5">
         <v>0</v>
       </c>
       <c r="F84" s="13">
-        <v>154</v>
+        <v>274</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>192</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>193</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>194</v>
       </c>
       <c r="E85" s="5">
         <v>0</v>
       </c>
       <c r="F85" s="13">
-        <v>274</v>
+        <v>154</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>195</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E86" s="5">
         <v>0</v>
       </c>
       <c r="F86" s="13">
         <v>274</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>198</v>
       </c>
       <c r="E87" s="5">
         <v>0</v>
       </c>
       <c r="F87" s="13">
         <v>154</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>199</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>200</v>
       </c>
       <c r="E88" s="5">
         <v>0</v>
       </c>
       <c r="F88" s="13">
         <v>154</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>201</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E89" s="5">
         <v>0</v>
       </c>
       <c r="F89" s="13">
         <v>154</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E90" s="5">