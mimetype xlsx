--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -38,276 +38,276 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Имбирь и редька</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>34557</t>
+  </si>
+  <si>
+    <t>Имбирь маринованный японский, 230 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/</t>
+  </si>
+  <si>
     <t>34553</t>
   </si>
   <si>
     <t>Имбирь засахаренный(кубики), 200 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/</t>
   </si>
   <si>
     <t>34555</t>
   </si>
   <si>
     <t>Имбирь маринованный белый, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/</t>
   </si>
   <si>
-    <t>34557</t>
-[...7 lines deleted...]
-  <si>
     <t>34561</t>
   </si>
   <si>
     <t>Имбирь молотый IB, 50 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-molotyy/</t>
   </si>
   <si>
+    <t>34586</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-molotyy/?sku=34586</t>
+  </si>
+  <si>
+    <t>34567</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/?sku=34567</t>
+  </si>
+  <si>
+    <t>34571</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34571</t>
+  </si>
+  <si>
     <t>34569</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=34569</t>
   </si>
   <si>
-    <t>34567</t>
-[...16 lines deleted...]
-  <si>
     <t>36444</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36444</t>
   </si>
   <si>
     <t>34577</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/?sku=34577</t>
   </si>
   <si>
     <t>34579</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34579</t>
   </si>
   <si>
+    <t>36995</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36995</t>
+  </si>
+  <si>
     <t>34587</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34587</t>
   </si>
   <si>
-    <t>36995</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36995</t>
+    <t>34565</t>
+  </si>
+  <si>
+    <t>Японский маринованный имбирь Амадзу Сёга, 160 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/</t>
   </si>
   <si>
     <t>34554</t>
   </si>
   <si>
     <t>Имбирь кусочками в красном сахаре "Инари", 120 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/</t>
   </si>
   <si>
+    <t>34556</t>
+  </si>
+  <si>
+    <t>Имбирь маринованный белый, 300 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/</t>
+  </si>
+  <si>
     <t>34558</t>
   </si>
   <si>
     <t>Имбирь маринованный, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/</t>
   </si>
   <si>
-    <t>34556</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/</t>
+    <t>34575</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34575</t>
   </si>
   <si>
     <t>34570</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=34570</t>
   </si>
   <si>
+    <t>34568</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/?sku=34568</t>
+  </si>
+  <si>
     <t>34572</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/?sku=34572</t>
   </si>
   <si>
-    <t>34568</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34575</t>
+    <t>36445</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36445</t>
+  </si>
+  <si>
+    <t>34584</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34584</t>
+  </si>
+  <si>
+    <t>34578</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/?sku=34578</t>
   </si>
   <si>
     <t>34580</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/?sku=34580</t>
   </si>
   <si>
-    <t>34578</t>
-[...16 lines deleted...]
-  <si>
     <t>34588</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34588</t>
   </si>
   <si>
     <t>36996</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36996</t>
   </si>
   <si>
     <t>34566</t>
   </si>
   <si>
     <t>Японский маринованный имбирь Сёга в кисло-сладком соусе, 50 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/</t>
   </si>
   <si>
     <t>34559</t>
   </si>
   <si>
     <t>Имбирь маринованный, 200 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/</t>
   </si>
   <si>
     <t>34576</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34576</t>
   </si>
   <si>
     <t>34573</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/?sku=34573</t>
   </si>
   <si>
+    <t>34585</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34585</t>
+  </si>
+  <si>
     <t>34581</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/?sku=34581</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34585</t>
   </si>
   <si>
     <t>34589</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34589</t>
   </si>
   <si>
     <t>34560</t>
   </si>
   <si>
     <t>Имбирь маринованный, 300 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/</t>
   </si>
   <si>
     <t>34574</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/?sku=34574</t>
   </si>
   <si>
     <t>34582</t>
   </si>
@@ -759,51 +759,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-molotyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=34569" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/?sku=34567" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34571" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-molotyy/?sku=34586" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36444" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/?sku=34577" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34579" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34587" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36995" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=34570" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/?sku=34572" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/?sku=34568" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34575" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/?sku=34580" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/?sku=34578" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36445" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34584" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34588" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36996" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34576" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/?sku=34573" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/?sku=34581" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34585" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34589" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/?sku=34574" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/?sku=34582" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/redka-marinovannaya-daykon-takuan/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/redka-marinovannaya-daykon-takuan/?sku=34583" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/rostki-zhenshenya-konservirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/rostki-zhenshenya-konservirovannye/?sku=36228" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sous-tertyy-imbir-oroshi-shouga/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sous-tertyy-imbir-oroshi-shouga/?sku=34212" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sous-tertyy-imbir-oroshi-shouga/?sku=34564" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-molotyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-molotyy/?sku=34586" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/?sku=34567" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34571" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=34569" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36444" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/?sku=34577" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34579" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36995" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34587" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34575" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=34570" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/?sku=34568" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/?sku=34572" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36445" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34584" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/?sku=34578" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/?sku=34580" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34588" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36996" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34576" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/?sku=34573" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34585" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/?sku=34581" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34589" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/?sku=34574" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/?sku=34582" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/redka-marinovannaya-daykon-takuan/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/redka-marinovannaya-daykon-takuan/?sku=34583" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/rostki-zhenshenya-konservirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/rostki-zhenshenya-konservirovannye/?sku=36228" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sous-tertyy-imbir-oroshi-shouga/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sous-tertyy-imbir-oroshi-shouga/?sku=34212" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sous-tertyy-imbir-oroshi-shouga/?sku=34564" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F49" sqref="F49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -836,542 +836,542 @@
         <v>4</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>346</v>
+        <v>209</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="F7" s="13">
-        <v>238</v>
+        <v>346</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="5"/>
+      <c r="E8" s="5">
+        <v>41</v>
+      </c>
       <c r="F8" s="13">
-        <v>209</v>
+        <v>238</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
         <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="E10" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>346</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="5">
         <v>41</v>
       </c>
       <c r="F11" s="13">
         <v>238</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
         <v>209</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="E13" s="5"/>
+      <c r="E13" s="5">
+        <v>76</v>
+      </c>
       <c r="F13" s="13">
-        <v>83</v>
+        <v>346</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="5">
         <v>76</v>
       </c>
       <c r="F14" s="13">
         <v>346</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="5">
         <v>41</v>
       </c>
       <c r="F15" s="13">
         <v>238</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
         <v>209</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="E17" s="5"/>
+      <c r="E17" s="5">
+        <v>76</v>
+      </c>
       <c r="F17" s="13">
-        <v>209</v>
+        <v>346</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="E18" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>346</v>
+        <v>209</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="5">
         <v>0</v>
       </c>
       <c r="F19" s="13">
-        <v>173</v>
+        <v>215</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="E20" s="5"/>
+      <c r="E20" s="5">
+        <v>0</v>
+      </c>
       <c r="F20" s="13">
-        <v>226</v>
+        <v>173</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
         <v>126</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="E22" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>215</v>
+        <v>226</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="5">
         <v>0</v>
       </c>
       <c r="F23" s="13">
-        <v>173</v>
+        <v>215</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="E24" s="5"/>
+      <c r="E24" s="5">
+        <v>0</v>
+      </c>
       <c r="F24" s="13">
-        <v>226</v>
+        <v>173</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
         <v>126</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="E26" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>215</v>
+        <v>226</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="E27" s="5"/>
+      <c r="E27" s="5">
+        <v>0</v>
+      </c>
       <c r="F27" s="13">
-        <v>226</v>
+        <v>173</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="E28" s="5"/>
+      <c r="E28" s="5">
+        <v>0</v>
+      </c>
       <c r="F28" s="13">
-        <v>126</v>
+        <v>215</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="E29" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>173</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="E30" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>215</v>
+        <v>226</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="5">
         <v>0</v>
       </c>
       <c r="F31" s="13">
         <v>215</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E32" s="5">
         <v>0</v>
       </c>
       <c r="F32" s="13">
         <v>173</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>72</v>
       </c>
       <c r="E33" s="5">
@@ -1423,78 +1423,78 @@
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
         <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="E37" s="5"/>
+      <c r="E37" s="5">
+        <v>-1</v>
+      </c>
       <c r="F37" s="13">
-        <v>54</v>
+        <v>142</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="E38" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>142</v>
+        <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E39" s="5">
         <v>-1</v>
       </c>
       <c r="F39" s="13">
         <v>142</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>