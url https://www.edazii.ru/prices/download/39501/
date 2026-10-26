--- v1 (2026-07-01)
+++ v2 (2026-10-26)
@@ -38,276 +38,276 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Имбирь и редька</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>34555</t>
+  </si>
+  <si>
+    <t>Имбирь маринованный белый, 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/</t>
+  </si>
+  <si>
+    <t>34553</t>
+  </si>
+  <si>
+    <t>Имбирь засахаренный(кубики), 200 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/</t>
+  </si>
+  <si>
     <t>34557</t>
   </si>
   <si>
     <t>Имбирь маринованный японский, 230 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/</t>
   </si>
   <si>
-    <t>34553</t>
-[...16 lines deleted...]
-  <si>
     <t>34561</t>
   </si>
   <si>
     <t>Имбирь молотый IB, 50 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-molotyy/</t>
   </si>
   <si>
+    <t>34571</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34571</t>
+  </si>
+  <si>
+    <t>34569</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=34569</t>
+  </si>
+  <si>
+    <t>34567</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/?sku=34567</t>
+  </si>
+  <si>
     <t>34586</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-molotyy/?sku=34586</t>
   </si>
   <si>
-    <t>34567</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=34569</t>
+    <t>34579</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34579</t>
+  </si>
+  <si>
+    <t>34577</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/?sku=34577</t>
   </si>
   <si>
     <t>36444</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36444</t>
   </si>
   <si>
-    <t>34577</t>
-[...8 lines deleted...]
-    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34579</t>
+    <t>34587</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34587</t>
   </si>
   <si>
     <t>36995</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36995</t>
   </si>
   <si>
-    <t>34587</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34587</t>
+    <t>34556</t>
+  </si>
+  <si>
+    <t>Имбирь маринованный белый, 300 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/</t>
   </si>
   <si>
     <t>34565</t>
   </si>
   <si>
     <t>Японский маринованный имбирь Амадзу Сёга, 160 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/</t>
   </si>
   <si>
     <t>34554</t>
   </si>
   <si>
     <t>Имбирь кусочками в красном сахаре "Инари", 120 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/</t>
   </si>
   <si>
-    <t>34556</t>
-[...7 lines deleted...]
-  <si>
     <t>34558</t>
   </si>
   <si>
     <t>Имбирь маринованный, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/</t>
   </si>
   <si>
+    <t>34572</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/?sku=34572</t>
+  </si>
+  <si>
+    <t>34570</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=34570</t>
+  </si>
+  <si>
+    <t>34568</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/?sku=34568</t>
+  </si>
+  <si>
     <t>34575</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34575</t>
   </si>
   <si>
-    <t>34570</t>
-[...14 lines deleted...]
-    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/?sku=34572</t>
+    <t>34578</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/?sku=34578</t>
+  </si>
+  <si>
+    <t>34584</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34584</t>
+  </si>
+  <si>
+    <t>34580</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/?sku=34580</t>
   </si>
   <si>
     <t>36445</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36445</t>
   </si>
   <si>
-    <t>34584</t>
-[...16 lines deleted...]
-  <si>
     <t>34588</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34588</t>
   </si>
   <si>
     <t>36996</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36996</t>
   </si>
   <si>
+    <t>34559</t>
+  </si>
+  <si>
+    <t>Имбирь маринованный, 200 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/</t>
+  </si>
+  <si>
     <t>34566</t>
   </si>
   <si>
     <t>Японский маринованный имбирь Сёга в кисло-сладком соусе, 50 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/</t>
   </si>
   <si>
-    <t>34559</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/</t>
+    <t>34573</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/?sku=34573</t>
   </si>
   <si>
     <t>34576</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34576</t>
   </si>
   <si>
-    <t>34573</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/?sku=34573</t>
+    <t>34581</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/?sku=34581</t>
   </si>
   <si>
     <t>34585</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34585</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/?sku=34581</t>
   </si>
   <si>
     <t>34589</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34589</t>
   </si>
   <si>
     <t>34560</t>
   </si>
   <si>
     <t>Имбирь маринованный, 300 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/</t>
   </si>
   <si>
     <t>34574</t>
   </si>
   <si>
     <t>https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/?sku=34574</t>
   </si>
   <si>
     <t>34582</t>
   </si>
@@ -759,51 +759,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-molotyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-molotyy/?sku=34586" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/?sku=34567" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34571" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=34569" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36444" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/?sku=34577" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34579" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36995" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34587" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34575" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=34570" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/?sku=34568" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/?sku=34572" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36445" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34584" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/?sku=34578" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/?sku=34580" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34588" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36996" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34576" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/?sku=34573" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34585" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/?sku=34581" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34589" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/?sku=34574" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/?sku=34582" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/redka-marinovannaya-daykon-takuan/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/redka-marinovannaya-daykon-takuan/?sku=34583" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/rostki-zhenshenya-konservirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/rostki-zhenshenya-konservirovannye/?sku=36228" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sous-tertyy-imbir-oroshi-shouga/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sous-tertyy-imbir-oroshi-shouga/?sku=34212" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sous-tertyy-imbir-oroshi-shouga/?sku=34564" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-molotyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34571" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=34569" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/?sku=34567" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-molotyy/?sku=34586" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34579" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy/?sku=34577" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36444" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-yaponskiy-230-g/?sku=34587" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki/?sku=36995" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/?sku=34572" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=34570" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/?sku=34568" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34575" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-belyy-300-g/?sku=34578" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34584" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-1kg/?sku=34580" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36445" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-amadzu-syoga/?sku=34588" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-zasakharennyykubiki-1/?sku=36996" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/?sku=34573" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34576" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy-200-g/?sku=34581" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34585" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/yaponskiy-marinovannyy-imbir-syoga-v-kislo-sladkom-souse/?sku=34589" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/?sku=34574" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/imbir-marinovannyy/?sku=34582" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/redka-marinovannaya-daykon-takuan/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/redka-marinovannaya-daykon-takuan/?sku=34583" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/rostki-zhenshenya-konservirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/imbir-i-redka/rostki-zhenshenya-konservirovannye/?sku=36228" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sous-tertyy-imbir-oroshi-shouga/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sous-tertyy-imbir-oroshi-shouga/?sku=34212" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/pripravy-i-vasabi/sous-tertyy-imbir-oroshi-shouga/?sku=34564" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F49" sqref="F49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -836,676 +836,676 @@
         <v>4</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="5"/>
+      <c r="E6" s="5">
+        <v>41</v>
+      </c>
       <c r="F6" s="13">
-        <v>209</v>
+        <v>238</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
         <v>76</v>
       </c>
       <c r="F7" s="13">
         <v>346</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>238</v>
+        <v>209</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
         <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>83</v>
+        <v>209</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="5">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="F11" s="13">
-        <v>238</v>
+        <v>346</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="E12" s="5"/>
+      <c r="E12" s="5">
+        <v>41</v>
+      </c>
       <c r="F12" s="13">
-        <v>209</v>
+        <v>238</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="E13" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>346</v>
+        <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E14" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>346</v>
+        <v>209</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="5">
         <v>41</v>
       </c>
       <c r="F15" s="13">
         <v>238</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="E16" s="5"/>
+      <c r="E16" s="5">
+        <v>76</v>
+      </c>
       <c r="F16" s="13">
-        <v>209</v>
+        <v>346</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="E17" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>346</v>
+        <v>209</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="E18" s="5"/>
+      <c r="E18" s="5">
+        <v>76</v>
+      </c>
       <c r="F18" s="13">
-        <v>209</v>
+        <v>346</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="E19" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>215</v>
+        <v>126</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="5">
         <v>0</v>
       </c>
       <c r="F20" s="13">
-        <v>173</v>
+        <v>215</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="E21" s="5"/>
+      <c r="E21" s="5">
+        <v>0</v>
+      </c>
       <c r="F21" s="13">
-        <v>126</v>
+        <v>173</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
         <v>226</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E23" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>215</v>
+        <v>226</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="5">
         <v>0</v>
       </c>
       <c r="F24" s="13">
         <v>173</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
         <v>126</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="E26" s="5"/>
+      <c r="E26" s="5">
+        <v>0</v>
+      </c>
       <c r="F26" s="13">
-        <v>226</v>
+        <v>215</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="E27" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>173</v>
+        <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E28" s="5">
         <v>0</v>
       </c>
       <c r="F28" s="13">
         <v>215</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>126</v>
+        <v>226</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="E30" s="5"/>
+      <c r="E30" s="5">
+        <v>0</v>
+      </c>
       <c r="F30" s="13">
-        <v>226</v>
+        <v>173</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="5">
         <v>0</v>
       </c>
       <c r="F31" s="13">
         <v>215</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E32" s="5">
         <v>0</v>
       </c>
       <c r="F32" s="13">
         <v>173</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="E33" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>142</v>
+        <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="E34" s="5"/>
+      <c r="E34" s="5">
+        <v>-1</v>
+      </c>
       <c r="F34" s="13">
-        <v>54</v>
+        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="E35" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>142</v>
+        <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="E36" s="5"/>
+      <c r="E36" s="5">
+        <v>-1</v>
+      </c>
       <c r="F36" s="13">
-        <v>54</v>
+        <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="E37" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>142</v>
+        <v>54</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="E38" s="5"/>
+      <c r="E38" s="5">
+        <v>-1</v>
+      </c>
       <c r="F38" s="13">
-        <v>54</v>
+        <v>142</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E39" s="5">
         <v>-1</v>
       </c>
       <c r="F39" s="13">
         <v>142</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="5">