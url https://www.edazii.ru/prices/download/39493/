--- v0 (2026-07-01)
+++ v1 (2026-10-26)
@@ -65,171 +65,171 @@
   <si>
     <t>Икра летучей рыбы Тобико малиновая, 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-malinovaya/</t>
   </si>
   <si>
     <t>34524</t>
   </si>
   <si>
     <t>Икра летучей рыбы Тобико оранжевая, 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-oranzhevaya/</t>
   </si>
   <si>
     <t>34522</t>
   </si>
   <si>
     <t>Икра Летучей рыбы Тобико зеленая, 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-zelenaya/</t>
   </si>
   <si>
+    <t>34525</t>
+  </si>
+  <si>
+    <t>Икра летучей рыбы Тобико черная, 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-chernaya/</t>
+  </si>
+  <si>
     <t>34527</t>
   </si>
   <si>
     <t>Икра масаго малиновая, 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-masago-malinovaya/</t>
   </si>
   <si>
-    <t>34525</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-chernaya/</t>
+    <t>34531</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-zelenaya/?sku=34531</t>
+  </si>
+  <si>
+    <t>34538</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-malinovaya/?sku=34538</t>
+  </si>
+  <si>
+    <t>34539</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-oranzhevaya/?sku=34539</t>
   </si>
   <si>
     <t>34540</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-chernaya/?sku=34540</t>
   </si>
   <si>
-    <t>34531</t>
-[...16 lines deleted...]
-  <si>
     <t>34534</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-masago-malinovaya/?sku=34534</t>
   </si>
   <si>
+    <t>34551</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-chernaya/?sku=34551</t>
+  </si>
+  <si>
     <t>34544</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-masago-malinovaya/?sku=34544</t>
   </si>
   <si>
     <t>34537</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-zelenaya/?sku=34537</t>
   </si>
   <si>
-    <t>34551</t>
-[...4 lines deleted...]
-  <si>
     <t>34542</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-malinovaya/?sku=34542</t>
   </si>
   <si>
     <t>34543</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-oranzhevaya/?sku=34543</t>
   </si>
   <si>
     <t>34547</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-masago-malinovaya/?sku=34547</t>
   </si>
   <si>
     <t>34546</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-malinovaya/?sku=34546</t>
   </si>
   <si>
     <t>34549</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-oranzhevaya/?sku=34549</t>
   </si>
   <si>
+    <t>34526</t>
+  </si>
+  <si>
+    <t>Икра масаго зеленая, 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ikra/ikra-masago-zelenaya/</t>
+  </si>
+  <si>
+    <t>34529</t>
+  </si>
+  <si>
+    <t>Икра масаго черная, 500 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/ikra/ikra-masago-chernaya/</t>
+  </si>
+  <si>
     <t>34528</t>
   </si>
   <si>
     <t>Икра масаго оранжевая, 500 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-masago-oranzhevaya/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.edazii.ru/ikra/ikra-masago-chernaya/</t>
   </si>
   <si>
     <t>34535</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-masago-oranzhevaya/?sku=34535</t>
   </si>
   <si>
     <t>34532</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-masago-zelenaya/?sku=34532</t>
   </si>
   <si>
     <t>34536</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-masago-chernaya/?sku=34536</t>
   </si>
   <si>
     <t>34545</t>
   </si>
   <si>
     <t>https://www.edazii.ru/ikra/ikra-masago-oranzhevaya/?sku=34545</t>
   </si>
@@ -666,51 +666,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-malinovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-malinovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-chernaya/?sku=34540" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-zelenaya/?sku=34531" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-malinovaya/?sku=34538" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-oranzhevaya/?sku=34539" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-malinovaya/?sku=34534" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-malinovaya/?sku=34544" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-zelenaya/?sku=34537" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-chernaya/?sku=34551" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-malinovaya/?sku=34542" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-oranzhevaya/?sku=34543" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-malinovaya/?sku=34547" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-malinovaya/?sku=34546" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-oranzhevaya/?sku=34549" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-oranzhevaya/?sku=34535" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-zelenaya/?sku=34532" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-chernaya/?sku=34536" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-oranzhevaya/?sku=34545" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-zelenaya/?sku=34533" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-chernaya/?sku=34552" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-oranzhevaya/?sku=34550" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-tobiko-malinovaya-santa-bremor-500-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-tobiko-malinovaya-santa-bremor-500-gr-/?sku=34541" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-tobiko-malinovaya-santa-bremor-500-gr-/?sku=34548" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-malinovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-malinovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-zelenaya/?sku=34531" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-malinovaya/?sku=34538" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-oranzhevaya/?sku=34539" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-chernaya/?sku=34540" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-malinovaya/?sku=34534" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-chernaya/?sku=34551" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-malinovaya/?sku=34544" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-zelenaya/?sku=34537" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-malinovaya/?sku=34542" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-oranzhevaya/?sku=34543" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-malinovaya/?sku=34547" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-malinovaya/?sku=34546" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-letuchey-ryby-tobiko-santa-bremor-oranzhevaya/?sku=34549" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-oranzhevaya/?sku=34535" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-zelenaya/?sku=34532" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-chernaya/?sku=34536" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-oranzhevaya/?sku=34545" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-zelenaya/?sku=34533" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-chernaya/?sku=34552" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-masago-oranzhevaya/?sku=34550" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-tobiko-malinovaya-santa-bremor-500-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-tobiko-malinovaya-santa-bremor-500-gr-/?sku=34541" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/ikra/ikra-tobiko-malinovaya-santa-bremor-500-gr-/?sku=34548" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F36" sqref="F36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -799,260 +799,260 @@
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
         <v>999</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>712</v>
+        <v>831</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>831</v>
+        <v>712</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>831</v>
+        <v>999</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>999</v>
+        <v>831</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
         <v>831</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
         <v>831</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
         <v>712</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>712</v>
+        <v>831</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>999</v>
+        <v>712</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>831</v>
+        <v>999</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
         <v>831</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
         <v>831</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
         <v>712</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
         <v>831</v>
@@ -1116,159 +1116,159 @@
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
         <v>712</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
         <v>712</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
         <v>712</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
         <v>712</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
         <v>712</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
         <v>712</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
         <v>712</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
         <v>712</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>