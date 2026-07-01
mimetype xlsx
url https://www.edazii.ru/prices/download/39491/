--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -68,335 +68,335 @@
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/vontony-s-krevetkami-dlya-zharki-8-sht-144-g/</t>
   </si>
   <si>
     <t>34506</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/vontony-s-krevetkami-dlya-zharki-8-sht-144-g/?sku=34506</t>
   </si>
   <si>
     <t>34466</t>
   </si>
   <si>
     <t>Готовая утка по-пекински (половина) с блинчиками и соусом, замороженная</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gotovaya-utka-po-pekinski-polovina-s-blinchikami-i-sousom-zamorozhennaya/</t>
   </si>
   <si>
     <t>34507</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gotovaya-utka-po-pekinski-polovina-s-blinchikami-i-sousom-zamorozhennaya/?sku=34507</t>
   </si>
   <si>
+    <t>34467</t>
+  </si>
+  <si>
+    <t>Дамплинги с креветками "Харго" (8 шт), 160 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/aziatskie-pelmeni-s-krevetkami-8-sht/</t>
+  </si>
+  <si>
     <t>34478</t>
   </si>
   <si>
     <t>Креветка очищен. с хвостиком 21/25 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-ochishchen-s-khvostikom-2125-1-kg/</t>
   </si>
   <si>
-    <t>34467</t>
-[...7 lines deleted...]
-  <si>
     <t>34508</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-ochishchen-s-khvostikom-2125-1-kg/?sku=34508</t>
   </si>
   <si>
     <t>34468</t>
   </si>
   <si>
     <t>Дамплинги с креветками (24 штуки), 432 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/damplingi-s-krevetkami-24-shtuki/</t>
   </si>
   <si>
+    <t>34469</t>
+  </si>
+  <si>
+    <t>Дамплинги с курицей и лучком (10шт), 200 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/damplingi-s-kuritsey-i-luchkom-10sht/</t>
+  </si>
+  <si>
     <t>34486</t>
   </si>
   <si>
     <t>Моти с зеленым чаем Япония, 100 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/</t>
   </si>
   <si>
-    <t>34469</t>
-[...7 lines deleted...]
-  <si>
     <t>34510</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=34510</t>
   </si>
   <si>
     <t>36578</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36578</t>
   </si>
   <si>
     <t>36840</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36840</t>
   </si>
   <si>
+    <t>34489</t>
+  </si>
+  <si>
+    <t>Соевые бобы Коцубу натто замороженные, 171 г</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/</t>
+  </si>
+  <si>
     <t>34470</t>
   </si>
   <si>
     <t>Десертные шарики из рисовой муки с арахисом, 400 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/desertnye-shariki-iz-risovoy-muki-s-arakhisom/</t>
   </si>
   <si>
-    <t>34489</t>
-[...7 lines deleted...]
-  <si>
     <t>34511</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/?sku=34511</t>
   </si>
   <si>
     <t>36237</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/?sku=36237</t>
   </si>
   <si>
     <t>34490</t>
   </si>
   <si>
     <t>Спринг роллы с креветками и овощами "Ajinomoto", 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-krevetkami-i-ovoshchami-1-kg/</t>
   </si>
   <si>
     <t>34471</t>
   </si>
   <si>
     <t>Десертные шарики из рисовой муки с бобовой пастой</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/desertnye-shariki-iz-risovoy-muki-s-bobovoy-pastoy/</t>
   </si>
   <si>
     <t>34512</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-krevetkami-i-ovoshchami-1-kg/?sku=34512</t>
   </si>
   <si>
+    <t>34472</t>
+  </si>
+  <si>
+    <t>Десертные шарики из рисовой муки с кунжутом, 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/desertnye-shariki-iz-risovoy-muki-s-kunzhutom/</t>
+  </si>
+  <si>
     <t>34492</t>
   </si>
   <si>
     <t>Спринг роллы с овощами "Ajinomoto", 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-1-kg/</t>
   </si>
   <si>
-    <t>34472</t>
-[...7 lines deleted...]
-  <si>
     <t>34513</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-1-kg/?sku=34513</t>
   </si>
   <si>
     <t>34473</t>
   </si>
   <si>
     <t>Дим сам сю май с крабом и рыбным фаршем, 960 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krabom-i-rybnym-farshem/</t>
   </si>
   <si>
     <t>34493</t>
   </si>
   <si>
     <t>Спринг роллы с овощами и креветками, 160 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-i-krevetkami-160-g/</t>
   </si>
   <si>
     <t>35741</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krabom-i-rybnym-farshem/?sku=35741</t>
   </si>
   <si>
     <t>34514</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-i-krevetkami-160-g/?sku=34514</t>
   </si>
   <si>
+    <t>34474</t>
+  </si>
+  <si>
+    <t>Дим сам сю май с креветками, 960 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krevetkami/</t>
+  </si>
+  <si>
     <t>34495</t>
   </si>
   <si>
     <t>Такояки, 900 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/takoyaki-900-g/</t>
   </si>
   <si>
-    <t>34474</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krevetkami/</t>
+    <t>34515</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/takoyaki-900-g/?sku=34515</t>
   </si>
   <si>
     <t>35742</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krevetkami/?sku=35742</t>
   </si>
   <si>
-    <t>34515</t>
-[...2 lines deleted...]
-    <t>https://www.edazii.ru/zamorozhenye-izdeliya/takoyaki-900-g/?sku=34515</t>
+    <t>34475</t>
+  </si>
+  <si>
+    <t>Дим самы-дамплинги с креветкой, 450 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/dimpsamy-damplingi-s-krevetkoy/</t>
   </si>
   <si>
     <t>34500</t>
   </si>
   <si>
     <t>Японские пельмени гедза Ajinomoto овощные вегетарианские с бобами эдамаме, 600 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-3/</t>
   </si>
   <si>
-    <t>34475</t>
-[...5 lines deleted...]
-    <t>https://www.edazii.ru/zamorozhenye-izdeliya/dimpsamy-damplingi-s-krevetkoy/</t>
+    <t>35743</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/dimpsamy-damplingi-s-krevetkoy/?sku=35743</t>
   </si>
   <si>
     <t>34516</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-3/?sku=34516</t>
   </si>
   <si>
-    <t>35743</t>
-[...4 lines deleted...]
-  <si>
     <t>35751</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-3/?sku=35751</t>
   </si>
   <si>
     <t>34476</t>
   </si>
   <si>
     <t>Дим-сами "Мешочки с креветками", 24 шт</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/dim-sami-meshochki-s-krevetkami/</t>
   </si>
   <si>
     <t>34501</t>
   </si>
   <si>
     <t>Японские пельмени гедза Ajinomoto с креветками, 600 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-pelmeni-gyodza-s-krevetkami-600-g/</t>
   </si>
   <si>
     <t>34517</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-pelmeni-gyodza-s-krevetkami-600-g/?sku=34517</t>
   </si>
   <si>
+    <t>34502</t>
+  </si>
+  <si>
+    <t>Японские пельмени гедза Ajinomoto с курицей и овощами, 600 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-2/</t>
+  </si>
+  <si>
     <t>34477</t>
   </si>
   <si>
     <t>Дим-самы Шаомай с курицей и душистым перцем(10 шт), 200 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/pelmeni-shaomay-s-kuritsey-i-dushistym-pertsem10-sht/</t>
   </si>
   <si>
-    <t>34502</t>
-[...7 lines deleted...]
-  <si>
     <t>34518</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-2/?sku=34518</t>
   </si>
   <si>
     <t>35752</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-2/?sku=35752</t>
   </si>
   <si>
     <t>34503</t>
   </si>
   <si>
     <t>Японские пельмени гедза Ajinomoto с уткой и соусом хойсин, 600 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-1/</t>
   </si>
   <si>
     <t>34519</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-1/?sku=34519</t>
@@ -404,84 +404,84 @@
   <si>
     <t>35753</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-1/?sku=35753</t>
   </si>
   <si>
     <t>34479</t>
   </si>
   <si>
     <t>Креветка салатная тепловодная очищенная 200/300, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/</t>
   </si>
   <si>
     <t>34504</t>
   </si>
   <si>
     <t>Японские пельмени гедза Ajinomoto со свининой и овощами, 600 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/</t>
   </si>
   <si>
+    <t>36127</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/?sku=36127</t>
+  </si>
+  <si>
     <t>34520</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/?sku=34520</t>
   </si>
   <si>
-    <t>36127</t>
-[...4 lines deleted...]
-  <si>
     <t>35754</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/?sku=35754</t>
   </si>
   <si>
+    <t>34505</t>
+  </si>
+  <si>
+    <t>Японские пельмени гедза Ajinomoto со яблоками, 400 гр</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/</t>
+  </si>
+  <si>
     <t>34480</t>
   </si>
   <si>
     <t>Креветка салатная тепловодная очищенная, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/</t>
   </si>
   <si>
     <t>36128</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/?sku=36128</t>
   </si>
   <si>
     <t>34521</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/?sku=34521</t>
   </si>
   <si>
     <t>35755</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/?sku=35755</t>
   </si>
   <si>
     <t>34481</t>
   </si>
   <si>
     <t>Лапша гречневая "Соба" японская, варено-мороженная</t>
   </si>
@@ -1146,51 +1146,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/vontony-s-krevetkami-dlya-zharki-8-sht-144-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/vontony-s-krevetkami-dlya-zharki-8-sht-144-g/?sku=34506" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovaya-utka-po-pekinski-polovina-s-blinchikami-i-sousom-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovaya-utka-po-pekinski-polovina-s-blinchikami-i-sousom-zamorozhennaya/?sku=34507" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-ochishchen-s-khvostikom-2125-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/aziatskie-pelmeni-s-krevetkami-8-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-ochishchen-s-khvostikom-2125-1-kg/?sku=34508" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/damplingi-s-krevetkami-24-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/damplingi-s-kuritsey-i-luchkom-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=34510" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36578" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36840" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/desertnye-shariki-iz-risovoy-muki-s-arakhisom/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/?sku=34511" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/?sku=36237" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-krevetkami-i-ovoshchami-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/desertnye-shariki-iz-risovoy-muki-s-bobovoy-pastoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-krevetkami-i-ovoshchami-1-kg/?sku=34512" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/desertnye-shariki-iz-risovoy-muki-s-kunzhutom/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-1-kg/?sku=34513" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krabom-i-rybnym-farshem/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-i-krevetkami-160-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krabom-i-rybnym-farshem/?sku=35741" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-i-krevetkami-160-g/?sku=34514" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/takoyaki-900-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krevetkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krevetkami/?sku=35742" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/takoyaki-900-g/?sku=34515" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dimpsamy-damplingi-s-krevetkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-3/?sku=34516" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dimpsamy-damplingi-s-krevetkoy/?sku=35743" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-3/?sku=35751" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sami-meshochki-s-krevetkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-pelmeni-gyodza-s-krevetkami-600-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-pelmeni-gyodza-s-krevetkami-600-g/?sku=34517" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pelmeni-shaomay-s-kuritsey-i-dushistym-pertsem10-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-2/?sku=34518" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-2/?sku=35752" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-1/?sku=34519" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-1/?sku=35753" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/?sku=34520" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/?sku=36127" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/?sku=35754" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/?sku=36128" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/?sku=34521" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/?sku=35755" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34807" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34913" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34963" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=35197" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=34822" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=34957" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=35122" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=35198" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lepeshka-roti-parata-naturalnaya--spring-home-5-sht60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lepeshka-roti-parata-s-lukom-litl-shef-5-sht60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/?sku=36141" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34487" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34859" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34980" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=35133" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/samosa-s-ovoshchnoy-nachinkoy-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-krevetochnoy-nachinkoy-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami--6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/?sku=36277" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/?sku=36288" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sami-meshochki-s-krevetkami-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=34900" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=34960" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=35135" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=35207" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-zelenye-molodye-soevye-boby-edamame/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-zelenye-molodye-soevye-boby-edamame/?sku=36244" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/?sku=36577" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/?sku=36839" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/vontony-s-krevetkami-dlya-zharki-8-sht-144-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/vontony-s-krevetkami-dlya-zharki-8-sht-144-g/?sku=34506" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovaya-utka-po-pekinski-polovina-s-blinchikami-i-sousom-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovaya-utka-po-pekinski-polovina-s-blinchikami-i-sousom-zamorozhennaya/?sku=34507" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/aziatskie-pelmeni-s-krevetkami-8-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-ochishchen-s-khvostikom-2125-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-ochishchen-s-khvostikom-2125-1-kg/?sku=34508" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/damplingi-s-krevetkami-24-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/damplingi-s-kuritsey-i-luchkom-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=34510" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36578" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36840" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/desertnye-shariki-iz-risovoy-muki-s-arakhisom/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/?sku=34511" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/?sku=36237" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-krevetkami-i-ovoshchami-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/desertnye-shariki-iz-risovoy-muki-s-bobovoy-pastoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-krevetkami-i-ovoshchami-1-kg/?sku=34512" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/desertnye-shariki-iz-risovoy-muki-s-kunzhutom/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-1-kg/?sku=34513" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krabom-i-rybnym-farshem/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-i-krevetkami-160-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krabom-i-rybnym-farshem/?sku=35741" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-i-krevetkami-160-g/?sku=34514" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krevetkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/takoyaki-900-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/takoyaki-900-g/?sku=34515" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krevetkami/?sku=35742" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dimpsamy-damplingi-s-krevetkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dimpsamy-damplingi-s-krevetkoy/?sku=35743" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-3/?sku=34516" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-3/?sku=35751" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sami-meshochki-s-krevetkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-pelmeni-gyodza-s-krevetkami-600-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-pelmeni-gyodza-s-krevetkami-600-g/?sku=34517" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pelmeni-shaomay-s-kuritsey-i-dushistym-pertsem10-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-2/?sku=34518" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-2/?sku=35752" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-1/?sku=34519" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-1/?sku=35753" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/?sku=36127" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/?sku=34520" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/?sku=35754" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/?sku=36128" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/?sku=34521" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/?sku=35755" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34807" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34913" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34963" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=35197" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=34822" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=34957" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=35122" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=35198" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lepeshka-roti-parata-naturalnaya--spring-home-5-sht60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lepeshka-roti-parata-s-lukom-litl-shef-5-sht60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/?sku=36141" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34487" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34859" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34980" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=35133" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/samosa-s-ovoshchnoy-nachinkoy-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-krevetochnoy-nachinkoy-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami--6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/?sku=36277" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/?sku=36288" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sami-meshochki-s-krevetkami-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=34900" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=34960" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=35135" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=35207" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-zelenye-molodye-soevye-boby-edamame/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-zelenye-molodye-soevye-boby-edamame/?sku=36244" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/?sku=36577" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/?sku=36839" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F99" sqref="F99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1301,272 +1301,272 @@
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6">
         <v>0</v>
       </c>
       <c r="F9" s="14">
         <v>1184</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>1226</v>
+        <v>393</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>393</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>1226</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>1334</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F14" s="14">
-        <v>190</v>
+        <v>154</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F15" s="14">
-        <v>154</v>
+        <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="E19" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>316</v>
+        <v>257</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="E20" s="6"/>
+      <c r="E20" s="6">
+        <v>0</v>
+      </c>
       <c r="F20" s="14">
-        <v>257</v>
+        <v>316</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
         <v>257</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
         <v>257</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
         <v>1087</v>
@@ -1601,84 +1601,84 @@
       </c>
       <c r="C25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
         <v>1087</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="E26" s="6"/>
+      <c r="E26" s="6">
+        <v>0</v>
+      </c>
       <c r="F26" s="14">
-        <v>736</v>
+        <v>316</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="E27" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>316</v>
+        <v>736</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
         <v>736</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E29" s="6">
         <v>0</v>
       </c>
@@ -1733,198 +1733,198 @@
       </c>
       <c r="C32" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
         <v>298</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="E33" s="6"/>
+      <c r="E33" s="6">
+        <v>0</v>
+      </c>
       <c r="F33" s="14">
-        <v>963</v>
+        <v>945</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="E34" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>945</v>
+        <v>963</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="E35" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>945</v>
+        <v>963</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="E36" s="6"/>
+      <c r="E36" s="6">
+        <v>0</v>
+      </c>
       <c r="F36" s="14">
-        <v>963</v>
+        <v>945</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="E37" s="6"/>
+      <c r="E37" s="6">
+        <v>-1</v>
+      </c>
       <c r="F37" s="14">
-        <v>633</v>
+        <v>580</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="E38" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>580</v>
+        <v>633</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="E39" s="6"/>
+      <c r="E39" s="6">
+        <v>-1</v>
+      </c>
       <c r="F39" s="14">
-        <v>633</v>
+        <v>580</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E40" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>580</v>
+        <v>633</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
         <v>633</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
         <v>1088</v>
@@ -1957,102 +1957,102 @@
       </c>
       <c r="C44" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
         <v>676</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="E45" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>190</v>
+        <v>633</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="E46" s="6"/>
+      <c r="E46" s="6">
+        <v>0</v>
+      </c>
       <c r="F46" s="14">
-        <v>633</v>
+        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
         <v>633</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
         <v>633</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
         <v>633</v>
@@ -2118,181 +2118,181 @@
       </c>
       <c r="B53" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="14">
         <v>633</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="E54" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>633</v>
+        <v>855</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="E55" s="6"/>
+      <c r="E55" s="6">
+        <v>0</v>
+      </c>
       <c r="F55" s="14">
-        <v>855</v>
+        <v>633</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E56" s="6">
         <v>0</v>
       </c>
       <c r="F56" s="14">
         <v>633</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>1026</v>
+        <v>489</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>489</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
         <v>1026</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>145</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
         <v>489</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
         <v>489</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
         <v>178</v>