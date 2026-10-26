--- v1 (2026-07-01)
+++ v2 (2026-10-26)
@@ -68,68 +68,68 @@
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/vontony-s-krevetkami-dlya-zharki-8-sht-144-g/</t>
   </si>
   <si>
     <t>34506</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/vontony-s-krevetkami-dlya-zharki-8-sht-144-g/?sku=34506</t>
   </si>
   <si>
     <t>34466</t>
   </si>
   <si>
     <t>Готовая утка по-пекински (половина) с блинчиками и соусом, замороженная</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gotovaya-utka-po-pekinski-polovina-s-blinchikami-i-sousom-zamorozhennaya/</t>
   </si>
   <si>
     <t>34507</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gotovaya-utka-po-pekinski-polovina-s-blinchikami-i-sousom-zamorozhennaya/?sku=34507</t>
   </si>
   <si>
+    <t>34478</t>
+  </si>
+  <si>
+    <t>Креветка очищен. с хвостиком 21/25 1 кг</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-ochishchen-s-khvostikom-2125-1-kg/</t>
+  </si>
+  <si>
     <t>34467</t>
   </si>
   <si>
     <t>Дамплинги с креветками "Харго" (8 шт), 160 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/aziatskie-pelmeni-s-krevetkami-8-sht/</t>
   </si>
   <si>
-    <t>34478</t>
-[...7 lines deleted...]
-  <si>
     <t>34508</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-ochishchen-s-khvostikom-2125-1-kg/?sku=34508</t>
   </si>
   <si>
     <t>34468</t>
   </si>
   <si>
     <t>Дамплинги с креветками (24 штуки), 432 г</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/damplingi-s-krevetkami-24-shtuki/</t>
   </si>
   <si>
     <t>34469</t>
   </si>
   <si>
     <t>Дамплинги с курицей и лучком (10шт), 200 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/damplingi-s-kuritsey-i-luchkom-10sht/</t>
   </si>
   <si>
     <t>34486</t>
@@ -440,60 +440,60 @@
   <si>
     <t>35754</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/?sku=35754</t>
   </si>
   <si>
     <t>34505</t>
   </si>
   <si>
     <t>Японские пельмени гедза Ajinomoto со яблоками, 400 гр</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/</t>
   </si>
   <si>
     <t>34480</t>
   </si>
   <si>
     <t>Креветка салатная тепловодная очищенная, 1 кг</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/</t>
   </si>
   <si>
+    <t>34521</t>
+  </si>
+  <si>
+    <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/?sku=34521</t>
+  </si>
+  <si>
     <t>36128</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/?sku=36128</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/?sku=34521</t>
   </si>
   <si>
     <t>35755</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/?sku=35755</t>
   </si>
   <si>
     <t>34481</t>
   </si>
   <si>
     <t>Лапша гречневая "Соба" японская, варено-мороженная</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/</t>
   </si>
   <si>
     <t>34807</t>
   </si>
   <si>
     <t>https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34807</t>
   </si>
   <si>
     <t>34913</t>
   </si>
@@ -1146,51 +1146,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/vontony-s-krevetkami-dlya-zharki-8-sht-144-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/vontony-s-krevetkami-dlya-zharki-8-sht-144-g/?sku=34506" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovaya-utka-po-pekinski-polovina-s-blinchikami-i-sousom-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovaya-utka-po-pekinski-polovina-s-blinchikami-i-sousom-zamorozhennaya/?sku=34507" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/aziatskie-pelmeni-s-krevetkami-8-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-ochishchen-s-khvostikom-2125-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-ochishchen-s-khvostikom-2125-1-kg/?sku=34508" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/damplingi-s-krevetkami-24-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/damplingi-s-kuritsey-i-luchkom-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=34510" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36578" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36840" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/desertnye-shariki-iz-risovoy-muki-s-arakhisom/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/?sku=34511" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/?sku=36237" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-krevetkami-i-ovoshchami-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/desertnye-shariki-iz-risovoy-muki-s-bobovoy-pastoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-krevetkami-i-ovoshchami-1-kg/?sku=34512" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/desertnye-shariki-iz-risovoy-muki-s-kunzhutom/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-1-kg/?sku=34513" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krabom-i-rybnym-farshem/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-i-krevetkami-160-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krabom-i-rybnym-farshem/?sku=35741" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-i-krevetkami-160-g/?sku=34514" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krevetkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/takoyaki-900-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/takoyaki-900-g/?sku=34515" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krevetkami/?sku=35742" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dimpsamy-damplingi-s-krevetkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dimpsamy-damplingi-s-krevetkoy/?sku=35743" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-3/?sku=34516" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-3/?sku=35751" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sami-meshochki-s-krevetkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-pelmeni-gyodza-s-krevetkami-600-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-pelmeni-gyodza-s-krevetkami-600-g/?sku=34517" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pelmeni-shaomay-s-kuritsey-i-dushistym-pertsem10-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-2/?sku=34518" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-2/?sku=35752" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-1/?sku=34519" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-1/?sku=35753" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/?sku=36127" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/?sku=34520" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/?sku=35754" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/?sku=36128" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/?sku=34521" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/?sku=35755" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34807" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34913" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34963" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=35197" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=34822" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=34957" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=35122" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=35198" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lepeshka-roti-parata-naturalnaya--spring-home-5-sht60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lepeshka-roti-parata-s-lukom-litl-shef-5-sht60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/?sku=36141" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34487" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34859" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34980" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=35133" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/samosa-s-ovoshchnoy-nachinkoy-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-krevetochnoy-nachinkoy-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami--6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/?sku=36277" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/?sku=36288" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sami-meshochki-s-krevetkami-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=34900" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=34960" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=35135" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=35207" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-zelenye-molodye-soevye-boby-edamame/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-zelenye-molodye-soevye-boby-edamame/?sku=36244" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/?sku=36577" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/?sku=36839" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/vontony-s-krevetkami-dlya-zharki-8-sht-144-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/vontony-s-krevetkami-dlya-zharki-8-sht-144-g/?sku=34506" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovaya-utka-po-pekinski-polovina-s-blinchikami-i-sousom-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovaya-utka-po-pekinski-polovina-s-blinchikami-i-sousom-zamorozhennaya/?sku=34507" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-ochishchen-s-khvostikom-2125-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/aziatskie-pelmeni-s-krevetkami-8-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-ochishchen-s-khvostikom-2125-1-kg/?sku=34508" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/damplingi-s-krevetkami-24-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/damplingi-s-kuritsey-i-luchkom-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=34510" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36578" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/moti-s-zelenym-chaem-yaponiya-100-g/?sku=36840" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/desertnye-shariki-iz-risovoy-muki-s-arakhisom/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/?sku=34511" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/soevye-boby-kotsubu-natto-zamorozhennye-171-g/?sku=36237" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-krevetkami-i-ovoshchami-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/desertnye-shariki-iz-risovoy-muki-s-bobovoy-pastoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-krevetkami-i-ovoshchami-1-kg/?sku=34512" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/desertnye-shariki-iz-risovoy-muki-s-kunzhutom/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-1-kg/?sku=34513" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krabom-i-rybnym-farshem/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-i-krevetkami-160-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krabom-i-rybnym-farshem/?sku=35741" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami-i-krevetkami-160-g/?sku=34514" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krevetkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/takoyaki-900-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/takoyaki-900-g/?sku=34515" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sam-syu-may-s-krevetkami/?sku=35742" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dimpsamy-damplingi-s-krevetkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dimpsamy-damplingi-s-krevetkoy/?sku=35743" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-3/?sku=34516" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-3/?sku=35751" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sami-meshochki-s-krevetkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-pelmeni-gyodza-s-krevetkami-600-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-pelmeni-gyodza-s-krevetkami-600-g/?sku=34517" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pelmeni-shaomay-s-kuritsey-i-dushistym-pertsem10-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-2/?sku=34518" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-2/?sku=35752" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-1/?sku=34519" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-1/?sku=35753" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplov-200300-1-kg/?sku=36127" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/?sku=34520" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-4/?sku=35754" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/?sku=34521" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/krevetka-salatnaya-teplovodnaya-ochishchennaya-1-kg/?sku=36128" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gedza-ajinomoto-apple/?sku=35755" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34807" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34913" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=34963" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-grechnevaya-soba-yaponskaya-vareno-morozhennaya/?sku=35197" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=34822" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=34957" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=35122" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lapsha-ramen-zamorozhennaya/?sku=35198" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lepeshka-roti-parata-naturalnaya--spring-home-5-sht60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/lepeshka-roti-parata-s-lukom-litl-shef-5-sht60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/morskoy-kokteyl-1-kg/?sku=36141" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34487" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34859" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=34980" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/pshenichnaya-lapsha-udonyaponskaya-vareno-morozhennaya/?sku=35133" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/samosa-s-ovoshchnoy-nachinkoy-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-krevetochnoy-nachinkoy-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/spring-rolly-s-ovoshchami--6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/?sku=36277" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/taro-bez-kozhury-satoimo-500-g/?sku=36288" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/dim-sami-meshochki-s-krevetkami-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=34900" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=34960" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=35135" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskaya-lapsha-ramen-s-sousom-miso-zamorozhennaya/?sku=35207" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-zelenye-molodye-soevye-boby-edamame/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/yaponskie-zelenye-molodye-soevye-boby-edamame/?sku=36244" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/?sku=36577" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edazii.ru/zamorozhenye-izdeliya/gotovye-blyuda/moti-s-bobovoy-nachinkoy-yaponiya-100-g-/?sku=36839" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F99" sqref="F99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1301,80 +1301,80 @@
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6">
         <v>0</v>
       </c>
       <c r="F9" s="14">
         <v>1184</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>393</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>1226</v>
+        <v>393</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>1226</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>1334</v>
@@ -2212,76 +2212,76 @@
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
         <v>1026</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
-        <v>1026</v>
+        <v>489</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>145</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
-        <v>489</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
         <v>489</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">